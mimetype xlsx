--- v0 (2025-12-15)
+++ v1 (2026-04-06)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Edad</t>
   </si>
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>0 a 21</t>
   </si>
   <si>
     <t>Varones</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>22 a 54</t>
   </si>
   <si>
     <t>55 a 59</t>
   </si>
   <si>
     <t>60 a 64</t>
   </si>
   <si>
     <t>65 y más años</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -385,57 +385,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>1993</v>
       </c>
       <c r="D1">
         <v>1994</v>
       </c>
       <c r="E1">
         <v>1995</v>
       </c>
       <c r="F1">
         <v>1996</v>
       </c>
       <c r="G1">
@@ -717,51 +717,51 @@
       <c r="G4">
         <v>14.551</v>
       </c>
       <c r="H4">
         <v>13.936</v>
       </c>
       <c r="I4">
         <v>13.987</v>
       </c>
       <c r="J4">
         <v>13.358</v>
       </c>
       <c r="K4">
         <v>12.473</v>
       </c>
       <c r="L4">
         <v>11.779</v>
       </c>
       <c r="M4">
         <v>11.52</v>
       </c>
       <c r="N4">
         <v>11.179</v>
       </c>
       <c r="O4">
-        <v>11.0099999999999998</v>
+        <v>11.01</v>
       </c>
       <c r="P4">
         <v>11.206</v>
       </c>
       <c r="Q4">
         <v>11.346</v>
       </c>
       <c r="R4">
         <v>11.666</v>
       </c>
       <c r="S4">
         <v>12.193</v>
       </c>
       <c r="T4">
         <v>12.828</v>
       </c>
       <c r="U4">
         <v>13.762</v>
       </c>
       <c r="V4">
         <v>14.271</v>
       </c>
       <c r="W4">
         <v>14.644</v>
       </c>
@@ -809,51 +809,51 @@
       <c r="G5">
         <v>9.16</v>
       </c>
       <c r="H5">
         <v>9.623</v>
       </c>
       <c r="I5">
         <v>10.15</v>
       </c>
       <c r="J5">
         <v>10.592</v>
       </c>
       <c r="K5">
         <v>10.901</v>
       </c>
       <c r="L5">
         <v>11.174</v>
       </c>
       <c r="M5">
         <v>11.512</v>
       </c>
       <c r="N5">
         <v>11.734</v>
       </c>
       <c r="O5">
-        <v>12.0069999999999997</v>
+        <v>12.007</v>
       </c>
       <c r="P5">
         <v>12.469</v>
       </c>
       <c r="Q5">
         <v>12.805</v>
       </c>
       <c r="R5">
         <v>13.183</v>
       </c>
       <c r="S5">
         <v>13.511</v>
       </c>
       <c r="T5">
         <v>13.848</v>
       </c>
       <c r="U5">
         <v>14.294</v>
       </c>
       <c r="V5">
         <v>14.476</v>
       </c>
       <c r="W5">
         <v>14.759</v>
       </c>
@@ -892,51 +892,51 @@
       <c r="D6">
         <v>7.363</v>
       </c>
       <c r="E6">
         <v>7.564</v>
       </c>
       <c r="F6">
         <v>8.103</v>
       </c>
       <c r="G6">
         <v>8.672</v>
       </c>
       <c r="H6">
         <v>9.058</v>
       </c>
       <c r="I6">
         <v>9.485</v>
       </c>
       <c r="J6">
         <v>9.729</v>
       </c>
       <c r="K6">
         <v>9.909</v>
       </c>
       <c r="L6">
-        <v>10.0060000000000002</v>
+        <v>10.006</v>
       </c>
       <c r="M6">
         <v>10.249</v>
       </c>
       <c r="N6">
         <v>10.425</v>
       </c>
       <c r="O6">
         <v>10.543</v>
       </c>
       <c r="P6">
         <v>10.99</v>
       </c>
       <c r="Q6">
         <v>11.223</v>
       </c>
       <c r="R6">
         <v>11.531</v>
       </c>
       <c r="S6">
         <v>11.882</v>
       </c>
       <c r="T6">
         <v>12.235</v>
       </c>
@@ -999,63 +999,63 @@
       <c r="I7">
         <v>19.634</v>
       </c>
       <c r="J7">
         <v>20.321</v>
       </c>
       <c r="K7">
         <v>20.811</v>
       </c>
       <c r="L7">
         <v>21.18</v>
       </c>
       <c r="M7">
         <v>21.761</v>
       </c>
       <c r="N7">
         <v>22.159</v>
       </c>
       <c r="O7">
         <v>22.55</v>
       </c>
       <c r="P7">
         <v>23.459</v>
       </c>
       <c r="Q7">
-        <v>24.027000000000001</v>
+        <v>24.027</v>
       </c>
       <c r="R7">
         <v>24.714</v>
       </c>
       <c r="S7">
         <v>25.393</v>
       </c>
       <c r="T7">
-        <v>26.082000000000001</v>
+        <v>26.082</v>
       </c>
       <c r="U7">
-        <v>27.013999999999999</v>
+        <v>27.014</v>
       </c>
       <c r="V7">
         <v>27.34</v>
       </c>
       <c r="W7">
         <v>27.84</v>
       </c>
       <c r="X7">
         <v>28.212</v>
       </c>
       <c r="Y7">
         <v>28.557</v>
       </c>
       <c r="Z7">
         <v>28.402</v>
       </c>
       <c r="AA7">
         <v>27.997</v>
       </c>
       <c r="AB7">
         <v>28.243</v>
       </c>
       <c r="AC7">
         <v>28.285</v>
       </c>
@@ -1109,51 +1109,51 @@
       <c r="O8">
         <v>1.554</v>
       </c>
       <c r="P8">
         <v>1.685</v>
       </c>
       <c r="Q8">
         <v>1.752</v>
       </c>
       <c r="R8">
         <v>1.808</v>
       </c>
       <c r="S8">
         <v>1.869</v>
       </c>
       <c r="T8">
         <v>1.869</v>
       </c>
       <c r="U8">
         <v>1.939</v>
       </c>
       <c r="V8">
         <v>1.957</v>
       </c>
       <c r="W8">
-        <v>2.0099999999999998</v>
+        <v>2.01</v>
       </c>
       <c r="X8">
         <v>1.988</v>
       </c>
       <c r="Y8">
         <v>2.029</v>
       </c>
       <c r="Z8">
         <v>2.024</v>
       </c>
       <c r="AA8">
         <v>2.008</v>
       </c>
       <c r="AB8">
         <v>2.047</v>
       </c>
       <c r="AC8">
         <v>2.108</v>
       </c>
       <c r="AD8">
         <v>2.147</v>
       </c>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
@@ -1388,69 +1388,69 @@
       <c r="P11">
         <v>1.581</v>
       </c>
       <c r="Q11">
         <v>1.678</v>
       </c>
       <c r="R11">
         <v>1.811</v>
       </c>
       <c r="S11">
         <v>1.949</v>
       </c>
       <c r="T11">
         <v>2.04</v>
       </c>
       <c r="U11">
         <v>2.093</v>
       </c>
       <c r="V11">
         <v>2.053</v>
       </c>
       <c r="W11">
         <v>2.033</v>
       </c>
       <c r="X11">
-        <v>2.0070000000000001</v>
+        <v>2.007</v>
       </c>
       <c r="Y11">
         <v>2.021</v>
       </c>
       <c r="Z11">
         <v>2.019</v>
       </c>
       <c r="AA11">
         <v>2.021</v>
       </c>
       <c r="AB11">
         <v>2.026</v>
       </c>
       <c r="AC11">
         <v>2.017</v>
       </c>
       <c r="AD11">
-        <v>2.0089999999999999</v>
+        <v>2.009</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12">
         <v>1.627</v>
       </c>
       <c r="D12">
         <v>1.562</v>
       </c>
       <c r="E12">
         <v>1.557</v>
       </c>
       <c r="F12">
         <v>1.617</v>
       </c>
       <c r="G12">
         <v>1.658</v>
       </c>
       <c r="H12">
@@ -1637,51 +1637,51 @@
       <c r="G14">
         <v>9.23</v>
       </c>
       <c r="H14">
         <v>8.983</v>
       </c>
       <c r="I14">
         <v>8.722</v>
       </c>
       <c r="J14">
         <v>8.681</v>
       </c>
       <c r="K14">
         <v>8.62</v>
       </c>
       <c r="L14">
         <v>8.554</v>
       </c>
       <c r="M14">
         <v>8.63</v>
       </c>
       <c r="N14">
         <v>8.802</v>
       </c>
       <c r="O14">
-        <v>9.032999999999999</v>
+        <v>9.033</v>
       </c>
       <c r="P14">
         <v>9.338</v>
       </c>
       <c r="Q14">
         <v>9.803</v>
       </c>
       <c r="R14">
         <v>10.401</v>
       </c>
       <c r="S14">
         <v>10.988</v>
       </c>
       <c r="T14">
         <v>11.444</v>
       </c>
       <c r="U14">
         <v>11.804</v>
       </c>
       <c r="V14">
         <v>11.706</v>
       </c>
       <c r="W14">
         <v>11.841</v>
       </c>
@@ -1744,51 +1744,51 @@
       <c r="L15">
         <v>16.405</v>
       </c>
       <c r="M15">
         <v>16.317</v>
       </c>
       <c r="N15">
         <v>16.445</v>
       </c>
       <c r="O15">
         <v>16.723</v>
       </c>
       <c r="P15">
         <v>17.17</v>
       </c>
       <c r="Q15">
         <v>17.884</v>
       </c>
       <c r="R15">
         <v>18.888</v>
       </c>
       <c r="S15">
         <v>19.98</v>
       </c>
       <c r="T15">
-        <v>21.056000000000001</v>
+        <v>21.056</v>
       </c>
       <c r="U15">
         <v>21.807</v>
       </c>
       <c r="V15">
         <v>21.528</v>
       </c>
       <c r="W15">
         <v>21.375</v>
       </c>
       <c r="X15">
         <v>21.404</v>
       </c>
       <c r="Y15">
         <v>21.497</v>
       </c>
       <c r="Z15">
         <v>21.199</v>
       </c>
       <c r="AA15">
         <v>20.361</v>
       </c>
       <c r="AB15">
         <v>19.654</v>
       </c>