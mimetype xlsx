--- v1 (2026-02-10)
+++ v2 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>jul-2021</t>
   </si>
   <si>
     <t>ago-2021</t>
   </si>
   <si>
@@ -194,51 +194,51 @@
   <si>
     <t>oct-2025</t>
   </si>
   <si>
     <t>nov-2025</t>
   </si>
   <si>
     <t>dic-2025</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Varones</t>
   </si>
   <si>
     <t>Sin dato</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -532,57 +532,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BC5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -722,317 +722,317 @@
       </c>
       <c r="AZ1" t="s">
         <v>51</v>
       </c>
       <c r="BA1" t="s">
         <v>52</v>
       </c>
       <c r="BB1" t="s">
         <v>53</v>
       </c>
       <c r="BC1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="A2" t="s">
         <v>55</v>
       </c>
       <c r="B2">
         <v>78.941</v>
       </c>
       <c r="C2">
         <v>78.81</v>
       </c>
       <c r="D2">
-        <v>78.63800000000001</v>
+        <v>78.638</v>
       </c>
       <c r="E2">
-        <v>78.79600000000001</v>
+        <v>78.796</v>
       </c>
       <c r="F2">
-        <v>78.91800000000001</v>
+        <v>78.918</v>
       </c>
       <c r="G2">
-        <v>79.23099999999999</v>
+        <v>79.231</v>
       </c>
       <c r="H2">
         <v>79.5</v>
       </c>
       <c r="I2">
         <v>79.574</v>
       </c>
       <c r="J2">
         <v>79.858</v>
       </c>
       <c r="K2">
-        <v>79.72199999999999</v>
+        <v>79.722</v>
       </c>
       <c r="L2">
         <v>84.648</v>
       </c>
       <c r="M2">
         <v>84.795</v>
       </c>
       <c r="N2">
         <v>84.815</v>
       </c>
       <c r="O2">
-        <v>84.93899999999999</v>
+        <v>84.939</v>
       </c>
       <c r="P2">
-        <v>85.037000000000006</v>
+        <v>85.037</v>
       </c>
       <c r="Q2">
-        <v>84.36199999999999</v>
+        <v>84.362</v>
       </c>
       <c r="R2">
-        <v>84.71899999999999</v>
+        <v>84.719</v>
       </c>
       <c r="S2">
-        <v>84.90000000000001</v>
+        <v>84.9</v>
       </c>
       <c r="T2">
         <v>85.367</v>
       </c>
       <c r="U2">
         <v>85.256</v>
       </c>
       <c r="V2">
-        <v>85.56399999999999</v>
+        <v>85.564</v>
       </c>
       <c r="W2">
         <v>85.586</v>
       </c>
       <c r="X2">
-        <v>86.022000000000006</v>
+        <v>86.022</v>
       </c>
       <c r="Y2">
         <v>85.934</v>
       </c>
       <c r="Z2">
         <v>86.184</v>
       </c>
       <c r="AA2">
-        <v>86.47799999999999</v>
+        <v>86.478</v>
       </c>
       <c r="AB2">
-        <v>86.56100000000001</v>
+        <v>86.561</v>
       </c>
       <c r="AC2">
         <v>86.669</v>
       </c>
       <c r="AD2">
         <v>86.812</v>
       </c>
       <c r="AE2">
-        <v>86.39100000000001</v>
+        <v>86.391</v>
       </c>
       <c r="AF2">
         <v>86.523</v>
       </c>
       <c r="AG2">
         <v>86.759</v>
       </c>
       <c r="AH2">
         <v>86.739</v>
       </c>
       <c r="AI2">
-        <v>87.16200000000001</v>
+        <v>87.162</v>
       </c>
       <c r="AJ2">
-        <v>87.71899999999999</v>
+        <v>87.719</v>
       </c>
       <c r="AK2">
         <v>87.628</v>
       </c>
       <c r="AL2">
-        <v>87.73099999999999</v>
+        <v>87.731</v>
       </c>
       <c r="AM2">
         <v>88.182</v>
       </c>
       <c r="AN2">
-        <v>88.19499999999999</v>
+        <v>88.195</v>
       </c>
       <c r="AO2">
-        <v>87.86199999999999</v>
+        <v>87.862</v>
       </c>
       <c r="AP2">
         <v>88.282</v>
       </c>
       <c r="AQ2">
-        <v>88.45099999999999</v>
+        <v>88.451</v>
       </c>
       <c r="AR2">
-        <v>88.74299999999999</v>
+        <v>88.743</v>
       </c>
       <c r="AS2">
         <v>89.349</v>
       </c>
       <c r="AT2">
         <v>89.508</v>
       </c>
       <c r="AU2">
         <v>89.884</v>
       </c>
       <c r="AV2">
         <v>90.102</v>
       </c>
       <c r="AW2">
-        <v>90.29000000000001</v>
+        <v>90.29</v>
       </c>
       <c r="AX2">
         <v>90.931</v>
       </c>
       <c r="AY2">
-        <v>90.94199999999999</v>
+        <v>90.942</v>
       </c>
       <c r="AZ2">
         <v>91.306</v>
       </c>
       <c r="BA2">
         <v>91.569</v>
       </c>
       <c r="BB2">
         <v>91.824</v>
       </c>
       <c r="BC2">
-        <v>92.055000000000007</v>
+        <v>92.055</v>
       </c>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>56</v>
       </c>
       <c r="B3">
         <v>7.736</v>
       </c>
       <c r="C3">
         <v>7.859</v>
       </c>
       <c r="D3">
         <v>7.982</v>
       </c>
       <c r="E3">
-        <v>8.085000000000001</v>
+        <v>8.085</v>
       </c>
       <c r="F3">
         <v>8.218</v>
       </c>
       <c r="G3">
         <v>8.204</v>
       </c>
       <c r="H3">
         <v>8.252</v>
       </c>
       <c r="I3">
         <v>8.26</v>
       </c>
       <c r="J3">
         <v>8.299</v>
       </c>
       <c r="K3">
         <v>8.295</v>
       </c>
       <c r="L3">
-        <v>9.023999999999999</v>
+        <v>9.024</v>
       </c>
       <c r="M3">
         <v>9.15</v>
       </c>
       <c r="N3">
         <v>9.267</v>
       </c>
       <c r="O3">
         <v>9.377</v>
       </c>
       <c r="P3">
         <v>9.568</v>
       </c>
       <c r="Q3">
         <v>9.636</v>
       </c>
       <c r="R3">
         <v>9.777</v>
       </c>
       <c r="S3">
         <v>9.859</v>
       </c>
       <c r="T3">
         <v>10.045</v>
       </c>
       <c r="U3">
-        <v>10.034000000000001</v>
+        <v>10.034</v>
       </c>
       <c r="V3">
         <v>10.083</v>
       </c>
       <c r="W3">
         <v>10.143</v>
       </c>
       <c r="X3">
         <v>10.352</v>
       </c>
       <c r="Y3">
         <v>10.412</v>
       </c>
       <c r="Z3">
         <v>10.561</v>
       </c>
       <c r="AA3">
         <v>10.769</v>
       </c>
       <c r="AB3">
         <v>10.968</v>
       </c>
       <c r="AC3">
         <v>11.127</v>
       </c>
       <c r="AD3">
         <v>11.307</v>
       </c>
       <c r="AE3">
         <v>11.491</v>
       </c>
       <c r="AF3">
         <v>11.651</v>
       </c>
       <c r="AG3">
         <v>11.621</v>
       </c>
       <c r="AH3">
         <v>11.411</v>
       </c>
       <c r="AI3">
         <v>11.894</v>
       </c>
       <c r="AJ3">
-        <v>12.045999999999999</v>
+        <v>12.046</v>
       </c>
       <c r="AK3">
-        <v>12.029999999999999</v>
+        <v>12.03</v>
       </c>
       <c r="AL3">
         <v>11.83</v>
       </c>
       <c r="AM3">
         <v>12.503</v>
       </c>
       <c r="AN3">
         <v>12.666</v>
       </c>
       <c r="AO3">
         <v>12.661</v>
       </c>
       <c r="AP3">
         <v>12.87</v>
       </c>
       <c r="AQ3">
         <v>12.851</v>
       </c>
       <c r="AR3">
         <v>12.891</v>
       </c>
       <c r="AS3">
         <v>13.099</v>
       </c>
@@ -1042,51 +1042,51 @@
       <c r="AU3">
         <v>13.219</v>
       </c>
       <c r="AV3">
         <v>13.348</v>
       </c>
       <c r="AW3">
         <v>13.289</v>
       </c>
       <c r="AX3">
         <v>13.514</v>
       </c>
       <c r="AY3">
         <v>13.622</v>
       </c>
       <c r="AZ3">
         <v>13.94</v>
       </c>
       <c r="BA3">
         <v>14.234</v>
       </c>
       <c r="BB3">
         <v>14.038</v>
       </c>
       <c r="BC3">
-        <v>14.092000000000001</v>
+        <v>14.092</v>
       </c>
     </row>
     <row r="4" spans="1:55">
       <c r="A4" t="s">
         <v>57</v>
       </c>
       <c r="B4">
         <v>24</v>
       </c>
       <c r="C4">
         <v>30</v>
       </c>
       <c r="D4">
         <v>35</v>
       </c>
       <c r="E4">
         <v>33</v>
       </c>
       <c r="F4">
         <v>64</v>
       </c>
       <c r="G4">
         <v>35</v>
       </c>
       <c r="H4">
@@ -1217,207 +1217,207 @@
       </c>
       <c r="AX4">
         <v>38</v>
       </c>
       <c r="AY4">
         <v>21</v>
       </c>
       <c r="AZ4">
         <v>28</v>
       </c>
       <c r="BA4">
         <v>38</v>
       </c>
       <c r="BB4">
         <v>23</v>
       </c>
       <c r="BC4">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>58</v>
       </c>
       <c r="B5">
-        <v>86.70099999999999</v>
+        <v>86.701</v>
       </c>
       <c r="C5">
         <v>86.699</v>
       </c>
       <c r="D5">
         <v>86.655</v>
       </c>
       <c r="E5">
         <v>86.914</v>
       </c>
       <c r="F5">
         <v>87.2</v>
       </c>
       <c r="G5">
         <v>87.47</v>
       </c>
       <c r="H5">
         <v>87.773</v>
       </c>
       <c r="I5">
         <v>87.864</v>
       </c>
       <c r="J5">
         <v>88.206</v>
       </c>
       <c r="K5">
-        <v>88.061000000000007</v>
+        <v>88.061</v>
       </c>
       <c r="L5">
         <v>93.709</v>
       </c>
       <c r="M5">
         <v>93.977</v>
       </c>
       <c r="N5">
         <v>94.126</v>
       </c>
       <c r="O5">
-        <v>94.35899999999999</v>
+        <v>94.359</v>
       </c>
       <c r="P5">
         <v>94.657</v>
       </c>
       <c r="Q5">
-        <v>94.058000000000007</v>
+        <v>94.058</v>
       </c>
       <c r="R5">
         <v>94.533</v>
       </c>
       <c r="S5">
         <v>94.789</v>
       </c>
       <c r="T5">
         <v>95.45</v>
       </c>
       <c r="U5">
         <v>95.309</v>
       </c>
       <c r="V5">
         <v>95.694</v>
       </c>
       <c r="W5">
         <v>95.768</v>
       </c>
       <c r="X5">
         <v>96.407</v>
       </c>
       <c r="Y5">
         <v>96.387</v>
       </c>
       <c r="Z5">
         <v>96.815</v>
       </c>
       <c r="AA5">
-        <v>97.28100000000001</v>
+        <v>97.281</v>
       </c>
       <c r="AB5">
         <v>97.574</v>
       </c>
       <c r="AC5">
         <v>97.83</v>
       </c>
       <c r="AD5">
         <v>98.148</v>
       </c>
       <c r="AE5">
         <v>97.926</v>
       </c>
       <c r="AF5">
         <v>98.3</v>
       </c>
       <c r="AG5">
-        <v>98.48399999999999</v>
+        <v>98.484</v>
       </c>
       <c r="AH5">
-        <v>98.81399999999999</v>
+        <v>98.814</v>
       </c>
       <c r="AI5">
-        <v>99.81999999999999</v>
+        <v>99.82</v>
       </c>
       <c r="AJ5">
         <v>100.705</v>
       </c>
       <c r="AK5">
         <v>100.837</v>
       </c>
       <c r="AL5">
         <v>100.602</v>
       </c>
       <c r="AM5">
-        <v>100.82899999999999</v>
+        <v>100.829</v>
       </c>
       <c r="AN5">
-        <v>100.89700000000001</v>
+        <v>100.897</v>
       </c>
       <c r="AO5">
-        <v>101.069999999999993</v>
+        <v>101.07</v>
       </c>
       <c r="AP5">
         <v>101.206</v>
       </c>
       <c r="AQ5">
         <v>101.345</v>
       </c>
       <c r="AR5">
         <v>101.688</v>
       </c>
       <c r="AS5">
         <v>102.467</v>
       </c>
       <c r="AT5">
         <v>102.666</v>
       </c>
       <c r="AU5">
-        <v>103.13800000000001</v>
+        <v>103.138</v>
       </c>
       <c r="AV5">
-        <v>103.48399999999999</v>
+        <v>103.484</v>
       </c>
       <c r="AW5">
         <v>103.619</v>
       </c>
       <c r="AX5">
         <v>104.483</v>
       </c>
       <c r="AY5">
-        <v>104.58499999999999</v>
+        <v>104.585</v>
       </c>
       <c r="AZ5">
         <v>105.274</v>
       </c>
       <c r="BA5">
-        <v>105.84099999999999</v>
+        <v>105.841</v>
       </c>
       <c r="BB5">
-        <v>105.88500000000001</v>
+        <v>105.885</v>
       </c>
       <c r="BC5">
         <v>106.185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>