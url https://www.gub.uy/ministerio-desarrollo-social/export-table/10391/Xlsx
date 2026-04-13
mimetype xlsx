--- v1 (2026-03-03)
+++ v2 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Tramos de edad</t>
   </si>
   <si>
     <t>jul-2021</t>
   </si>
   <si>
     <t>ago-2021</t>
   </si>
   <si>
@@ -203,51 +203,51 @@
   <si>
     <t>Menores de 18</t>
   </si>
   <si>
     <t>18 a 29 años</t>
   </si>
   <si>
     <t>30 a 45 años</t>
   </si>
   <si>
     <t>46 a 60 años</t>
   </si>
   <si>
     <t>Mayores de 60 años</t>
   </si>
   <si>
     <t>Sin Dato</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -541,57 +541,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BC8"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -979,57 +979,57 @@
       <c r="W3">
         <v>25.067</v>
       </c>
       <c r="X3">
         <v>25.258</v>
       </c>
       <c r="Y3">
         <v>25.103</v>
       </c>
       <c r="Z3">
         <v>25.145</v>
       </c>
       <c r="AA3">
         <v>25.199</v>
       </c>
       <c r="AB3">
         <v>25.173</v>
       </c>
       <c r="AC3">
         <v>25.224</v>
       </c>
       <c r="AD3">
         <v>25.225</v>
       </c>
       <c r="AE3">
-        <v>25.013999999999999</v>
+        <v>25.014</v>
       </c>
       <c r="AF3">
-        <v>25.036000000000001</v>
+        <v>25.036</v>
       </c>
       <c r="AG3">
-        <v>25.033000000000001</v>
+        <v>25.033</v>
       </c>
       <c r="AH3">
         <v>24.855</v>
       </c>
       <c r="AI3">
         <v>24.992</v>
       </c>
       <c r="AJ3">
         <v>25.064</v>
       </c>
       <c r="AK3">
         <v>24.914</v>
       </c>
       <c r="AL3">
         <v>24.814</v>
       </c>
       <c r="AM3">
         <v>24.753</v>
       </c>
       <c r="AN3">
         <v>24.584</v>
       </c>
       <c r="AO3">
         <v>24.561</v>
       </c>
@@ -1062,78 +1062,78 @@
       </c>
       <c r="AY3">
         <v>24.375</v>
       </c>
       <c r="AZ3">
         <v>24.433</v>
       </c>
       <c r="BA3">
         <v>24.407</v>
       </c>
       <c r="BB3">
         <v>24.328</v>
       </c>
       <c r="BC3">
         <v>24.377</v>
       </c>
     </row>
     <row r="4" spans="1:55">
       <c r="A4" t="s">
         <v>57</v>
       </c>
       <c r="B4">
         <v>43.965</v>
       </c>
       <c r="C4">
-        <v>44.027999999999999</v>
+        <v>44.028</v>
       </c>
       <c r="D4">
         <v>43.981</v>
       </c>
       <c r="E4">
-        <v>44.097999999999999</v>
+        <v>44.098</v>
       </c>
       <c r="F4">
         <v>44.179</v>
       </c>
       <c r="G4">
         <v>44.253</v>
       </c>
       <c r="H4">
         <v>44.405</v>
       </c>
       <c r="I4">
         <v>44.415</v>
       </c>
       <c r="J4">
         <v>44.674</v>
       </c>
       <c r="K4">
         <v>44.671</v>
       </c>
       <c r="L4">
-        <v>46.076000000000001</v>
+        <v>46.076</v>
       </c>
       <c r="M4">
         <v>46.177</v>
       </c>
       <c r="N4">
         <v>46.287</v>
       </c>
       <c r="O4">
         <v>46.167</v>
       </c>
       <c r="P4">
         <v>46.446</v>
       </c>
       <c r="Q4">
         <v>46.167</v>
       </c>
       <c r="R4">
         <v>46.343</v>
       </c>
       <c r="S4">
         <v>46.441</v>
       </c>
       <c r="T4">
         <v>46.668</v>
       </c>
@@ -1143,123 +1143,123 @@
       <c r="V4">
         <v>46.851</v>
       </c>
       <c r="W4">
         <v>46.912</v>
       </c>
       <c r="X4">
         <v>47.15</v>
       </c>
       <c r="Y4">
         <v>47.193</v>
       </c>
       <c r="Z4">
         <v>47.375</v>
       </c>
       <c r="AA4">
         <v>47.621</v>
       </c>
       <c r="AB4">
         <v>47.75</v>
       </c>
       <c r="AC4">
         <v>47.858</v>
       </c>
       <c r="AD4">
-        <v>48.029000000000003</v>
+        <v>48.029</v>
       </c>
       <c r="AE4">
-        <v>48.00099999999999767</v>
+        <v>48.001</v>
       </c>
       <c r="AF4">
         <v>48.174</v>
       </c>
       <c r="AG4">
         <v>48.299</v>
       </c>
       <c r="AH4">
         <v>48.252</v>
       </c>
       <c r="AI4">
         <v>48.704</v>
       </c>
       <c r="AJ4">
         <v>49.134</v>
       </c>
       <c r="AK4">
         <v>49.131</v>
       </c>
       <c r="AL4">
-        <v>49.072000000000003</v>
+        <v>49.072</v>
       </c>
       <c r="AM4">
         <v>49.326</v>
       </c>
       <c r="AN4">
         <v>49.418</v>
       </c>
       <c r="AO4">
         <v>49.478</v>
       </c>
       <c r="AP4">
         <v>49.566</v>
       </c>
       <c r="AQ4">
         <v>49.714</v>
       </c>
       <c r="AR4">
         <v>49.879</v>
       </c>
       <c r="AS4">
         <v>50.127</v>
       </c>
       <c r="AT4">
         <v>50.262</v>
       </c>
       <c r="AU4">
         <v>50.472</v>
       </c>
       <c r="AV4">
         <v>50.693</v>
       </c>
       <c r="AW4">
         <v>50.88</v>
       </c>
       <c r="AX4">
         <v>51.294</v>
       </c>
       <c r="AY4">
         <v>51.44</v>
       </c>
       <c r="AZ4">
         <v>51.796</v>
       </c>
       <c r="BA4">
-        <v>52.012999999999998</v>
+        <v>52.013</v>
       </c>
       <c r="BB4">
-        <v>52.060000000000002</v>
+        <v>52.06</v>
       </c>
       <c r="BC4">
         <v>52.23</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>58</v>
       </c>
       <c r="B5">
         <v>15.411</v>
       </c>
       <c r="C5">
         <v>15.451</v>
       </c>
       <c r="D5">
         <v>15.483</v>
       </c>
       <c r="E5">
         <v>15.521</v>
       </c>
       <c r="F5">
         <v>15.605</v>
       </c>
       <c r="G5">
@@ -1304,54 +1304,54 @@
       <c r="T5">
         <v>17.239</v>
       </c>
       <c r="U5">
         <v>17.274</v>
       </c>
       <c r="V5">
         <v>17.356</v>
       </c>
       <c r="W5">
         <v>17.431</v>
       </c>
       <c r="X5">
         <v>17.542</v>
       </c>
       <c r="Y5">
         <v>17.593</v>
       </c>
       <c r="Z5">
         <v>17.744</v>
       </c>
       <c r="AA5">
         <v>17.863</v>
       </c>
       <c r="AB5">
-        <v>18.0010000000000012</v>
+        <v>18.001</v>
       </c>
       <c r="AC5">
-        <v>18.085000000000001</v>
+        <v>18.085</v>
       </c>
       <c r="AD5">
         <v>18.152</v>
       </c>
       <c r="AE5">
         <v>18.143</v>
       </c>
       <c r="AF5">
         <v>18.229</v>
       </c>
       <c r="AG5">
         <v>18.289</v>
       </c>
       <c r="AH5">
         <v>18.299</v>
       </c>
       <c r="AI5">
         <v>18.525</v>
       </c>
       <c r="AJ5">
         <v>18.724</v>
       </c>
       <c r="AK5">
         <v>18.785</v>
       </c>
@@ -1549,51 +1549,51 @@
       <c r="AT6">
         <v>7.403</v>
       </c>
       <c r="AU6">
         <v>7.483</v>
       </c>
       <c r="AV6">
         <v>7.545</v>
       </c>
       <c r="AW6">
         <v>7.561</v>
       </c>
       <c r="AX6">
         <v>7.656</v>
       </c>
       <c r="AY6">
         <v>7.703</v>
       </c>
       <c r="AZ6">
         <v>7.804</v>
       </c>
       <c r="BA6">
         <v>7.979</v>
       </c>
       <c r="BB6">
-        <v>8.016999999999999</v>
+        <v>8.017</v>
       </c>
       <c r="BC6">
         <v>8.026</v>
       </c>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" t="s">
         <v>60</v>
       </c>
       <c r="B7">
         <v>14</v>
       </c>
       <c r="C7">
         <v>13</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7">
         <v>12</v>
       </c>
       <c r="F7">
         <v>21</v>
       </c>
       <c r="G7">
@@ -1727,207 +1727,207 @@
       </c>
       <c r="AX7">
         <v>5</v>
       </c>
       <c r="AY7">
         <v>8</v>
       </c>
       <c r="AZ7">
         <v>12</v>
       </c>
       <c r="BA7">
         <v>17</v>
       </c>
       <c r="BB7">
         <v>5</v>
       </c>
       <c r="BC7">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" t="s">
         <v>61</v>
       </c>
       <c r="B8">
-        <v>86.70099999999999</v>
+        <v>86.701</v>
       </c>
       <c r="C8">
         <v>86.699</v>
       </c>
       <c r="D8">
         <v>86.655</v>
       </c>
       <c r="E8">
         <v>86.914</v>
       </c>
       <c r="F8">
         <v>87.2</v>
       </c>
       <c r="G8">
         <v>87.47</v>
       </c>
       <c r="H8">
         <v>87.773</v>
       </c>
       <c r="I8">
         <v>87.864</v>
       </c>
       <c r="J8">
         <v>88.206</v>
       </c>
       <c r="K8">
-        <v>88.061000000000007</v>
+        <v>88.061</v>
       </c>
       <c r="L8">
         <v>93.709</v>
       </c>
       <c r="M8">
         <v>93.977</v>
       </c>
       <c r="N8">
         <v>94.126</v>
       </c>
       <c r="O8">
-        <v>94.058000000000007</v>
+        <v>94.058</v>
       </c>
       <c r="P8">
         <v>94.657</v>
       </c>
       <c r="Q8">
-        <v>94.058000000000007</v>
+        <v>94.058</v>
       </c>
       <c r="R8">
         <v>94.533</v>
       </c>
       <c r="S8">
         <v>94.789</v>
       </c>
       <c r="T8">
         <v>95.45</v>
       </c>
       <c r="U8">
         <v>95.309</v>
       </c>
       <c r="V8">
         <v>95.694</v>
       </c>
       <c r="W8">
         <v>95.768</v>
       </c>
       <c r="X8">
         <v>96.407</v>
       </c>
       <c r="Y8">
         <v>96.387</v>
       </c>
       <c r="Z8">
         <v>96.815</v>
       </c>
       <c r="AA8">
-        <v>97.28100000000001</v>
+        <v>97.281</v>
       </c>
       <c r="AB8">
         <v>97.574</v>
       </c>
       <c r="AC8">
         <v>97.83</v>
       </c>
       <c r="AD8">
         <v>98.148</v>
       </c>
       <c r="AE8">
         <v>97.926</v>
       </c>
       <c r="AF8">
         <v>98.3</v>
       </c>
       <c r="AG8">
-        <v>98.48399999999999</v>
+        <v>98.484</v>
       </c>
       <c r="AH8">
-        <v>98.81399999999999</v>
+        <v>98.814</v>
       </c>
       <c r="AI8">
-        <v>99.81999999999999</v>
+        <v>99.82</v>
       </c>
       <c r="AJ8">
         <v>100.705</v>
       </c>
       <c r="AK8">
         <v>100.837</v>
       </c>
       <c r="AL8">
         <v>100.602</v>
       </c>
       <c r="AM8">
-        <v>100.82899999999999</v>
+        <v>100.829</v>
       </c>
       <c r="AN8">
-        <v>100.89700000000001</v>
+        <v>100.897</v>
       </c>
       <c r="AO8">
-        <v>101.069999999999993</v>
+        <v>101.07</v>
       </c>
       <c r="AP8">
         <v>101.206</v>
       </c>
       <c r="AQ8">
         <v>101.345</v>
       </c>
       <c r="AR8">
         <v>101.688</v>
       </c>
       <c r="AS8">
         <v>102.467</v>
       </c>
       <c r="AT8">
         <v>102.666</v>
       </c>
       <c r="AU8">
-        <v>103.13800000000001</v>
+        <v>103.138</v>
       </c>
       <c r="AV8">
-        <v>103.48399999999999</v>
+        <v>103.484</v>
       </c>
       <c r="AW8">
         <v>103.619</v>
       </c>
       <c r="AX8">
         <v>104.483</v>
       </c>
       <c r="AY8">
-        <v>104.58499999999999</v>
+        <v>104.585</v>
       </c>
       <c r="AZ8">
         <v>105.274</v>
       </c>
       <c r="BA8">
-        <v>105.84099999999999</v>
+        <v>105.841</v>
       </c>
       <c r="BB8">
-        <v>105.88500000000001</v>
+        <v>105.885</v>
       </c>
       <c r="BC8">
         <v>106.185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>