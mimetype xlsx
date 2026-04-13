--- v1 (2026-02-10)
+++ v2 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>jul-2021</t>
   </si>
   <si>
     <t>ago-2021</t>
   </si>
   <si>
@@ -245,51 +245,51 @@
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Sin Dato</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -583,57 +583,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BC22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -899,89 +899,89 @@
       <c r="AL2">
         <v>3.775</v>
       </c>
       <c r="AM2">
         <v>3.787</v>
       </c>
       <c r="AN2">
         <v>3.828</v>
       </c>
       <c r="AO2">
         <v>3.86</v>
       </c>
       <c r="AP2">
         <v>3.897</v>
       </c>
       <c r="AQ2">
         <v>3.929</v>
       </c>
       <c r="AR2">
         <v>3.958</v>
       </c>
       <c r="AS2">
         <v>3.976</v>
       </c>
       <c r="AT2">
-        <v>4.0090000000000003</v>
+        <v>4.009</v>
       </c>
       <c r="AU2">
         <v>4.022</v>
       </c>
       <c r="AV2">
         <v>4.038</v>
       </c>
       <c r="AW2">
         <v>4.062</v>
       </c>
       <c r="AX2">
         <v>4.086</v>
       </c>
       <c r="AY2">
         <v>4.09</v>
       </c>
       <c r="AZ2">
         <v>4.103</v>
       </c>
       <c r="BA2">
         <v>4.116</v>
       </c>
       <c r="BB2">
         <v>4.159</v>
       </c>
       <c r="BC2">
         <v>4.174</v>
       </c>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>56</v>
       </c>
       <c r="B3">
-        <v>13.095000000000001</v>
+        <v>13.095</v>
       </c>
       <c r="C3">
-        <v>13.095000000000001</v>
+        <v>13.095</v>
       </c>
       <c r="D3">
         <v>13.142</v>
       </c>
       <c r="E3">
         <v>13.178</v>
       </c>
       <c r="F3">
         <v>13.155</v>
       </c>
       <c r="G3">
         <v>13.169</v>
       </c>
       <c r="H3">
         <v>13.183</v>
       </c>
       <c r="I3">
         <v>13.2</v>
       </c>
       <c r="J3">
         <v>13.306</v>
       </c>
       <c r="K3">
         <v>13.34</v>
       </c>
@@ -1087,134 +1087,134 @@
       <c r="AS3">
         <v>15.468</v>
       </c>
       <c r="AT3">
         <v>15.485</v>
       </c>
       <c r="AU3">
         <v>15.592</v>
       </c>
       <c r="AV3">
         <v>15.663</v>
       </c>
       <c r="AW3">
         <v>15.738</v>
       </c>
       <c r="AX3">
         <v>15.925</v>
       </c>
       <c r="AY3">
         <v>15.932</v>
       </c>
       <c r="AZ3">
         <v>15.987</v>
       </c>
       <c r="BA3">
-        <v>16.056999999999999</v>
+        <v>16.057</v>
       </c>
       <c r="BB3">
         <v>16.116</v>
       </c>
       <c r="BC3">
         <v>16.189</v>
       </c>
     </row>
     <row r="4" spans="1:55">
       <c r="A4" t="s">
         <v>57</v>
       </c>
       <c r="B4">
         <v>2.988</v>
       </c>
       <c r="C4">
         <v>2.982</v>
       </c>
       <c r="D4">
         <v>2.988</v>
       </c>
       <c r="E4">
         <v>2.97</v>
       </c>
       <c r="F4">
         <v>2.979</v>
       </c>
       <c r="G4">
         <v>2.98</v>
       </c>
       <c r="H4">
         <v>2.978</v>
       </c>
       <c r="I4">
         <v>2.965</v>
       </c>
       <c r="J4">
         <v>2.969</v>
       </c>
       <c r="K4">
         <v>2.957</v>
       </c>
       <c r="L4">
         <v>2.999</v>
       </c>
       <c r="M4">
-        <v>3.0089999999999999</v>
+        <v>3.009</v>
       </c>
       <c r="N4">
         <v>2.997</v>
       </c>
       <c r="O4">
         <v>2.997</v>
       </c>
       <c r="P4">
         <v>2.943</v>
       </c>
       <c r="Q4">
         <v>2.923</v>
       </c>
       <c r="R4">
         <v>2.924</v>
       </c>
       <c r="S4">
         <v>2.93</v>
       </c>
       <c r="T4">
         <v>2.941</v>
       </c>
       <c r="U4">
         <v>2.957</v>
       </c>
       <c r="V4">
         <v>2.957</v>
       </c>
       <c r="W4">
         <v>2.969</v>
       </c>
       <c r="X4">
         <v>2.995</v>
       </c>
       <c r="Y4">
-        <v>3.0030000000000001</v>
+        <v>3.003</v>
       </c>
       <c r="Z4">
         <v>3.011</v>
       </c>
       <c r="AA4">
         <v>3.036</v>
       </c>
       <c r="AB4">
         <v>3.036</v>
       </c>
       <c r="AC4">
         <v>3.03</v>
       </c>
       <c r="AD4">
         <v>3.046</v>
       </c>
       <c r="AE4">
         <v>3.023</v>
       </c>
       <c r="AF4">
         <v>3.012</v>
       </c>
       <c r="AG4">
         <v>3.019</v>
       </c>
@@ -2276,162 +2276,162 @@
       </c>
       <c r="AZ10">
         <v>3.601</v>
       </c>
       <c r="BA10">
         <v>3.589</v>
       </c>
       <c r="BB10">
         <v>3.584</v>
       </c>
       <c r="BC10">
         <v>3.587</v>
       </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" t="s">
         <v>64</v>
       </c>
       <c r="B11">
         <v>32.904</v>
       </c>
       <c r="C11">
         <v>32.948</v>
       </c>
       <c r="D11">
-        <v>33.026000000000003</v>
+        <v>33.026</v>
       </c>
       <c r="E11">
         <v>33.186</v>
       </c>
       <c r="F11">
         <v>33.457</v>
       </c>
       <c r="G11">
         <v>33.605</v>
       </c>
       <c r="H11">
         <v>33.775</v>
       </c>
       <c r="I11">
         <v>33.815</v>
       </c>
       <c r="J11">
         <v>33.949</v>
       </c>
       <c r="K11">
         <v>33.88</v>
       </c>
       <c r="L11">
         <v>36.828</v>
       </c>
       <c r="M11">
         <v>36.962</v>
       </c>
       <c r="N11">
         <v>36.947</v>
       </c>
       <c r="O11">
         <v>37.117</v>
       </c>
       <c r="P11">
         <v>37.263</v>
       </c>
       <c r="Q11">
-        <v>37.020000000000003</v>
+        <v>37.02</v>
       </c>
       <c r="R11">
         <v>37.238</v>
       </c>
       <c r="S11">
         <v>37.423</v>
       </c>
       <c r="T11">
         <v>37.794</v>
       </c>
       <c r="U11">
         <v>37.786</v>
       </c>
       <c r="V11">
         <v>37.903</v>
       </c>
       <c r="W11">
         <v>37.846</v>
       </c>
       <c r="X11">
         <v>38.109</v>
       </c>
       <c r="Y11">
-        <v>38.097999999999999</v>
+        <v>38.098</v>
       </c>
       <c r="Z11">
         <v>38.287</v>
       </c>
       <c r="AA11">
         <v>38.502</v>
       </c>
       <c r="AB11">
         <v>38.72</v>
       </c>
       <c r="AC11">
         <v>38.94</v>
       </c>
       <c r="AD11">
         <v>39.174</v>
       </c>
       <c r="AE11">
         <v>39.266</v>
       </c>
       <c r="AF11">
         <v>39.441</v>
       </c>
       <c r="AG11">
         <v>39.404</v>
       </c>
       <c r="AH11">
         <v>39.687</v>
       </c>
       <c r="AI11">
         <v>39.635</v>
       </c>
       <c r="AJ11">
         <v>40.671</v>
       </c>
       <c r="AK11">
         <v>40.79</v>
       </c>
       <c r="AL11">
         <v>40.635</v>
       </c>
       <c r="AM11">
         <v>40.67</v>
       </c>
       <c r="AN11">
         <v>40.756</v>
       </c>
       <c r="AO11">
-        <v>41.033000000000001</v>
+        <v>41.033</v>
       </c>
       <c r="AP11">
         <v>40.979</v>
       </c>
       <c r="AQ11">
         <v>40.894</v>
       </c>
       <c r="AR11">
         <v>40.969</v>
       </c>
       <c r="AS11">
         <v>41.183</v>
       </c>
       <c r="AT11">
         <v>41.281</v>
       </c>
       <c r="AU11">
         <v>41.53</v>
       </c>
       <c r="AV11">
         <v>41.688</v>
       </c>
       <c r="AW11">
         <v>41.741</v>
       </c>
@@ -2730,51 +2730,51 @@
       <c r="AJ13">
         <v>1.62</v>
       </c>
       <c r="AK13">
         <v>1.604</v>
       </c>
       <c r="AL13">
         <v>1.611</v>
       </c>
       <c r="AM13">
         <v>1.634</v>
       </c>
       <c r="AN13">
         <v>1.645</v>
       </c>
       <c r="AO13">
         <v>1.656</v>
       </c>
       <c r="AP13">
         <v>1.669</v>
       </c>
       <c r="AQ13">
         <v>1.685</v>
       </c>
       <c r="AR13">
-        <v>5.0030000000000001</v>
+        <v>5.003</v>
       </c>
       <c r="AS13">
         <v>5.02</v>
       </c>
       <c r="AT13">
         <v>5.023</v>
       </c>
       <c r="AU13">
         <v>5.033</v>
       </c>
       <c r="AV13">
         <v>5.031</v>
       </c>
       <c r="AW13">
         <v>5.049</v>
       </c>
       <c r="AX13">
         <v>1.755</v>
       </c>
       <c r="AY13">
         <v>1.761</v>
       </c>
       <c r="AZ13">
         <v>1.772</v>
       </c>
@@ -3097,51 +3097,51 @@
       <c r="AU15">
         <v>1.733</v>
       </c>
       <c r="AV15">
         <v>1.73</v>
       </c>
       <c r="AW15">
         <v>1.739</v>
       </c>
       <c r="AX15">
         <v>1.918</v>
       </c>
       <c r="AY15">
         <v>1.932</v>
       </c>
       <c r="AZ15">
         <v>1.977</v>
       </c>
       <c r="BA15">
         <v>1.983</v>
       </c>
       <c r="BB15">
         <v>1.988</v>
       </c>
       <c r="BC15">
-        <v>2.00099999999999989</v>
+        <v>2.001</v>
       </c>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" t="s">
         <v>69</v>
       </c>
       <c r="B16">
         <v>5.065</v>
       </c>
       <c r="C16">
         <v>5.041</v>
       </c>
       <c r="D16">
         <v>5.026</v>
       </c>
       <c r="E16">
         <v>5.044</v>
       </c>
       <c r="F16">
         <v>5.058</v>
       </c>
       <c r="G16">
         <v>5.07</v>
       </c>
       <c r="H16">
@@ -3523,102 +3523,102 @@
       <c r="V18">
         <v>2.033</v>
       </c>
       <c r="W18">
         <v>2.046</v>
       </c>
       <c r="X18">
         <v>2.051</v>
       </c>
       <c r="Y18">
         <v>2.051</v>
       </c>
       <c r="Z18">
         <v>2.068</v>
       </c>
       <c r="AA18">
         <v>2.076</v>
       </c>
       <c r="AB18">
         <v>2.047</v>
       </c>
       <c r="AC18">
         <v>2.018</v>
       </c>
       <c r="AD18">
-        <v>2.0059999999999998</v>
+        <v>2.006</v>
       </c>
       <c r="AE18">
         <v>1.969</v>
       </c>
       <c r="AF18">
         <v>1.951</v>
       </c>
       <c r="AG18">
         <v>1.958</v>
       </c>
       <c r="AH18">
         <v>1.975</v>
       </c>
       <c r="AI18">
         <v>1.959</v>
       </c>
       <c r="AJ18">
         <v>1.962</v>
       </c>
       <c r="AK18">
         <v>1.96</v>
       </c>
       <c r="AL18">
         <v>1.959</v>
       </c>
       <c r="AM18">
         <v>1.967</v>
       </c>
       <c r="AN18">
         <v>1.977</v>
       </c>
       <c r="AO18">
         <v>1.969</v>
       </c>
       <c r="AP18">
         <v>1.987</v>
       </c>
       <c r="AQ18">
         <v>1.987</v>
       </c>
       <c r="AR18">
         <v>1.987</v>
       </c>
       <c r="AS18">
-        <v>2.0019999999999998</v>
+        <v>2.002</v>
       </c>
       <c r="AT18">
-        <v>2.0019999999999998</v>
+        <v>2.002</v>
       </c>
       <c r="AU18">
-        <v>2.0089999999999999</v>
+        <v>2.009</v>
       </c>
       <c r="AV18">
         <v>2.024</v>
       </c>
       <c r="AW18">
         <v>2.027</v>
       </c>
       <c r="AX18">
         <v>2.038</v>
       </c>
       <c r="AY18">
         <v>2.049</v>
       </c>
       <c r="AZ18">
         <v>2.069</v>
       </c>
       <c r="BA18">
         <v>2.069</v>
       </c>
       <c r="BB18">
         <v>2.051</v>
       </c>
       <c r="BC18">
         <v>2.062</v>
       </c>
@@ -4107,207 +4107,207 @@
       </c>
       <c r="AX21">
         <v>31</v>
       </c>
       <c r="AY21">
         <v>14</v>
       </c>
       <c r="AZ21">
         <v>18</v>
       </c>
       <c r="BA21">
         <v>25</v>
       </c>
       <c r="BB21">
         <v>13</v>
       </c>
       <c r="BC21">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:55">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22">
-        <v>86.70099999999999</v>
+        <v>86.701</v>
       </c>
       <c r="C22">
         <v>86.699</v>
       </c>
       <c r="D22">
         <v>86.655</v>
       </c>
       <c r="E22">
         <v>86.914</v>
       </c>
       <c r="F22">
         <v>87.2</v>
       </c>
       <c r="G22">
         <v>87.47</v>
       </c>
       <c r="H22">
         <v>87.773</v>
       </c>
       <c r="I22">
         <v>87.864</v>
       </c>
       <c r="J22">
         <v>88.206</v>
       </c>
       <c r="K22">
-        <v>88.061000000000007</v>
+        <v>88.061</v>
       </c>
       <c r="L22">
         <v>93.709</v>
       </c>
       <c r="M22">
         <v>93.977</v>
       </c>
       <c r="N22">
         <v>94.126</v>
       </c>
       <c r="O22">
-        <v>94.35899999999999</v>
+        <v>94.359</v>
       </c>
       <c r="P22">
         <v>94.657</v>
       </c>
       <c r="Q22">
-        <v>94.058000000000007</v>
+        <v>94.058</v>
       </c>
       <c r="R22">
         <v>94.533</v>
       </c>
       <c r="S22">
         <v>94.789</v>
       </c>
       <c r="T22">
         <v>95.45</v>
       </c>
       <c r="U22">
         <v>95.309</v>
       </c>
       <c r="V22">
         <v>95.694</v>
       </c>
       <c r="W22">
         <v>95.768</v>
       </c>
       <c r="X22">
         <v>96.407</v>
       </c>
       <c r="Y22">
         <v>96.387</v>
       </c>
       <c r="Z22">
         <v>96.815</v>
       </c>
       <c r="AA22">
-        <v>97.28100000000001</v>
+        <v>97.281</v>
       </c>
       <c r="AB22">
         <v>97.574</v>
       </c>
       <c r="AC22">
         <v>97.83</v>
       </c>
       <c r="AD22">
         <v>98.148</v>
       </c>
       <c r="AE22">
         <v>97.926</v>
       </c>
       <c r="AF22">
         <v>98.3</v>
       </c>
       <c r="AG22">
-        <v>98.48399999999999</v>
+        <v>98.484</v>
       </c>
       <c r="AH22">
-        <v>98.81399999999999</v>
+        <v>98.814</v>
       </c>
       <c r="AI22">
-        <v>99.81999999999999</v>
+        <v>99.82</v>
       </c>
       <c r="AJ22">
         <v>100.705</v>
       </c>
       <c r="AK22">
         <v>100.837</v>
       </c>
       <c r="AL22">
         <v>100.602</v>
       </c>
       <c r="AM22">
-        <v>100.82899999999999</v>
+        <v>100.829</v>
       </c>
       <c r="AN22">
-        <v>100.89700000000001</v>
+        <v>100.897</v>
       </c>
       <c r="AO22">
-        <v>101.069999999999993</v>
+        <v>101.07</v>
       </c>
       <c r="AP22">
         <v>101.206</v>
       </c>
       <c r="AQ22">
         <v>101.345</v>
       </c>
       <c r="AR22">
         <v>101.688</v>
       </c>
       <c r="AS22">
         <v>102.467</v>
       </c>
       <c r="AT22">
         <v>102.666</v>
       </c>
       <c r="AU22">
-        <v>103.13800000000001</v>
+        <v>103.138</v>
       </c>
       <c r="AV22">
-        <v>103.48399999999999</v>
+        <v>103.484</v>
       </c>
       <c r="AW22">
         <v>103.619</v>
       </c>
       <c r="AX22">
         <v>104.483</v>
       </c>
       <c r="AY22">
-        <v>104.58499999999999</v>
+        <v>104.585</v>
       </c>
       <c r="AZ22">
         <v>105.274</v>
       </c>
       <c r="BA22">
-        <v>105.84099999999999</v>
+        <v>105.841</v>
       </c>
       <c r="BB22">
-        <v>105.88500000000001</v>
+        <v>105.885</v>
       </c>
       <c r="BC22">
         <v>106.185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>