--- v1 (2026-02-17)
+++ v2 (2026-04-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Tipo de beneficio</t>
   </si>
   <si>
     <t>ene-2013</t>
   </si>
   <si>
     <t>feb-2013</t>
   </si>
   <si>
@@ -521,51 +521,51 @@
   <si>
     <t>Bienvenido Bebé</t>
   </si>
   <si>
     <t>PAEC</t>
   </si>
   <si>
     <t>Bono Crianza</t>
   </si>
   <si>
     <t>PIA</t>
   </si>
   <si>
     <t>Inundados</t>
   </si>
   <si>
     <t>Sistema Nacional de Comedores</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -859,57 +859,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:FA12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:157">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1349,516 +1349,516 @@
       </c>
       <c r="EV1" t="s">
         <v>151</v>
       </c>
       <c r="EW1" t="s">
         <v>152</v>
       </c>
       <c r="EX1" t="s">
         <v>153</v>
       </c>
       <c r="EY1" t="s">
         <v>154</v>
       </c>
       <c r="EZ1" t="s">
         <v>155</v>
       </c>
       <c r="FA1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:157">
       <c r="A2" t="s">
         <v>157</v>
       </c>
       <c r="B2">
-        <v>76.51900000000001</v>
+        <v>76.519</v>
       </c>
       <c r="C2">
         <v>78.128</v>
       </c>
       <c r="D2">
         <v>64.801</v>
       </c>
       <c r="E2">
         <v>64.348</v>
       </c>
       <c r="F2">
         <v>64.771</v>
       </c>
       <c r="G2">
         <v>65.129</v>
       </c>
       <c r="H2">
         <v>62.695</v>
       </c>
       <c r="I2">
         <v>64.367</v>
       </c>
       <c r="J2">
         <v>62.96</v>
       </c>
       <c r="K2">
         <v>62.556</v>
       </c>
       <c r="L2">
         <v>62.473</v>
       </c>
       <c r="M2">
         <v>61.915</v>
       </c>
       <c r="N2">
         <v>62.995</v>
       </c>
       <c r="O2">
         <v>63.957</v>
       </c>
       <c r="P2">
-        <v>64.46599999999999</v>
+        <v>64.466</v>
       </c>
       <c r="Q2">
-        <v>64.14100000000001</v>
+        <v>64.141</v>
       </c>
       <c r="R2">
         <v>63.767</v>
       </c>
       <c r="S2">
-        <v>61.085000000000001</v>
+        <v>61.085</v>
       </c>
       <c r="T2">
         <v>61.133</v>
       </c>
       <c r="U2">
         <v>61.798</v>
       </c>
       <c r="V2">
         <v>60.678</v>
       </c>
       <c r="W2">
         <v>62.121</v>
       </c>
       <c r="X2">
         <v>62.425</v>
       </c>
       <c r="Y2">
         <v>63.405</v>
       </c>
       <c r="Z2">
         <v>63.661</v>
       </c>
       <c r="AA2">
         <v>63.357</v>
       </c>
       <c r="AB2">
         <v>63.72</v>
       </c>
       <c r="AC2">
         <v>64.3</v>
       </c>
       <c r="AD2">
-        <v>64.68300000000001</v>
+        <v>64.683</v>
       </c>
       <c r="AE2">
         <v>65.259</v>
       </c>
       <c r="AF2">
         <v>66.17</v>
       </c>
       <c r="AG2">
         <v>66.999</v>
       </c>
       <c r="AH2">
-        <v>68.013999999999996</v>
+        <v>68.014</v>
       </c>
       <c r="AI2">
         <v>68.148</v>
       </c>
       <c r="AJ2">
         <v>68.355</v>
       </c>
       <c r="AK2">
         <v>67.925</v>
       </c>
       <c r="AL2">
         <v>67.252</v>
       </c>
       <c r="AM2">
-        <v>67.73099999999999</v>
+        <v>67.731</v>
       </c>
       <c r="AN2">
         <v>68.229</v>
       </c>
       <c r="AO2">
-        <v>68.32299999999999</v>
+        <v>68.323</v>
       </c>
       <c r="AP2">
-        <v>68.77200000000001</v>
+        <v>68.772</v>
       </c>
       <c r="AQ2">
-        <v>68.77500000000001</v>
+        <v>68.775</v>
       </c>
       <c r="AR2">
         <v>68.637</v>
       </c>
       <c r="AS2">
-        <v>69.63200000000001</v>
+        <v>69.632</v>
       </c>
       <c r="AT2">
         <v>70.309</v>
       </c>
       <c r="AU2">
         <v>71.279</v>
       </c>
       <c r="AV2">
         <v>71.762</v>
       </c>
       <c r="AW2">
-        <v>71.63500000000001</v>
+        <v>71.635</v>
       </c>
       <c r="AX2">
-        <v>72.60599999999999</v>
+        <v>72.606</v>
       </c>
       <c r="AY2">
         <v>72.854</v>
       </c>
       <c r="AZ2">
         <v>72.831</v>
       </c>
       <c r="BA2">
         <v>73.191</v>
       </c>
       <c r="BB2">
         <v>73.294</v>
       </c>
       <c r="BC2">
-        <v>73.072999999999993</v>
+        <v>73.073</v>
       </c>
       <c r="BD2">
         <v>73.788</v>
       </c>
       <c r="BE2">
         <v>73.994</v>
       </c>
       <c r="BF2">
         <v>74.47</v>
       </c>
       <c r="BG2">
-        <v>74.93899999999999</v>
+        <v>74.939</v>
       </c>
       <c r="BH2">
         <v>75.224</v>
       </c>
       <c r="BI2">
-        <v>75.48399999999999</v>
+        <v>75.484</v>
       </c>
       <c r="BJ2">
-        <v>76.036000000000001</v>
+        <v>76.036</v>
       </c>
       <c r="BK2">
-        <v>75.88800000000001</v>
+        <v>75.888</v>
       </c>
       <c r="BL2">
-        <v>76.44799999999999</v>
+        <v>76.448</v>
       </c>
       <c r="BM2">
-        <v>76.91500000000001</v>
+        <v>76.915</v>
       </c>
       <c r="BN2">
         <v>77.124</v>
       </c>
       <c r="BO2">
         <v>77.328</v>
       </c>
       <c r="BP2">
         <v>77.309</v>
       </c>
       <c r="BQ2">
         <v>77.652</v>
       </c>
       <c r="BR2">
-        <v>77.59699999999999</v>
+        <v>77.597</v>
       </c>
       <c r="BS2">
-        <v>77.46899999999999</v>
+        <v>77.469</v>
       </c>
       <c r="BT2">
         <v>78.202</v>
       </c>
       <c r="BU2">
-        <v>78.80800000000001</v>
+        <v>78.808</v>
       </c>
       <c r="BV2">
         <v>79.295</v>
       </c>
       <c r="BW2">
-        <v>79.72199999999999</v>
+        <v>79.722</v>
       </c>
       <c r="BX2">
         <v>80.214</v>
       </c>
       <c r="BY2">
         <v>80.363</v>
       </c>
       <c r="BZ2">
         <v>80.492</v>
       </c>
       <c r="CA2">
-        <v>80.55800000000001</v>
+        <v>80.558</v>
       </c>
       <c r="CB2">
         <v>80.976</v>
       </c>
       <c r="CC2">
         <v>81.607</v>
       </c>
       <c r="CD2">
-        <v>81.97499999999999</v>
+        <v>81.975</v>
       </c>
       <c r="CE2">
-        <v>82.21599999999999</v>
+        <v>82.216</v>
       </c>
       <c r="CF2">
         <v>82.675</v>
       </c>
       <c r="CG2">
         <v>83.363</v>
       </c>
       <c r="CH2">
-        <v>83.83799999999999</v>
+        <v>83.838</v>
       </c>
       <c r="CI2">
         <v>84.474</v>
       </c>
       <c r="CJ2">
         <v>84.283</v>
       </c>
       <c r="CK2">
         <v>84.801</v>
       </c>
       <c r="CL2">
         <v>85.127</v>
       </c>
       <c r="CM2">
-        <v>85.060000000000002</v>
+        <v>85.06</v>
       </c>
       <c r="CN2">
         <v>85.248</v>
       </c>
       <c r="CO2">
         <v>85.741</v>
       </c>
       <c r="CP2">
         <v>85.767</v>
       </c>
       <c r="CQ2">
-        <v>84.36499999999999</v>
+        <v>84.365</v>
       </c>
       <c r="CR2">
-        <v>83.79600000000001</v>
+        <v>83.796</v>
       </c>
       <c r="CS2">
         <v>83.262</v>
       </c>
       <c r="CT2">
         <v>83.101</v>
       </c>
       <c r="CU2">
         <v>82.872</v>
       </c>
       <c r="CV2">
         <v>82.845</v>
       </c>
       <c r="CW2">
         <v>82.596</v>
       </c>
       <c r="CX2">
         <v>82.447</v>
       </c>
       <c r="CY2">
         <v>82.124</v>
       </c>
       <c r="CZ2">
         <v>81.879</v>
       </c>
       <c r="DA2">
         <v>81.711</v>
       </c>
       <c r="DB2">
         <v>81.456</v>
       </c>
       <c r="DC2">
         <v>81.393</v>
       </c>
       <c r="DD2">
         <v>81.527</v>
       </c>
       <c r="DE2">
         <v>81.803</v>
       </c>
       <c r="DF2">
         <v>82.102</v>
       </c>
       <c r="DG2">
         <v>82.149</v>
       </c>
       <c r="DH2">
         <v>82.423</v>
       </c>
       <c r="DI2">
-        <v>82.25700000000001</v>
+        <v>82.257</v>
       </c>
       <c r="DJ2">
-        <v>82.39700000000001</v>
+        <v>82.397</v>
       </c>
       <c r="DK2">
-        <v>82.35899999999999</v>
+        <v>82.359</v>
       </c>
       <c r="DL2">
         <v>82.551</v>
       </c>
       <c r="DM2">
         <v>82.748</v>
       </c>
       <c r="DN2">
         <v>82.676</v>
       </c>
       <c r="DO2">
-        <v>81.98399999999999</v>
+        <v>81.984</v>
       </c>
       <c r="DP2">
         <v>82.345</v>
       </c>
       <c r="DQ2">
         <v>82.488</v>
       </c>
       <c r="DR2">
         <v>82.864</v>
       </c>
       <c r="DS2">
-        <v>82.97499999999999</v>
+        <v>82.975</v>
       </c>
       <c r="DT2">
-        <v>83.16200000000001</v>
+        <v>83.162</v>
       </c>
       <c r="DU2">
-        <v>83.32299999999999</v>
+        <v>83.323</v>
       </c>
       <c r="DV2">
         <v>83.584</v>
       </c>
       <c r="DW2">
         <v>83.622</v>
       </c>
       <c r="DX2">
         <v>83.848</v>
       </c>
       <c r="DY2">
-        <v>84.034999999999997</v>
+        <v>84.035</v>
       </c>
       <c r="DZ2">
-        <v>84.048000000000002</v>
+        <v>84.048</v>
       </c>
       <c r="EA2">
-        <v>83.98999999999999</v>
+        <v>83.99</v>
       </c>
       <c r="EB2">
-        <v>84.069000000000003</v>
+        <v>84.069</v>
       </c>
       <c r="EC2">
         <v>83.706</v>
       </c>
       <c r="ED2">
-        <v>83.77500000000001</v>
+        <v>83.775</v>
       </c>
       <c r="EE2">
-        <v>81.46299999999999</v>
+        <v>81.463</v>
       </c>
       <c r="EF2">
-        <v>83.95099999999999</v>
+        <v>83.951</v>
       </c>
       <c r="EG2">
         <v>84.233</v>
       </c>
       <c r="EH2">
         <v>84.425</v>
       </c>
       <c r="EI2">
         <v>84.578</v>
       </c>
       <c r="EJ2">
-        <v>85.0079999999999956</v>
+        <v>85.008</v>
       </c>
       <c r="EK2">
         <v>85.343</v>
       </c>
       <c r="EL2">
         <v>85.586</v>
       </c>
       <c r="EM2">
         <v>85.73</v>
       </c>
       <c r="EN2">
-        <v>85.89100000000001</v>
+        <v>85.891</v>
       </c>
       <c r="EO2">
-        <v>86.15300000000001</v>
+        <v>86.153</v>
       </c>
       <c r="EP2">
-        <v>86.54000000000001</v>
+        <v>86.54</v>
       </c>
       <c r="EQ2">
         <v>87.136</v>
       </c>
       <c r="ER2">
         <v>87.369</v>
       </c>
       <c r="ES2">
-        <v>87.73699999999999</v>
+        <v>87.737</v>
       </c>
       <c r="ET2">
         <v>87.994</v>
       </c>
       <c r="EU2">
-        <v>88.35299999999999</v>
+        <v>88.353</v>
       </c>
       <c r="EV2">
         <v>88.947</v>
       </c>
       <c r="EW2">
-        <v>89.058999999999997</v>
+        <v>89.059</v>
       </c>
       <c r="EX2">
         <v>89.399</v>
       </c>
       <c r="EY2">
         <v>89.541</v>
       </c>
       <c r="EZ2">
-        <v>89.83199999999999</v>
+        <v>89.832</v>
       </c>
       <c r="FA2">
-        <v>90.096000000000004</v>
+        <v>90.096</v>
       </c>
     </row>
     <row r="3" spans="1:157">
       <c r="A3" t="s">
         <v>158</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
@@ -2161,81 +2161,81 @@
       <c r="DC3">
         <v>3.537</v>
       </c>
       <c r="DD3">
         <v>3.677</v>
       </c>
       <c r="DE3">
         <v>3.66</v>
       </c>
       <c r="DF3">
         <v>3.715</v>
       </c>
       <c r="DG3">
         <v>3.758</v>
       </c>
       <c r="DH3">
         <v>3.806</v>
       </c>
       <c r="DI3">
         <v>3.811</v>
       </c>
       <c r="DJ3">
         <v>3.898</v>
       </c>
       <c r="DK3">
-        <v>4.0090000000000003</v>
+        <v>4.009</v>
       </c>
       <c r="DL3">
         <v>4.105</v>
       </c>
       <c r="DM3">
         <v>4.201</v>
       </c>
       <c r="DN3">
         <v>4.364</v>
       </c>
       <c r="DO3">
         <v>4.468</v>
       </c>
       <c r="DP3">
         <v>4.564</v>
       </c>
       <c r="DQ3">
         <v>4.659</v>
       </c>
       <c r="DR3">
         <v>4.824</v>
       </c>
       <c r="DS3">
         <v>4.879</v>
       </c>
       <c r="DT3">
         <v>4.964</v>
       </c>
       <c r="DU3">
-        <v>5.0039999999999996</v>
+        <v>5.004</v>
       </c>
       <c r="DV3">
         <v>5.192</v>
       </c>
       <c r="DW3">
         <v>5.273</v>
       </c>
       <c r="DX3">
         <v>5.381</v>
       </c>
       <c r="DY3">
         <v>5.555</v>
       </c>
       <c r="DZ3">
         <v>5.74</v>
       </c>
       <c r="EA3">
         <v>5.897</v>
       </c>
       <c r="EB3">
         <v>6.078</v>
       </c>
       <c r="EC3">
         <v>6.231</v>
       </c>
@@ -2409,54 +2409,54 @@
       <c r="AF4">
         <v>943</v>
       </c>
       <c r="AG4">
         <v>946</v>
       </c>
       <c r="AH4">
         <v>951</v>
       </c>
       <c r="AI4">
         <v>963</v>
       </c>
       <c r="AJ4">
         <v>973</v>
       </c>
       <c r="AK4">
         <v>980</v>
       </c>
       <c r="AL4">
         <v>989</v>
       </c>
       <c r="AM4">
         <v>995</v>
       </c>
       <c r="AN4">
-        <v>1.00099999999999989</v>
+        <v>1.001</v>
       </c>
       <c r="AO4">
-        <v>1.0089999999999999</v>
+        <v>1.009</v>
       </c>
       <c r="AP4">
         <v>1.022</v>
       </c>
       <c r="AQ4">
         <v>1.03</v>
       </c>
       <c r="AR4">
         <v>1.027</v>
       </c>
       <c r="AS4">
         <v>1.05</v>
       </c>
       <c r="AT4">
         <v>1.082</v>
       </c>
       <c r="AU4">
         <v>1.105</v>
       </c>
       <c r="AV4">
         <v>1.119</v>
       </c>
       <c r="AW4">
         <v>1.131</v>
       </c>
@@ -2634,51 +2634,51 @@
       <c r="DC4">
         <v>1.887</v>
       </c>
       <c r="DD4">
         <v>1.898</v>
       </c>
       <c r="DE4">
         <v>1.906</v>
       </c>
       <c r="DF4">
         <v>1.913</v>
       </c>
       <c r="DG4">
         <v>1.927</v>
       </c>
       <c r="DH4">
         <v>1.943</v>
       </c>
       <c r="DI4">
         <v>1.952</v>
       </c>
       <c r="DJ4">
         <v>1.97</v>
       </c>
       <c r="DK4">
-        <v>2.00099999999999989</v>
+        <v>2.001</v>
       </c>
       <c r="DL4">
         <v>2.017</v>
       </c>
       <c r="DM4">
         <v>2.031</v>
       </c>
       <c r="DN4">
         <v>2.048</v>
       </c>
       <c r="DO4">
         <v>2.063</v>
       </c>
       <c r="DP4">
         <v>2.073</v>
       </c>
       <c r="DQ4">
         <v>2.076</v>
       </c>
       <c r="DR4">
         <v>2.097</v>
       </c>
       <c r="DS4">
         <v>2.095</v>
       </c>
@@ -4050,51 +4050,51 @@
       <c r="DB7">
         <v>0</v>
       </c>
       <c r="DC7">
         <v>0</v>
       </c>
       <c r="DD7">
         <v>0</v>
       </c>
       <c r="DE7">
         <v>0</v>
       </c>
       <c r="DF7">
         <v>0</v>
       </c>
       <c r="DG7">
         <v>0</v>
       </c>
       <c r="DH7">
         <v>0</v>
       </c>
       <c r="DI7">
         <v>0</v>
       </c>
       <c r="DJ7">
-        <v>2.0070000000000001</v>
+        <v>2.007</v>
       </c>
       <c r="DK7">
         <v>2.125</v>
       </c>
       <c r="DL7">
         <v>2.189</v>
       </c>
       <c r="DM7">
         <v>2.243</v>
       </c>
       <c r="DN7">
         <v>2.364</v>
       </c>
       <c r="DO7">
         <v>2.419</v>
       </c>
       <c r="DP7">
         <v>2.463</v>
       </c>
       <c r="DQ7">
         <v>2.502</v>
       </c>
       <c r="DR7">
         <v>2.555</v>
       </c>
@@ -4116,51 +4116,51 @@
       <c r="DX7">
         <v>2.72</v>
       </c>
       <c r="DY7">
         <v>2.754</v>
       </c>
       <c r="DZ7">
         <v>2.792</v>
       </c>
       <c r="EA7">
         <v>2.859</v>
       </c>
       <c r="EB7">
         <v>2.897</v>
       </c>
       <c r="EC7">
         <v>2.905</v>
       </c>
       <c r="ED7">
         <v>2.873</v>
       </c>
       <c r="EE7">
         <v>2.957</v>
       </c>
       <c r="EF7">
-        <v>3.0030000000000001</v>
+        <v>3.003</v>
       </c>
       <c r="EG7">
         <v>2.99</v>
       </c>
       <c r="EH7">
         <v>3.047</v>
       </c>
       <c r="EI7">
         <v>3.075</v>
       </c>
       <c r="EJ7">
         <v>3.097</v>
       </c>
       <c r="EK7">
         <v>3.179</v>
       </c>
       <c r="EL7">
         <v>3.18</v>
       </c>
       <c r="EM7">
         <v>3.227</v>
       </c>
       <c r="EN7">
         <v>3.264</v>
       </c>
@@ -4535,57 +4535,57 @@
       <c r="DF8">
         <v>0</v>
       </c>
       <c r="DG8">
         <v>0</v>
       </c>
       <c r="DH8">
         <v>0</v>
       </c>
       <c r="DI8">
         <v>0</v>
       </c>
       <c r="DJ8">
         <v>24.696</v>
       </c>
       <c r="DK8">
         <v>24.765</v>
       </c>
       <c r="DL8">
         <v>24.713</v>
       </c>
       <c r="DM8">
         <v>24.931</v>
       </c>
       <c r="DN8">
-        <v>25.039000000000001</v>
+        <v>25.039</v>
       </c>
       <c r="DO8">
         <v>24.991</v>
       </c>
       <c r="DP8">
-        <v>25.065000000000001</v>
+        <v>25.065</v>
       </c>
       <c r="DQ8">
         <v>25.182</v>
       </c>
       <c r="DR8">
         <v>25.372</v>
       </c>
       <c r="DS8">
         <v>25.525</v>
       </c>
       <c r="DT8">
         <v>25.646</v>
       </c>
       <c r="DU8">
         <v>25.615</v>
       </c>
       <c r="DV8">
         <v>25.718</v>
       </c>
       <c r="DW8">
         <v>25.544</v>
       </c>
       <c r="DX8">
         <v>25.534</v>
       </c>
@@ -4610,81 +4610,81 @@
       <c r="EE8">
         <v>25.532</v>
       </c>
       <c r="EF8">
         <v>25.517</v>
       </c>
       <c r="EG8">
         <v>25.572</v>
       </c>
       <c r="EH8">
         <v>25.579</v>
       </c>
       <c r="EI8">
         <v>25.485</v>
       </c>
       <c r="EJ8">
         <v>25.674</v>
       </c>
       <c r="EK8">
         <v>25.776</v>
       </c>
       <c r="EL8">
         <v>25.884</v>
       </c>
       <c r="EM8">
-        <v>26.050000000000001</v>
+        <v>26.05</v>
       </c>
       <c r="EN8">
-        <v>26.071000000000002</v>
+        <v>26.071</v>
       </c>
       <c r="EO8">
         <v>26.131</v>
       </c>
       <c r="EP8">
         <v>26.248</v>
       </c>
       <c r="EQ8">
         <v>26.5</v>
       </c>
       <c r="ER8">
         <v>26.565</v>
       </c>
       <c r="ES8">
         <v>26.662</v>
       </c>
       <c r="ET8">
         <v>26.768</v>
       </c>
       <c r="EU8">
         <v>26.842</v>
       </c>
       <c r="EV8">
         <v>27.249</v>
       </c>
       <c r="EW8">
-        <v>27.015999999999998</v>
+        <v>27.016</v>
       </c>
       <c r="EX8">
         <v>27.143</v>
       </c>
       <c r="EY8">
         <v>27.19</v>
       </c>
       <c r="EZ8">
         <v>27.163</v>
       </c>
       <c r="FA8">
         <v>27.259</v>
       </c>
     </row>
     <row r="9" spans="1:157">
       <c r="A9" t="s">
         <v>164</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
@@ -6097,498 +6097,498 @@
       </c>
     </row>
     <row r="12" spans="1:157">
       <c r="A12" t="s">
         <v>167</v>
       </c>
       <c r="B12">
         <v>76.69</v>
       </c>
       <c r="C12">
         <v>78.38</v>
       </c>
       <c r="D12">
         <v>65.113</v>
       </c>
       <c r="E12">
         <v>64.702</v>
       </c>
       <c r="F12">
         <v>65.158</v>
       </c>
       <c r="G12">
         <v>65.521</v>
       </c>
       <c r="H12">
-        <v>63.095999999999997</v>
+        <v>63.096</v>
       </c>
       <c r="I12">
         <v>64.914</v>
       </c>
       <c r="J12">
         <v>63.547</v>
       </c>
       <c r="K12">
         <v>63.196</v>
       </c>
       <c r="L12">
         <v>63.147</v>
       </c>
       <c r="M12">
         <v>62.588</v>
       </c>
       <c r="N12">
         <v>63.725</v>
       </c>
       <c r="O12">
         <v>64.742</v>
       </c>
       <c r="P12">
         <v>65.3</v>
       </c>
       <c r="Q12">
         <v>64.995</v>
       </c>
       <c r="R12">
         <v>64.673</v>
       </c>
       <c r="S12">
-        <v>62.034999999999997</v>
+        <v>62.035</v>
       </c>
       <c r="T12">
         <v>62.11</v>
       </c>
       <c r="U12">
         <v>62.791</v>
       </c>
       <c r="V12">
         <v>61.682</v>
       </c>
       <c r="W12">
         <v>63.126</v>
       </c>
       <c r="X12">
         <v>63.484</v>
       </c>
       <c r="Y12">
         <v>64.504</v>
       </c>
       <c r="Z12">
-        <v>64.78100000000001</v>
+        <v>64.781</v>
       </c>
       <c r="AA12">
         <v>64.428</v>
       </c>
       <c r="AB12">
-        <v>64.81399999999999</v>
+        <v>64.814</v>
       </c>
       <c r="AC12">
         <v>65.428</v>
       </c>
       <c r="AD12">
         <v>65.83</v>
       </c>
       <c r="AE12">
-        <v>66.44199999999999</v>
+        <v>66.442</v>
       </c>
       <c r="AF12">
         <v>67.327</v>
       </c>
       <c r="AG12">
         <v>68.17</v>
       </c>
       <c r="AH12">
         <v>69.217</v>
       </c>
       <c r="AI12">
         <v>69.366</v>
       </c>
       <c r="AJ12">
         <v>69.584</v>
       </c>
       <c r="AK12">
-        <v>69.16200000000001</v>
+        <v>69.162</v>
       </c>
       <c r="AL12">
         <v>68.471</v>
       </c>
       <c r="AM12">
         <v>68.965</v>
       </c>
       <c r="AN12">
         <v>69.48</v>
       </c>
       <c r="AO12">
-        <v>69.59399999999999</v>
+        <v>69.594</v>
       </c>
       <c r="AP12">
-        <v>70.067999999999998</v>
+        <v>70.068</v>
       </c>
       <c r="AQ12">
-        <v>70.087999999999994</v>
+        <v>70.088</v>
       </c>
       <c r="AR12">
         <v>69.905</v>
       </c>
       <c r="AS12">
         <v>70.956</v>
       </c>
       <c r="AT12">
         <v>71.675</v>
       </c>
       <c r="AU12">
         <v>72.67</v>
       </c>
       <c r="AV12">
         <v>73.19</v>
       </c>
       <c r="AW12">
-        <v>73.081000000000003</v>
+        <v>73.081</v>
       </c>
       <c r="AX12">
-        <v>74.093000000000004</v>
+        <v>74.093</v>
       </c>
       <c r="AY12">
-        <v>74.36199999999999</v>
+        <v>74.362</v>
       </c>
       <c r="AZ12">
-        <v>74.33799999999999</v>
+        <v>74.338</v>
       </c>
       <c r="BA12">
         <v>74.738</v>
       </c>
       <c r="BB12">
-        <v>74.83499999999999</v>
+        <v>74.835</v>
       </c>
       <c r="BC12">
-        <v>74.66500000000001</v>
+        <v>74.665</v>
       </c>
       <c r="BD12">
         <v>75.426</v>
       </c>
       <c r="BE12">
         <v>75.645</v>
       </c>
       <c r="BF12">
-        <v>76.14100000000001</v>
+        <v>76.141</v>
       </c>
       <c r="BG12">
         <v>76.63</v>
       </c>
       <c r="BH12">
         <v>76.925</v>
       </c>
       <c r="BI12">
         <v>77.122</v>
       </c>
       <c r="BJ12">
         <v>77.69</v>
       </c>
       <c r="BK12">
         <v>77.562</v>
       </c>
       <c r="BL12">
         <v>78.14</v>
       </c>
       <c r="BM12">
         <v>78.625</v>
       </c>
       <c r="BN12">
         <v>78.864</v>
       </c>
       <c r="BO12">
-        <v>79.093000000000004</v>
+        <v>79.093</v>
       </c>
       <c r="BP12">
-        <v>79.099999999999994</v>
+        <v>79.1</v>
       </c>
       <c r="BQ12">
         <v>79.479</v>
       </c>
       <c r="BR12">
         <v>79.449</v>
       </c>
       <c r="BS12">
         <v>79.366</v>
       </c>
       <c r="BT12">
         <v>80.148</v>
       </c>
       <c r="BU12">
         <v>80.774</v>
       </c>
       <c r="BV12">
         <v>81.295</v>
       </c>
       <c r="BW12">
         <v>81.733</v>
       </c>
       <c r="BX12">
-        <v>82.29900000000001</v>
+        <v>82.299</v>
       </c>
       <c r="BY12">
-        <v>82.47499999999999</v>
+        <v>82.475</v>
       </c>
       <c r="BZ12">
         <v>82.621</v>
       </c>
       <c r="CA12">
         <v>82.733</v>
       </c>
       <c r="CB12">
         <v>83.227</v>
       </c>
       <c r="CC12">
         <v>83.908</v>
       </c>
       <c r="CD12">
-        <v>84.33199999999999</v>
+        <v>84.332</v>
       </c>
       <c r="CE12">
         <v>84.946</v>
       </c>
       <c r="CF12">
         <v>85.669</v>
       </c>
       <c r="CG12">
         <v>86.431</v>
       </c>
       <c r="CH12">
-        <v>87.019000000000005</v>
+        <v>87.019</v>
       </c>
       <c r="CI12">
-        <v>87.80200000000001</v>
+        <v>87.802</v>
       </c>
       <c r="CJ12">
         <v>87.643</v>
       </c>
       <c r="CK12">
         <v>88.28</v>
       </c>
       <c r="CL12">
-        <v>88.76900000000001</v>
+        <v>88.769</v>
       </c>
       <c r="CM12">
         <v>88.875</v>
       </c>
       <c r="CN12">
         <v>89.23</v>
       </c>
       <c r="CO12">
         <v>89.88</v>
       </c>
       <c r="CP12">
         <v>90.11</v>
       </c>
       <c r="CQ12">
         <v>88.887</v>
       </c>
       <c r="CR12">
         <v>88.413</v>
       </c>
       <c r="CS12">
         <v>87.955</v>
       </c>
       <c r="CT12">
         <v>87.883</v>
       </c>
       <c r="CU12">
         <v>87.444</v>
       </c>
       <c r="CV12">
-        <v>87.45099999999999</v>
+        <v>87.451</v>
       </c>
       <c r="CW12">
-        <v>87.26300000000001</v>
+        <v>87.263</v>
       </c>
       <c r="CX12">
         <v>87.196</v>
       </c>
       <c r="CY12">
         <v>86.931</v>
       </c>
       <c r="CZ12">
         <v>86.777</v>
       </c>
       <c r="DA12">
         <v>86.776</v>
       </c>
       <c r="DB12">
         <v>86.733</v>
       </c>
       <c r="DC12">
         <v>86.995</v>
       </c>
       <c r="DD12">
         <v>87.283</v>
       </c>
       <c r="DE12">
         <v>87.553</v>
       </c>
       <c r="DF12">
-        <v>87.86499999999999</v>
+        <v>87.865</v>
       </c>
       <c r="DG12">
         <v>87.956</v>
       </c>
       <c r="DH12">
         <v>88.298</v>
       </c>
       <c r="DI12">
         <v>88.151</v>
       </c>
       <c r="DJ12">
         <v>121.441</v>
       </c>
       <c r="DK12">
-        <v>121.80500000000001</v>
+        <v>121.805</v>
       </c>
       <c r="DL12">
         <v>121.934</v>
       </c>
       <c r="DM12">
         <v>122.42</v>
       </c>
       <c r="DN12">
         <v>122.904</v>
       </c>
       <c r="DO12">
         <v>122.346</v>
       </c>
       <c r="DP12">
         <v>122.931</v>
       </c>
       <c r="DQ12">
         <v>123.38</v>
       </c>
       <c r="DR12">
         <v>124.223</v>
       </c>
       <c r="DS12">
-        <v>124.27500000000001</v>
+        <v>124.275</v>
       </c>
       <c r="DT12">
         <v>124.836</v>
       </c>
       <c r="DU12">
-        <v>124.81999999999999</v>
+        <v>124.82</v>
       </c>
       <c r="DV12">
         <v>125.541</v>
       </c>
       <c r="DW12">
-        <v>125.40300000000001</v>
+        <v>125.403</v>
       </c>
       <c r="DX12">
         <v>125.864</v>
       </c>
       <c r="DY12">
         <v>126.37</v>
       </c>
       <c r="DZ12">
         <v>126.634</v>
       </c>
       <c r="EA12">
         <v>126.938</v>
       </c>
       <c r="EB12">
-        <v>127.32599999999999</v>
+        <v>127.326</v>
       </c>
       <c r="EC12">
-        <v>127.018000000000001</v>
+        <v>127.018</v>
       </c>
       <c r="ED12">
         <v>127.535</v>
       </c>
       <c r="EE12">
         <v>125.486</v>
       </c>
       <c r="EF12">
         <v>128.786</v>
       </c>
       <c r="EG12">
-        <v>130.085000000000008</v>
+        <v>130.085</v>
       </c>
       <c r="EH12">
         <v>132.19</v>
       </c>
       <c r="EI12">
-        <v>131.83000000000001</v>
+        <v>131.83</v>
       </c>
       <c r="EJ12">
         <v>131.566</v>
       </c>
       <c r="EK12">
-        <v>131.80600000000001</v>
+        <v>131.806</v>
       </c>
       <c r="EL12">
-        <v>132.051999999999992</v>
+        <v>132.052</v>
       </c>
       <c r="EM12">
-        <v>132.38399999999999</v>
+        <v>132.384</v>
       </c>
       <c r="EN12">
-        <v>132.44399999999999</v>
+        <v>132.444</v>
       </c>
       <c r="EO12">
         <v>132.583</v>
       </c>
       <c r="EP12">
-        <v>133.052999999999997</v>
+        <v>133.053</v>
       </c>
       <c r="EQ12">
         <v>134.261</v>
       </c>
       <c r="ER12">
         <v>134.529</v>
       </c>
       <c r="ES12">
-        <v>135.18899999999999</v>
+        <v>135.189</v>
       </c>
       <c r="ET12">
-        <v>135.94399999999999</v>
+        <v>135.944</v>
       </c>
       <c r="EU12">
         <v>136.328</v>
       </c>
       <c r="EV12">
         <v>137.685</v>
       </c>
       <c r="EW12">
-        <v>137.92099999999999</v>
+        <v>137.921</v>
       </c>
       <c r="EX12">
         <v>138.655</v>
       </c>
       <c r="EY12">
         <v>139.232</v>
       </c>
       <c r="EZ12">
         <v>139.321</v>
       </c>
       <c r="FA12">
-        <v>139.64699999999999</v>
+        <v>139.647</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>