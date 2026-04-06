--- v0 (2025-12-25)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Montevideo</t>
   </si>
   <si>
     <t>Artigas</t>
   </si>
   <si>
@@ -80,51 +80,51 @@
   <si>
     <t>Rocha</t>
   </si>
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -418,57 +418,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2013</v>
       </c>
       <c r="C1">
         <v>2014</v>
       </c>
       <c r="D1">
         <v>2015</v>
       </c>
       <c r="E1">
         <v>2016</v>
       </c>
       <c r="F1">
         <v>2017</v>
       </c>
       <c r="G1">
@@ -479,51 +479,51 @@
       </c>
       <c r="I1">
         <v>2020</v>
       </c>
       <c r="J1">
         <v>2021</v>
       </c>
       <c r="K1">
         <v>2022</v>
       </c>
       <c r="L1">
         <v>2023</v>
       </c>
       <c r="M1">
         <v>2024</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
         <v>11.207</v>
       </c>
       <c r="C2">
-        <v>12.031000000000001</v>
+        <v>12.031</v>
       </c>
       <c r="D2">
         <v>12.561</v>
       </c>
       <c r="E2">
         <v>11.529</v>
       </c>
       <c r="F2">
         <v>13.531</v>
       </c>
       <c r="G2">
         <v>13.663</v>
       </c>
       <c r="H2">
         <v>14.161</v>
       </c>
       <c r="I2">
         <v>972</v>
       </c>
       <c r="J2">
         <v>1.022</v>
       </c>
       <c r="K2">
         <v>888</v>
       </c>
@@ -1261,60 +1261,60 @@
       </c>
       <c r="J20">
         <v>650</v>
       </c>
       <c r="K20">
         <v>665</v>
       </c>
       <c r="L20">
         <v>699</v>
       </c>
       <c r="M20">
         <v>685</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21">
         <v>29.087</v>
       </c>
       <c r="C21">
         <v>33.658</v>
       </c>
       <c r="D21">
-        <v>36.023000000000003</v>
+        <v>36.023</v>
       </c>
       <c r="E21">
         <v>34.209</v>
       </c>
       <c r="F21">
         <v>39.723</v>
       </c>
       <c r="G21">
-        <v>40.0030000000000001</v>
+        <v>40.003</v>
       </c>
       <c r="H21">
         <v>40.388</v>
       </c>
       <c r="I21">
         <v>39.815</v>
       </c>
       <c r="J21">
         <v>39.864</v>
       </c>
       <c r="K21">
         <v>41.316</v>
       </c>
       <c r="L21">
         <v>43.486</v>
       </c>
       <c r="M21">
         <v>42.944</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>