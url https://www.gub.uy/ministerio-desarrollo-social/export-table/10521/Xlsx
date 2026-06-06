--- v1 (2026-04-06)
+++ v2 (2026-06-06)
@@ -422,917 +422,980 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M21"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2013</v>
       </c>
       <c r="C1">
         <v>2014</v>
       </c>
       <c r="D1">
         <v>2015</v>
       </c>
       <c r="E1">
         <v>2016</v>
       </c>
       <c r="F1">
         <v>2017</v>
       </c>
       <c r="G1">
         <v>2018</v>
       </c>
       <c r="H1">
         <v>2019</v>
       </c>
       <c r="I1">
         <v>2020</v>
       </c>
       <c r="J1">
         <v>2021</v>
       </c>
       <c r="K1">
         <v>2022</v>
       </c>
       <c r="L1">
         <v>2023</v>
       </c>
       <c r="M1">
         <v>2024</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
         <v>11.207</v>
       </c>
       <c r="C2">
         <v>12.031</v>
       </c>
       <c r="D2">
         <v>12.561</v>
       </c>
       <c r="E2">
         <v>11.529</v>
       </c>
       <c r="F2">
         <v>13.531</v>
       </c>
       <c r="G2">
         <v>13.663</v>
       </c>
       <c r="H2">
         <v>14.161</v>
       </c>
       <c r="I2">
         <v>972</v>
       </c>
       <c r="J2">
         <v>1.022</v>
       </c>
       <c r="K2">
         <v>888</v>
       </c>
       <c r="L2">
         <v>945</v>
       </c>
       <c r="M2">
-        <v>929</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13">
+        <v>934</v>
+      </c>
+      <c r="N2">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>571</v>
       </c>
       <c r="C3">
         <v>789</v>
       </c>
       <c r="D3">
         <v>733</v>
       </c>
       <c r="E3">
         <v>677</v>
       </c>
       <c r="F3">
         <v>969</v>
       </c>
       <c r="G3">
         <v>870</v>
       </c>
       <c r="H3">
         <v>988</v>
       </c>
       <c r="I3">
         <v>5.974</v>
       </c>
       <c r="J3">
         <v>5.508</v>
       </c>
       <c r="K3">
         <v>5.917</v>
       </c>
       <c r="L3">
         <v>5.767</v>
       </c>
       <c r="M3">
-        <v>6.018</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13">
+        <v>6.026</v>
+      </c>
+      <c r="N3">
+        <v>5.957</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3.335</v>
       </c>
       <c r="C4">
         <v>4.87</v>
       </c>
       <c r="D4">
         <v>5.143</v>
       </c>
       <c r="E4">
         <v>5.017</v>
       </c>
       <c r="F4">
         <v>5.909</v>
       </c>
       <c r="G4">
         <v>6.381</v>
       </c>
       <c r="H4">
         <v>6.33</v>
       </c>
       <c r="I4">
         <v>850</v>
       </c>
       <c r="J4">
         <v>952</v>
       </c>
       <c r="K4">
         <v>979</v>
       </c>
       <c r="L4">
         <v>1.092</v>
       </c>
       <c r="M4">
-        <v>1.232</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13">
+        <v>1.233</v>
+      </c>
+      <c r="N4">
+        <v>1.14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
         <v>542</v>
       </c>
       <c r="C5">
         <v>806</v>
       </c>
       <c r="D5">
         <v>811</v>
       </c>
       <c r="E5">
         <v>713</v>
       </c>
       <c r="F5">
         <v>886</v>
       </c>
       <c r="G5">
         <v>820</v>
       </c>
       <c r="H5">
         <v>902</v>
       </c>
       <c r="I5">
         <v>1.155</v>
       </c>
       <c r="J5">
         <v>1.307</v>
       </c>
       <c r="K5">
         <v>1.422</v>
       </c>
       <c r="L5">
         <v>1.5</v>
       </c>
       <c r="M5">
-        <v>1.613</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13">
+        <v>1.614</v>
+      </c>
+      <c r="N5">
+        <v>1.732</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
         <v>290</v>
       </c>
       <c r="C6">
         <v>111</v>
       </c>
       <c r="D6">
         <v>730</v>
       </c>
       <c r="E6">
         <v>746</v>
       </c>
       <c r="F6">
         <v>1.245</v>
       </c>
       <c r="G6">
         <v>1.403</v>
       </c>
       <c r="H6">
         <v>1.354</v>
       </c>
       <c r="I6">
         <v>912</v>
       </c>
       <c r="J6">
         <v>958</v>
       </c>
       <c r="K6">
         <v>820</v>
       </c>
       <c r="L6">
         <v>996</v>
       </c>
       <c r="M6">
-        <v>975</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13">
+        <v>976</v>
+      </c>
+      <c r="N6">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
         <v>679</v>
       </c>
       <c r="C7">
         <v>649</v>
       </c>
       <c r="D7">
         <v>686</v>
       </c>
       <c r="E7">
         <v>925</v>
       </c>
       <c r="F7">
         <v>1.075</v>
       </c>
       <c r="G7">
         <v>912</v>
       </c>
       <c r="H7">
         <v>850</v>
       </c>
       <c r="I7">
         <v>499</v>
       </c>
       <c r="J7">
         <v>433</v>
       </c>
       <c r="K7">
         <v>392</v>
       </c>
       <c r="L7">
         <v>389</v>
       </c>
       <c r="M7">
         <v>397</v>
       </c>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8">
         <v>262</v>
       </c>
       <c r="C8">
         <v>357</v>
       </c>
       <c r="D8">
         <v>379</v>
       </c>
       <c r="E8">
         <v>414</v>
       </c>
       <c r="F8">
         <v>378</v>
       </c>
       <c r="G8">
         <v>384</v>
       </c>
       <c r="H8">
         <v>385</v>
       </c>
       <c r="I8">
         <v>777</v>
       </c>
       <c r="J8">
         <v>731</v>
       </c>
       <c r="K8">
         <v>726</v>
       </c>
       <c r="L8">
         <v>662</v>
       </c>
       <c r="M8">
-        <v>710</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13">
+        <v>719</v>
+      </c>
+      <c r="N8">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9">
         <v>925</v>
       </c>
       <c r="C9">
         <v>780</v>
       </c>
       <c r="D9">
         <v>874</v>
       </c>
       <c r="E9">
         <v>885</v>
       </c>
       <c r="F9">
         <v>942</v>
       </c>
       <c r="G9">
         <v>869</v>
       </c>
       <c r="H9">
         <v>863</v>
       </c>
       <c r="I9">
         <v>1.308</v>
       </c>
       <c r="J9">
         <v>1.155</v>
       </c>
       <c r="K9">
         <v>1.327</v>
       </c>
       <c r="L9">
         <v>1.374</v>
       </c>
       <c r="M9">
-        <v>1.285</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13">
+        <v>1.286</v>
+      </c>
+      <c r="N9">
+        <v>1.336</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10">
         <v>551</v>
       </c>
       <c r="C10">
         <v>717</v>
       </c>
       <c r="D10">
         <v>796</v>
       </c>
       <c r="E10">
         <v>760</v>
       </c>
       <c r="F10">
         <v>995</v>
       </c>
       <c r="G10">
         <v>1.067</v>
       </c>
       <c r="H10">
         <v>1.302</v>
       </c>
       <c r="I10">
         <v>1.944</v>
       </c>
       <c r="J10">
         <v>2.433</v>
       </c>
       <c r="K10">
         <v>2.799</v>
       </c>
       <c r="L10">
         <v>3.087</v>
       </c>
       <c r="M10">
-        <v>2.943</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13">
+        <v>2.947</v>
+      </c>
+      <c r="N10">
+        <v>2.992</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11">
         <v>2.185</v>
       </c>
       <c r="C11">
         <v>2.175</v>
       </c>
       <c r="D11">
         <v>2.581</v>
       </c>
       <c r="E11">
         <v>2.182</v>
       </c>
       <c r="F11">
         <v>2.451</v>
       </c>
       <c r="G11">
         <v>1.987</v>
       </c>
       <c r="H11">
         <v>1.563</v>
       </c>
       <c r="I11">
         <v>13.813</v>
       </c>
       <c r="J11">
         <v>13.638</v>
       </c>
       <c r="K11">
         <v>13.81</v>
       </c>
       <c r="L11">
         <v>14.269</v>
       </c>
       <c r="M11">
-        <v>13.509</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13">
+        <v>13.518</v>
+      </c>
+      <c r="N11">
+        <v>12.974</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12">
         <v>1.238</v>
       </c>
       <c r="C12">
         <v>1.537</v>
       </c>
       <c r="D12">
         <v>1.514</v>
       </c>
       <c r="E12">
         <v>1.949</v>
       </c>
       <c r="F12">
         <v>2.192</v>
       </c>
       <c r="G12">
         <v>2.04</v>
       </c>
       <c r="H12">
         <v>1.991</v>
       </c>
       <c r="I12">
         <v>2.217</v>
       </c>
       <c r="J12">
         <v>1.916</v>
       </c>
       <c r="K12">
         <v>2.068</v>
       </c>
       <c r="L12">
         <v>2.157</v>
       </c>
       <c r="M12">
         <v>2.314</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>2.481</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13">
         <v>411</v>
       </c>
       <c r="C13">
         <v>449</v>
       </c>
       <c r="D13">
         <v>499</v>
       </c>
       <c r="E13">
         <v>563</v>
       </c>
       <c r="F13">
         <v>743</v>
       </c>
       <c r="G13">
         <v>867</v>
       </c>
       <c r="H13">
         <v>992</v>
       </c>
       <c r="I13">
         <v>892</v>
       </c>
       <c r="J13">
         <v>864</v>
       </c>
       <c r="K13">
         <v>767</v>
       </c>
       <c r="L13">
         <v>828</v>
       </c>
       <c r="M13">
-        <v>879</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13">
+        <v>889</v>
+      </c>
+      <c r="N13">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14">
         <v>1.376</v>
       </c>
       <c r="C14">
         <v>1.448</v>
       </c>
       <c r="D14">
         <v>1.269</v>
       </c>
       <c r="E14">
         <v>1.23</v>
       </c>
       <c r="F14">
         <v>1.391</v>
       </c>
       <c r="G14">
         <v>1.635</v>
       </c>
       <c r="H14">
         <v>1.289</v>
       </c>
       <c r="I14">
         <v>1.355</v>
       </c>
       <c r="J14">
         <v>1.462</v>
       </c>
       <c r="K14">
         <v>1.402</v>
       </c>
       <c r="L14">
         <v>1.437</v>
       </c>
       <c r="M14">
-        <v>1.425</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:13">
+        <v>1.431</v>
+      </c>
+      <c r="N14">
+        <v>1.331</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15">
         <v>196</v>
       </c>
       <c r="C15">
         <v>913</v>
       </c>
       <c r="D15">
         <v>1.352</v>
       </c>
       <c r="E15">
         <v>1.172</v>
       </c>
       <c r="F15">
         <v>1.185</v>
       </c>
       <c r="G15">
         <v>1.025</v>
       </c>
       <c r="H15">
         <v>1.065</v>
       </c>
       <c r="I15">
         <v>1.013</v>
       </c>
       <c r="J15">
         <v>1.115</v>
       </c>
       <c r="K15">
         <v>1.202</v>
       </c>
       <c r="L15">
         <v>1.177</v>
       </c>
       <c r="M15">
-        <v>1.16</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:13">
+        <v>1.173</v>
+      </c>
+      <c r="N15">
+        <v>1.176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16">
         <v>2.093</v>
       </c>
       <c r="C16">
         <v>2.202</v>
       </c>
       <c r="D16">
         <v>2.244</v>
       </c>
       <c r="E16">
         <v>1.87</v>
       </c>
       <c r="F16">
         <v>1.623</v>
       </c>
       <c r="G16">
         <v>1.669</v>
       </c>
       <c r="H16">
         <v>1.726</v>
       </c>
       <c r="I16">
         <v>1.485</v>
       </c>
       <c r="J16">
         <v>1.708</v>
       </c>
       <c r="K16">
         <v>1.95</v>
       </c>
       <c r="L16">
         <v>1.954</v>
       </c>
       <c r="M16">
-        <v>1.834</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:13">
+        <v>1.844</v>
+      </c>
+      <c r="N16">
+        <v>2.022</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17">
         <v>1.242</v>
       </c>
       <c r="C17">
         <v>1.442</v>
       </c>
       <c r="D17">
         <v>1.518</v>
       </c>
       <c r="E17">
         <v>1.425</v>
       </c>
       <c r="F17">
         <v>1.622</v>
       </c>
       <c r="G17">
         <v>1.637</v>
       </c>
       <c r="H17">
         <v>1.749</v>
       </c>
       <c r="I17">
         <v>1.772</v>
       </c>
       <c r="J17">
         <v>1.741</v>
       </c>
       <c r="K17">
         <v>1.692</v>
       </c>
       <c r="L17">
         <v>2.284</v>
       </c>
       <c r="M17">
-        <v>1.969</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:13">
+        <v>1.97</v>
+      </c>
+      <c r="N17">
+        <v>2.382</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18">
         <v>530</v>
       </c>
       <c r="C18">
         <v>581</v>
       </c>
       <c r="D18">
         <v>643</v>
       </c>
       <c r="E18">
         <v>723</v>
       </c>
       <c r="F18">
         <v>919</v>
       </c>
       <c r="G18">
         <v>1.015</v>
       </c>
       <c r="H18">
         <v>957</v>
       </c>
       <c r="I18">
         <v>929</v>
       </c>
       <c r="J18">
         <v>1.059</v>
       </c>
       <c r="K18">
         <v>1.155</v>
       </c>
       <c r="L18">
         <v>1.337</v>
       </c>
       <c r="M18">
-        <v>1.454</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13">
+        <v>1.458</v>
+      </c>
+      <c r="N18">
+        <v>1.496</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19">
         <v>821</v>
       </c>
       <c r="C19">
         <v>1.071</v>
       </c>
       <c r="D19">
         <v>1.023</v>
       </c>
       <c r="E19">
         <v>930</v>
       </c>
       <c r="F19">
         <v>987</v>
       </c>
       <c r="G19">
         <v>1.126</v>
       </c>
       <c r="H19">
         <v>1.34</v>
       </c>
       <c r="I19">
         <v>1.284</v>
       </c>
       <c r="J19">
         <v>1.212</v>
       </c>
       <c r="K19">
         <v>1.335</v>
       </c>
       <c r="L19">
         <v>1.532</v>
       </c>
       <c r="M19">
-        <v>1.613</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:13">
+        <v>1.614</v>
+      </c>
+      <c r="N19">
+        <v>1.739</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20">
         <v>633</v>
       </c>
       <c r="C20">
         <v>730</v>
       </c>
       <c r="D20">
         <v>667</v>
       </c>
       <c r="E20">
         <v>499</v>
       </c>
       <c r="F20">
         <v>680</v>
       </c>
       <c r="G20">
         <v>633</v>
       </c>
       <c r="H20">
         <v>581</v>
       </c>
       <c r="I20">
         <v>664</v>
       </c>
       <c r="J20">
         <v>650</v>
       </c>
       <c r="K20">
         <v>665</v>
       </c>
       <c r="L20">
         <v>699</v>
       </c>
       <c r="M20">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:13">
+        <v>684</v>
+      </c>
+      <c r="N20">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21">
         <v>29.087</v>
       </c>
       <c r="C21">
         <v>33.658</v>
       </c>
       <c r="D21">
         <v>36.023</v>
       </c>
       <c r="E21">
         <v>34.209</v>
       </c>
       <c r="F21">
         <v>39.723</v>
       </c>
       <c r="G21">
         <v>40.003</v>
       </c>
       <c r="H21">
         <v>40.388</v>
       </c>
       <c r="I21">
         <v>39.815</v>
       </c>
       <c r="J21">
         <v>39.864</v>
       </c>
       <c r="K21">
         <v>41.316</v>
       </c>
       <c r="L21">
         <v>43.486</v>
       </c>
       <c r="M21">
-        <v>42.944</v>
+        <v>43.027</v>
+      </c>
+      <c r="N21">
+        <v>43.445</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>