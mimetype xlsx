--- v0 (2026-01-11)
+++ v1 (2026-05-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Capítulo</t>
   </si>
   <si>
     <t>Animales vivos</t>
   </si>
   <si>
     <t>Carne y despojos comestibles</t>
   </si>
   <si>
@@ -137,51 +137,51 @@
   <si>
     <t>Azucares y artículos de confitería</t>
   </si>
   <si>
     <t>Cacao y sus preparaciones</t>
   </si>
   <si>
     <t>Preparaciones a base de cereales</t>
   </si>
   <si>
     <t>Preparaciones de hortalizas, frutos y frutas</t>
   </si>
   <si>
     <t>Preparaciones alimenticias diversas</t>
   </si>
   <si>
     <t>Bebidas, líquidos alcohólicos y vinagre</t>
   </si>
   <si>
     <t>Residuos y desperdicios de industrias alimenticias</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -475,279 +475,279 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2010</v>
       </c>
       <c r="C1">
         <v>2011</v>
       </c>
       <c r="D1">
         <v>2012</v>
       </c>
       <c r="E1">
         <v>2013</v>
       </c>
       <c r="F1">
         <v>2014</v>
       </c>
       <c r="G1">
         <v>2015</v>
       </c>
       <c r="H1">
         <v>2016</v>
       </c>
       <c r="I1">
         <v>2017</v>
       </c>
       <c r="J1">
         <v>2018</v>
       </c>
       <c r="K1">
         <v>2019</v>
       </c>
       <c r="L1">
         <v>2020</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>149.44200000000001</v>
+        <v>149.442</v>
       </c>
       <c r="C2">
-        <v>160.89099999999999</v>
+        <v>160.891</v>
       </c>
       <c r="D2">
-        <v>87.007000000000005</v>
+        <v>87.007</v>
       </c>
       <c r="E2">
-        <v>37.037999999999997</v>
+        <v>37.038</v>
       </c>
       <c r="F2">
         <v>145.297</v>
       </c>
       <c r="G2">
-        <v>154.95699999999999</v>
+        <v>154.957</v>
       </c>
       <c r="H2">
-        <v>198.31299999999999</v>
+        <v>198.313</v>
       </c>
       <c r="I2">
-        <v>222.73400000000001</v>
+        <v>222.734</v>
       </c>
       <c r="J2">
-        <v>271.92899999999997</v>
+        <v>271.929</v>
       </c>
       <c r="K2">
         <v>102.974</v>
       </c>
       <c r="L2">
-        <v>118.15900000000001</v>
+        <v>118.159</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
       <c r="K3" t="s">
         <v>12</v>
       </c>
       <c r="L3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4">
-        <v>173.92099999999999</v>
+        <v>173.921</v>
       </c>
       <c r="C4">
-        <v>217.96000000000001</v>
+        <v>217.96</v>
       </c>
       <c r="D4">
-        <v>178.68299999999999</v>
+        <v>178.683</v>
       </c>
       <c r="E4">
-        <v>134.18199999999999</v>
+        <v>134.182</v>
       </c>
       <c r="F4">
-        <v>144.94399999999999</v>
+        <v>144.944</v>
       </c>
       <c r="G4">
         <v>109.523</v>
       </c>
       <c r="H4">
         <v>87.456</v>
       </c>
       <c r="I4">
         <v>100.325</v>
       </c>
       <c r="J4">
-        <v>113.66200000000001</v>
+        <v>113.662</v>
       </c>
       <c r="K4">
         <v>111.736</v>
       </c>
       <c r="L4">
         <v>99.66</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>546.37599999999998</v>
+        <v>546.376</v>
       </c>
       <c r="C5">
-        <v>737.11800000000005</v>
+        <v>737.118</v>
       </c>
       <c r="D5">
-        <v>790.51700000000005</v>
+        <v>790.517</v>
       </c>
       <c r="E5">
-        <v>923.63999999999999</v>
+        <v>923.64</v>
       </c>
       <c r="F5">
-        <v>826.044999999999959</v>
+        <v>826.045</v>
       </c>
       <c r="G5">
-        <v>651.52300000000002</v>
+        <v>651.523</v>
       </c>
       <c r="H5">
-        <v>581.47500000000002</v>
+        <v>581.475</v>
       </c>
       <c r="I5">
-        <v>611.35799999999995</v>
+        <v>611.358</v>
       </c>
       <c r="J5">
-        <v>693.94200000000001</v>
+        <v>693.942</v>
       </c>
       <c r="K5">
-        <v>663.64200000000005</v>
+        <v>663.642</v>
       </c>
       <c r="L5">
         <v>678.226</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6">
         <v>57.748</v>
       </c>
       <c r="C6">
         <v>63.932</v>
       </c>
       <c r="D6">
         <v>68.108</v>
       </c>
       <c r="E6">
-        <v>73.79900000000001</v>
+        <v>73.799</v>
       </c>
       <c r="F6">
         <v>78.218</v>
       </c>
       <c r="G6">
         <v>69.608</v>
       </c>
       <c r="H6">
         <v>63.202</v>
       </c>
       <c r="I6">
-        <v>66.70699999999999</v>
+        <v>66.707</v>
       </c>
       <c r="J6">
         <v>73.379</v>
       </c>
       <c r="K6">
         <v>66.544</v>
       </c>
       <c r="L6">
         <v>56.961</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
         <v>1.145</v>
       </c>
       <c r="C7">
         <v>1.619</v>
       </c>
       <c r="D7">
         <v>1.875</v>
       </c>
       <c r="E7">
@@ -761,306 +761,306 @@
       </c>
       <c r="H7">
         <v>725</v>
       </c>
       <c r="I7">
         <v>548</v>
       </c>
       <c r="J7">
         <v>412</v>
       </c>
       <c r="K7">
         <v>370</v>
       </c>
       <c r="L7">
         <v>359</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>103.631</v>
       </c>
       <c r="C8">
-        <v>97.95699999999999</v>
+        <v>97.957</v>
       </c>
       <c r="D8">
         <v>82.133</v>
       </c>
       <c r="E8">
         <v>96.111</v>
       </c>
       <c r="F8">
         <v>112.152</v>
       </c>
       <c r="G8">
         <v>93.25</v>
       </c>
       <c r="H8">
         <v>93.825</v>
       </c>
       <c r="I8">
-        <v>94.21599999999999</v>
+        <v>94.216</v>
       </c>
       <c r="J8">
         <v>71.727</v>
       </c>
       <c r="K8">
-        <v>68.56399999999999</v>
+        <v>68.564</v>
       </c>
       <c r="L8">
         <v>72.137</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9">
         <v>743</v>
       </c>
       <c r="C9">
         <v>654</v>
       </c>
       <c r="D9">
         <v>730</v>
       </c>
       <c r="E9">
         <v>674</v>
       </c>
       <c r="F9">
         <v>998</v>
       </c>
       <c r="G9">
         <v>666</v>
       </c>
       <c r="H9">
         <v>692</v>
       </c>
       <c r="I9">
         <v>606</v>
       </c>
       <c r="J9">
         <v>1.039</v>
       </c>
       <c r="K9">
         <v>1.168</v>
       </c>
       <c r="L9">
         <v>1.577</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
-        <v>773.47000000000003</v>
+        <v>773.47</v>
       </c>
       <c r="C10">
-        <v>817.56100000000004</v>
+        <v>817.561</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10">
-        <v>914.36699999999996</v>
+        <v>914.367</v>
       </c>
       <c r="F10">
-        <v>837.95899999999995</v>
+        <v>837.959</v>
       </c>
       <c r="G10">
-        <v>492.98700000000002</v>
+        <v>492.987</v>
       </c>
       <c r="H10">
-        <v>551.12199999999996</v>
+        <v>551.122</v>
       </c>
       <c r="I10">
-        <v>513.61699999999996</v>
+        <v>513.617</v>
       </c>
       <c r="J10">
-        <v>422.22899999999998</v>
+        <v>422.229</v>
       </c>
       <c r="K10">
-        <v>458.96499999999997</v>
+        <v>458.965</v>
       </c>
       <c r="L10">
-        <v>562.086999999999989</v>
+        <v>562.087</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11">
-        <v>160.055000000000007</v>
+        <v>160.055</v>
       </c>
       <c r="C11">
-        <v>226.34999999999999</v>
+        <v>226.35</v>
       </c>
       <c r="D11">
         <v>213.934</v>
       </c>
       <c r="E11">
-        <v>230.32400000000001</v>
+        <v>230.324</v>
       </c>
       <c r="F11">
-        <v>197.46899999999999</v>
+        <v>197.469</v>
       </c>
       <c r="G11">
         <v>131.797</v>
       </c>
       <c r="H11">
         <v>162.499</v>
       </c>
       <c r="I11">
         <v>186.958</v>
       </c>
       <c r="J11">
         <v>207.38</v>
       </c>
       <c r="K11">
         <v>222.887</v>
       </c>
       <c r="L11">
-        <v>192.52600000000001</v>
+        <v>192.526</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
-        <v>710.22699999999998</v>
+        <v>710.227</v>
       </c>
       <c r="C12">
-        <v>864.80799999999999</v>
+        <v>864.808</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
-        <v>884.17499999999995</v>
+        <v>884.175</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12">
-        <v>563.54600000000005</v>
+        <v>563.546</v>
       </c>
       <c r="K12" t="s">
         <v>29</v>
       </c>
       <c r="L12">
-        <v>796.27800000000002</v>
+        <v>796.278</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
         <v>638</v>
       </c>
       <c r="C13">
         <v>842</v>
       </c>
       <c r="D13">
         <v>1.885</v>
       </c>
       <c r="E13">
         <v>1.275</v>
       </c>
       <c r="F13">
         <v>640</v>
       </c>
       <c r="G13">
         <v>2.796</v>
       </c>
       <c r="H13">
         <v>2.45</v>
       </c>
       <c r="I13">
         <v>1.669</v>
       </c>
       <c r="J13">
         <v>4.031</v>
       </c>
       <c r="K13">
         <v>1.931</v>
       </c>
       <c r="L13">
         <v>269</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
         <v>108.649</v>
       </c>
       <c r="C14">
-        <v>122.98399999999999</v>
+        <v>122.984</v>
       </c>
       <c r="D14">
-        <v>122.42700000000001</v>
+        <v>122.427</v>
       </c>
       <c r="E14">
         <v>119.377</v>
       </c>
       <c r="F14">
-        <v>121.32599999999999</v>
+        <v>121.326</v>
       </c>
       <c r="G14">
-        <v>131.17599999999999</v>
+        <v>131.176</v>
       </c>
       <c r="H14">
-        <v>118.89700000000001</v>
+        <v>118.897</v>
       </c>
       <c r="I14">
         <v>138.268</v>
       </c>
       <c r="J14">
-        <v>130.94999999999999</v>
+        <v>130.95</v>
       </c>
       <c r="K14">
-        <v>130.22999999999999</v>
+        <v>130.23</v>
       </c>
       <c r="L14">
-        <v>140.91900000000001</v>
+        <v>140.919</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15">
         <v>48.897</v>
       </c>
       <c r="C15">
         <v>68.806</v>
       </c>
       <c r="D15">
         <v>47.652</v>
       </c>
       <c r="E15">
         <v>45.373</v>
       </c>
       <c r="F15">
         <v>44.297</v>
       </c>
       <c r="G15">
         <v>46.229</v>
       </c>
       <c r="H15">
@@ -1144,66 +1144,66 @@
       </c>
       <c r="I17">
         <v>6.23</v>
       </c>
       <c r="J17">
         <v>6.369</v>
       </c>
       <c r="K17">
         <v>10.187</v>
       </c>
       <c r="L17">
         <v>15.621</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18">
         <v>15.683</v>
       </c>
       <c r="C18">
         <v>32.229</v>
       </c>
       <c r="D18">
-        <v>22.091000000000001</v>
+        <v>22.091</v>
       </c>
       <c r="E18">
-        <v>18.0010000000000012</v>
+        <v>18.001</v>
       </c>
       <c r="F18">
         <v>16.39</v>
       </c>
       <c r="G18">
         <v>16.954</v>
       </c>
       <c r="H18">
         <v>11.523</v>
       </c>
       <c r="I18">
-        <v>13.061999999999999</v>
+        <v>13.062</v>
       </c>
       <c r="J18">
         <v>13.434</v>
       </c>
       <c r="K18">
         <v>17.921</v>
       </c>
       <c r="L18">
         <v>18.779</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19">
         <v>10.304</v>
       </c>
       <c r="C19">
         <v>7.563</v>
       </c>
       <c r="D19">
         <v>8.539</v>
       </c>
       <c r="E19">
@@ -1223,51 +1223,51 @@
       </c>
       <c r="J19">
         <v>13.448</v>
       </c>
       <c r="K19">
         <v>7.722</v>
       </c>
       <c r="L19">
         <v>9.732</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20">
         <v>15.241</v>
       </c>
       <c r="C20">
         <v>18.186</v>
       </c>
       <c r="D20">
         <v>19.22</v>
       </c>
       <c r="E20">
-        <v>20.065999999999999</v>
+        <v>20.066</v>
       </c>
       <c r="F20">
         <v>18.336</v>
       </c>
       <c r="G20">
         <v>17.515</v>
       </c>
       <c r="H20">
         <v>15.687</v>
       </c>
       <c r="I20">
         <v>17.272</v>
       </c>
       <c r="J20">
         <v>19.203</v>
       </c>
       <c r="K20">
         <v>20.476</v>
       </c>
       <c r="L20">
         <v>22.762</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
@@ -1311,57 +1311,57 @@
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22">
         <v>35.922</v>
       </c>
       <c r="C22">
         <v>34.468</v>
       </c>
       <c r="D22">
         <v>33.012</v>
       </c>
       <c r="E22">
         <v>31.933</v>
       </c>
       <c r="F22">
         <v>40.857</v>
       </c>
       <c r="G22">
         <v>42.139</v>
       </c>
       <c r="H22">
         <v>39.609</v>
       </c>
       <c r="I22">
-        <v>39.058999999999997</v>
+        <v>39.059</v>
       </c>
       <c r="J22">
         <v>38.827</v>
       </c>
       <c r="K22">
-        <v>31.021999999999998</v>
+        <v>31.022</v>
       </c>
       <c r="L22">
         <v>30.74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>