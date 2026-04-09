--- v0 (2025-12-18)
+++ v1 (2026-04-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Producto</t>
   </si>
   <si>
     <t>Carne bovina</t>
   </si>
   <si>
     <t>1.472.952</t>
   </si>
   <si>
@@ -128,51 +128,51 @@
   <si>
     <t>Frutas cítricas y derivados</t>
   </si>
   <si>
     <t>Carne ovina</t>
   </si>
   <si>
     <t>Miel</t>
   </si>
   <si>
     <t>Vino</t>
   </si>
   <si>
     <t>Carne de ave</t>
   </si>
   <si>
     <t>Frutas no cítricas</t>
   </si>
   <si>
     <t>Ovinos en pie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -466,57 +466,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2011</v>
       </c>
       <c r="C1">
         <v>2012</v>
       </c>
       <c r="D1">
         <v>2013</v>
       </c>
       <c r="E1">
         <v>2014</v>
       </c>
       <c r="F1">
         <v>2015</v>
       </c>
       <c r="G1">
@@ -588,317 +588,317 @@
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3" t="s">
         <v>19</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4">
-        <v>725.45000000000005</v>
+        <v>725.45</v>
       </c>
       <c r="C4">
-        <v>535.51199999999994</v>
+        <v>535.512</v>
       </c>
       <c r="D4">
-        <v>595.91800000000001</v>
+        <v>595.918</v>
       </c>
       <c r="E4">
-        <v>725.45000000000005</v>
+        <v>725.45</v>
       </c>
       <c r="F4">
-        <v>846.79700000000003</v>
+        <v>846.797</v>
       </c>
       <c r="G4">
-        <v>871.19799999999998</v>
+        <v>871.198</v>
       </c>
       <c r="H4">
-        <v>999.78499999999997</v>
+        <v>999.785</v>
       </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4">
-        <v>962.30100000000004</v>
+        <v>962.301</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
-        <v>817.30100000000004</v>
+        <v>817.301</v>
       </c>
       <c r="C5">
-        <v>798.36699999999996</v>
+        <v>798.367</v>
       </c>
       <c r="D5">
-        <v>899.58600000000001</v>
+        <v>899.586</v>
       </c>
       <c r="E5">
-        <v>817.30100000000004</v>
+        <v>817.301</v>
       </c>
       <c r="F5">
-        <v>620.91999999999996</v>
+        <v>620.92</v>
       </c>
       <c r="G5">
-        <v>556.20899999999995</v>
+        <v>556.209</v>
       </c>
       <c r="H5">
-        <v>594.12900000000002</v>
+        <v>594.129</v>
       </c>
       <c r="I5">
-        <v>674.43700000000001</v>
+        <v>674.437</v>
       </c>
       <c r="J5">
-        <v>651.53300000000002</v>
+        <v>651.533</v>
       </c>
       <c r="K5">
-        <v>643.12900000000002</v>
+        <v>643.129</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6">
-        <v>155.98699999999999</v>
+        <v>155.987</v>
       </c>
       <c r="C6">
         <v>189.239</v>
       </c>
       <c r="D6">
-        <v>144.96000000000001</v>
+        <v>144.96</v>
       </c>
       <c r="E6">
-        <v>155.98699999999999</v>
+        <v>155.987</v>
       </c>
       <c r="F6">
-        <v>114.066999999999993</v>
+        <v>114.067</v>
       </c>
       <c r="G6">
-        <v>91.037999999999997</v>
+        <v>91.038</v>
       </c>
       <c r="H6">
-        <v>104.43899999999999</v>
+        <v>104.439</v>
       </c>
       <c r="I6">
-        <v>117.86499999999999</v>
+        <v>117.865</v>
       </c>
       <c r="J6">
         <v>117.461</v>
       </c>
       <c r="K6">
-        <v>104.65300000000001</v>
+        <v>104.653</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>140.149</v>
       </c>
       <c r="C7">
         <v>78.565</v>
       </c>
       <c r="D7">
-        <v>30.0079999999999991</v>
+        <v>30.008</v>
       </c>
       <c r="E7">
         <v>140.149</v>
       </c>
       <c r="F7">
         <v>145.584</v>
       </c>
       <c r="G7">
-        <v>195.77600000000001</v>
+        <v>195.776</v>
       </c>
       <c r="H7">
-        <v>219.77799999999999</v>
+        <v>219.778</v>
       </c>
       <c r="I7">
         <v>269.351</v>
       </c>
       <c r="J7">
         <v>100.123</v>
       </c>
       <c r="K7">
         <v>100.875</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8">
         <v>241.47</v>
       </c>
       <c r="C8">
         <v>228.964</v>
       </c>
       <c r="D8">
-        <v>247.94900000000001</v>
+        <v>247.949</v>
       </c>
       <c r="E8">
         <v>241.47</v>
       </c>
       <c r="F8">
-        <v>234.85300000000001</v>
+        <v>234.853</v>
       </c>
       <c r="G8">
-        <v>173.79400000000001</v>
+        <v>173.794</v>
       </c>
       <c r="H8">
-        <v>200.40000000000001</v>
+        <v>200.4</v>
       </c>
       <c r="I8">
-        <v>231.058999999999997</v>
+        <v>231.059</v>
       </c>
       <c r="J8">
-        <v>183.38900000000001</v>
+        <v>183.389</v>
       </c>
       <c r="K8">
-        <v>92.018000000000001</v>
+        <v>92.018</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9">
-        <v>340.50900000000001</v>
+        <v>340.509</v>
       </c>
       <c r="C9">
         <v>282.964</v>
       </c>
       <c r="D9">
         <v>303.416</v>
       </c>
       <c r="E9">
-        <v>340.50900000000001</v>
+        <v>340.509</v>
       </c>
       <c r="F9">
-        <v>311.97399999999999</v>
+        <v>311.974</v>
       </c>
       <c r="G9">
         <v>285.548</v>
       </c>
       <c r="H9">
         <v>251.637</v>
       </c>
       <c r="I9">
         <v>218.827</v>
       </c>
       <c r="J9">
-        <v>165.25899999999999</v>
+        <v>165.259</v>
       </c>
       <c r="K9">
         <v>85.505</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
-        <v>106.56999999999999</v>
+        <v>106.57</v>
       </c>
       <c r="C10">
         <v>68.84</v>
       </c>
       <c r="D10">
-        <v>88.046000000000006</v>
+        <v>88.046</v>
       </c>
       <c r="E10">
-        <v>106.56999999999999</v>
+        <v>106.57</v>
       </c>
       <c r="F10">
-        <v>85.36499999999999</v>
+        <v>85.365</v>
       </c>
       <c r="G10">
         <v>96.631</v>
       </c>
       <c r="H10">
-        <v>95.078999999999994</v>
+        <v>95.079</v>
       </c>
       <c r="I10">
         <v>73.533</v>
       </c>
       <c r="J10">
         <v>65.47</v>
       </c>
       <c r="K10">
         <v>82.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11">
-        <v>95.34699999999999</v>
+        <v>95.347</v>
       </c>
       <c r="C11">
-        <v>74.072000000000003</v>
+        <v>74.072</v>
       </c>
       <c r="D11">
-        <v>91.95399999999999</v>
+        <v>91.954</v>
       </c>
       <c r="E11">
-        <v>95.34699999999999</v>
+        <v>95.347</v>
       </c>
       <c r="F11">
         <v>54.979</v>
       </c>
       <c r="G11">
         <v>46.852</v>
       </c>
       <c r="H11">
         <v>60.863</v>
       </c>
       <c r="I11">
-        <v>68.96299999999999</v>
+        <v>68.963</v>
       </c>
       <c r="J11">
         <v>69.83</v>
       </c>
       <c r="K11">
         <v>75.753</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
         <v>39.12</v>
       </c>
       <c r="C12">
         <v>31.281</v>
       </c>
       <c r="D12">
         <v>40.144</v>
       </c>
       <c r="E12">
         <v>39.12</v>
       </c>
       <c r="F12">
@@ -921,51 +921,51 @@
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
         <v>101.806</v>
       </c>
       <c r="C13">
         <v>16.116</v>
       </c>
       <c r="D13">
         <v>13.239</v>
       </c>
       <c r="E13">
         <v>101.806</v>
       </c>
       <c r="F13">
         <v>8.483</v>
       </c>
       <c r="G13">
         <v>9.532</v>
       </c>
       <c r="H13">
-        <v>19.094999999999999</v>
+        <v>19.095</v>
       </c>
       <c r="I13">
         <v>20.621</v>
       </c>
       <c r="J13">
         <v>15.478</v>
       </c>
       <c r="K13">
         <v>16.855</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
         <v>31.326</v>
       </c>
       <c r="C14">
         <v>28.325</v>
       </c>
       <c r="D14">
         <v>22.854</v>
       </c>
       <c r="E14">