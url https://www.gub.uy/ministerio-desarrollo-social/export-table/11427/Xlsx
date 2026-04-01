--- v1 (2026-03-11)
+++ v2 (2026-04-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Montevideo</t>
   </si>
   <si>
     <t>Artigas</t>
   </si>
   <si>
@@ -80,51 +80,51 @@
   <si>
     <t>Rocha</t>
   </si>
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>0800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -418,57 +418,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2010</v>
       </c>
       <c r="C1">
         <v>2011</v>
       </c>
       <c r="D1">
         <v>2012</v>
       </c>
       <c r="E1">
         <v>2013</v>
       </c>
       <c r="F1">
         <v>2014</v>
       </c>
       <c r="G1">
@@ -500,125 +500,125 @@
       </c>
       <c r="P1">
         <v>2024</v>
       </c>
       <c r="Q1">
         <v>2025</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
         <v>13.864</v>
       </c>
       <c r="C2">
         <v>15.019</v>
       </c>
       <c r="D2">
         <v>32.327</v>
       </c>
       <c r="E2">
         <v>44.306</v>
       </c>
       <c r="F2">
-        <v>53.075000000000003</v>
+        <v>53.075</v>
       </c>
       <c r="G2">
         <v>55.496</v>
       </c>
       <c r="H2">
-        <v>64.78400000000001</v>
+        <v>64.784</v>
       </c>
       <c r="I2">
         <v>80.72</v>
       </c>
       <c r="J2">
         <v>85.143</v>
       </c>
       <c r="K2">
         <v>99.471</v>
       </c>
       <c r="L2">
-        <v>138.097000000000008</v>
+        <v>138.097</v>
       </c>
       <c r="M2">
-        <v>157.94200000000001</v>
+        <v>157.942</v>
       </c>
       <c r="N2">
-        <v>153.28700000000001</v>
+        <v>153.287</v>
       </c>
       <c r="O2">
-        <v>151.60900000000001</v>
+        <v>151.609</v>
       </c>
       <c r="P2">
         <v>133.422</v>
       </c>
       <c r="Q2">
-        <v>130.015999999999991</v>
+        <v>130.016</v>
       </c>
       <c r="R2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>959</v>
       </c>
       <c r="D3">
         <v>2.172</v>
       </c>
       <c r="E3">
         <v>3.844</v>
       </c>
       <c r="F3">
         <v>7.75</v>
       </c>
       <c r="G3">
         <v>11.378</v>
       </c>
       <c r="H3">
         <v>14.318</v>
       </c>
       <c r="I3">
         <v>7.881</v>
       </c>
       <c r="J3">
         <v>5.906</v>
       </c>
       <c r="K3">
         <v>9.197</v>
       </c>
       <c r="L3">
-        <v>17.082999999999998</v>
+        <v>17.083</v>
       </c>
       <c r="M3">
         <v>14.441</v>
       </c>
       <c r="N3">
         <v>11.84</v>
       </c>
       <c r="O3">
         <v>13.47</v>
       </c>
       <c r="P3">
         <v>11.83</v>
       </c>
       <c r="Q3">
         <v>10.163</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
@@ -639,86 +639,86 @@
       <c r="G4">
         <v>30.435</v>
       </c>
       <c r="H4">
         <v>34.356</v>
       </c>
       <c r="I4">
         <v>43.188</v>
       </c>
       <c r="J4">
         <v>41.143</v>
       </c>
       <c r="K4">
         <v>43.697</v>
       </c>
       <c r="L4">
         <v>67.354</v>
       </c>
       <c r="M4">
         <v>92.761</v>
       </c>
       <c r="N4">
         <v>68.173</v>
       </c>
       <c r="O4">
-        <v>64.14400000000001</v>
+        <v>64.144</v>
       </c>
       <c r="P4">
-        <v>58.095999999999997</v>
+        <v>58.096</v>
       </c>
       <c r="Q4">
         <v>55.215</v>
       </c>
       <c r="R4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>7</v>
       </c>
       <c r="D5">
         <v>42</v>
       </c>
       <c r="E5">
         <v>3.413</v>
       </c>
       <c r="F5">
         <v>6.331</v>
       </c>
       <c r="G5">
         <v>7.728</v>
       </c>
       <c r="H5">
-        <v>12.090999999999999</v>
+        <v>12.091</v>
       </c>
       <c r="I5">
         <v>11.409</v>
       </c>
       <c r="J5">
         <v>11.807</v>
       </c>
       <c r="K5">
         <v>11.117</v>
       </c>
       <c r="L5">
         <v>22.576</v>
       </c>
       <c r="M5">
         <v>26.426</v>
       </c>
       <c r="N5">
         <v>16.263</v>
       </c>
       <c r="O5">
         <v>14.619</v>
       </c>
       <c r="P5">
         <v>14.436</v>
       </c>
@@ -833,51 +833,51 @@
       </c>
       <c r="P7">
         <v>7.338</v>
       </c>
       <c r="Q7">
         <v>6.892</v>
       </c>
       <c r="R7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>62</v>
       </c>
       <c r="D8">
         <v>493</v>
       </c>
       <c r="E8">
-        <v>2.0089999999999999</v>
+        <v>2.009</v>
       </c>
       <c r="F8">
         <v>3.466</v>
       </c>
       <c r="G8">
         <v>3.624</v>
       </c>
       <c r="H8">
         <v>3.225</v>
       </c>
       <c r="I8">
         <v>3.012</v>
       </c>
       <c r="J8">
         <v>3.144</v>
       </c>
       <c r="K8">
         <v>3.391</v>
       </c>
       <c r="L8">
         <v>4.644</v>
       </c>
       <c r="M8">
         <v>5.039</v>
       </c>
@@ -972,51 +972,51 @@
       <c r="F10">
         <v>4.509</v>
       </c>
       <c r="G10">
         <v>4.622</v>
       </c>
       <c r="H10">
         <v>5.532</v>
       </c>
       <c r="I10">
         <v>4.488</v>
       </c>
       <c r="J10">
         <v>6.519</v>
       </c>
       <c r="K10">
         <v>7.265</v>
       </c>
       <c r="L10">
         <v>8.719</v>
       </c>
       <c r="M10">
         <v>11.779</v>
       </c>
       <c r="N10">
-        <v>10.039999999999999</v>
+        <v>10.04</v>
       </c>
       <c r="O10">
         <v>9.67</v>
       </c>
       <c r="P10">
         <v>10.269</v>
       </c>
       <c r="Q10">
         <v>10.841</v>
       </c>
       <c r="R10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>292</v>
       </c>
       <c r="D11">
@@ -1069,51 +1069,51 @@
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>10</v>
       </c>
       <c r="D12">
         <v>454</v>
       </c>
       <c r="E12">
         <v>3.334</v>
       </c>
       <c r="F12">
         <v>5.117</v>
       </c>
       <c r="G12">
         <v>8.468</v>
       </c>
       <c r="H12">
         <v>7.727</v>
       </c>
       <c r="I12">
-        <v>10.039999999999999</v>
+        <v>10.04</v>
       </c>
       <c r="J12">
         <v>11.307</v>
       </c>
       <c r="K12">
         <v>12.319</v>
       </c>
       <c r="L12">
         <v>23.697</v>
       </c>
       <c r="M12">
         <v>23.604</v>
       </c>
       <c r="N12">
         <v>19.76</v>
       </c>
       <c r="O12">
         <v>16.148</v>
       </c>
       <c r="P12">
         <v>14.068</v>
       </c>
       <c r="Q12">
         <v>13.291</v>
       </c>
@@ -1296,51 +1296,51 @@
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
         <v>214</v>
       </c>
       <c r="D16">
         <v>910</v>
       </c>
       <c r="E16">
         <v>4.234</v>
       </c>
       <c r="F16">
         <v>10.8</v>
       </c>
       <c r="G16">
         <v>13.993</v>
       </c>
       <c r="H16">
         <v>16.157</v>
       </c>
       <c r="I16">
         <v>15.849</v>
       </c>
       <c r="J16">
-        <v>15.016999999999999</v>
+        <v>15.017</v>
       </c>
       <c r="K16">
         <v>14.394</v>
       </c>
       <c r="L16">
         <v>20.234</v>
       </c>
       <c r="M16">
         <v>24.746</v>
       </c>
       <c r="N16">
         <v>24.315</v>
       </c>
       <c r="O16">
         <v>22.993</v>
       </c>
       <c r="P16">
         <v>24.904</v>
       </c>
       <c r="Q16">
         <v>22.906</v>
       </c>
       <c r="R16">
         <v>0</v>
       </c>
@@ -1352,101 +1352,101 @@
       <c r="B17">
         <v>0</v>
       </c>
       <c r="C17">
         <v>2.425</v>
       </c>
       <c r="D17">
         <v>5.29</v>
       </c>
       <c r="E17">
         <v>7.21</v>
       </c>
       <c r="F17">
         <v>10.333</v>
       </c>
       <c r="G17">
         <v>13.227</v>
       </c>
       <c r="H17">
         <v>14.93</v>
       </c>
       <c r="I17">
         <v>17.096</v>
       </c>
       <c r="J17">
-        <v>20.030000000000001</v>
+        <v>20.03</v>
       </c>
       <c r="K17">
         <v>19.14</v>
       </c>
       <c r="L17">
         <v>26.446</v>
       </c>
       <c r="M17">
         <v>24.269</v>
       </c>
       <c r="N17">
         <v>19.578</v>
       </c>
       <c r="O17">
         <v>17.51</v>
       </c>
       <c r="P17">
         <v>17.794</v>
       </c>
       <c r="Q17">
         <v>14.123</v>
       </c>
       <c r="R17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
         <v>315</v>
       </c>
       <c r="D18">
         <v>1.467</v>
       </c>
       <c r="E18">
         <v>2.792</v>
       </c>
       <c r="F18">
         <v>7.755</v>
       </c>
       <c r="G18">
         <v>9.293</v>
       </c>
       <c r="H18">
-        <v>11.058999999999999</v>
+        <v>11.059</v>
       </c>
       <c r="I18">
         <v>11.36</v>
       </c>
       <c r="J18">
         <v>12.164</v>
       </c>
       <c r="K18">
         <v>13.436</v>
       </c>
       <c r="L18">
         <v>22.835</v>
       </c>
       <c r="M18">
         <v>19.733</v>
       </c>
       <c r="N18">
         <v>16.755</v>
       </c>
       <c r="O18">
         <v>14.298</v>
       </c>
       <c r="P18">
         <v>13.509</v>
       </c>
@@ -1479,51 +1479,51 @@
       <c r="G19">
         <v>10.974</v>
       </c>
       <c r="H19">
         <v>8.591</v>
       </c>
       <c r="I19">
         <v>10.089</v>
       </c>
       <c r="J19">
         <v>11.309</v>
       </c>
       <c r="K19">
         <v>12.983</v>
       </c>
       <c r="L19">
         <v>19.792</v>
       </c>
       <c r="M19">
         <v>20.853</v>
       </c>
       <c r="N19">
         <v>15.834</v>
       </c>
       <c r="O19">
-        <v>16.039000000000001</v>
+        <v>16.039</v>
       </c>
       <c r="P19">
         <v>15.234</v>
       </c>
       <c r="Q19">
         <v>14.073</v>
       </c>
       <c r="R19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
         <v>489</v>
       </c>
       <c r="D20">
         <v>971</v>
       </c>
       <c r="E20">
@@ -1576,51 +1576,51 @@
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>16.502</v>
       </c>
       <c r="E21">
         <v>25.76</v>
       </c>
       <c r="F21">
         <v>28.803</v>
       </c>
       <c r="G21">
         <v>38.9</v>
       </c>
       <c r="H21">
         <v>40.889</v>
       </c>
       <c r="I21">
         <v>42.473</v>
       </c>
       <c r="J21">
-        <v>32.0080000000000027</v>
+        <v>32.008</v>
       </c>
       <c r="K21">
         <v>42.208</v>
       </c>
       <c r="L21">
         <v>59.264</v>
       </c>
       <c r="M21">
         <v>37.965</v>
       </c>
       <c r="N21">
         <v>30.914</v>
       </c>
       <c r="O21">
         <v>27.891</v>
       </c>
       <c r="P21">
         <v>32.466</v>
       </c>
       <c r="Q21">
         <v>32.742</v>
       </c>
       <c r="R21">
         <v>0</v>
       </c>