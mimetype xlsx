--- v0 (2025-12-25)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Montevideo</t>
   </si>
   <si>
     <t>Artigas</t>
   </si>
   <si>
@@ -86,51 +86,51 @@
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Sin dato</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -424,57 +424,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2008</v>
       </c>
       <c r="C1">
         <v>2009</v>
       </c>
       <c r="D1">
         <v>2010</v>
       </c>
       <c r="E1">
         <v>2011</v>
       </c>
       <c r="F1">
         <v>2012</v>
       </c>
       <c r="G1">