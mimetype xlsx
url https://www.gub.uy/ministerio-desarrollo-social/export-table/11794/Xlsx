--- v1 (2026-04-06)
+++ v2 (2026-09-02)
@@ -12,68 +12,65 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Montevideo</t>
   </si>
   <si>
     <t>Artigas</t>
   </si>
   <si>
     <t>Canelones</t>
   </si>
   <si>
     <t>Cerro Largo</t>
-  </si>
-[...1 lines deleted...]
-    <t>n/a</t>
   </si>
   <si>
     <t>Colonia</t>
   </si>
   <si>
     <t>Durazno</t>
   </si>
   <si>
     <t>Flores</t>
   </si>
   <si>
     <t>Florida</t>
   </si>
   <si>
     <t>Lavalleja</t>
   </si>
   <si>
     <t>Maldonado</t>
   </si>
   <si>
     <t>Paysandú</t>
   </si>
   <si>
     <t>Río Negro</t>
   </si>
@@ -428,59 +425,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R22"/>
+  <dimension ref="A1:S22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2008</v>
       </c>
       <c r="C1">
         <v>2009</v>
       </c>
       <c r="D1">
         <v>2010</v>
       </c>
       <c r="E1">
         <v>2011</v>
       </c>
       <c r="F1">
         <v>2012</v>
       </c>
       <c r="G1">
         <v>2013</v>
       </c>
       <c r="H1">
         <v>2014</v>
       </c>
       <c r="I1">
@@ -491,52 +488,55 @@
       </c>
       <c r="K1">
         <v>2017</v>
       </c>
       <c r="L1">
         <v>2018</v>
       </c>
       <c r="M1">
         <v>2019</v>
       </c>
       <c r="N1">
         <v>2020</v>
       </c>
       <c r="O1">
         <v>2021</v>
       </c>
       <c r="P1">
         <v>2022</v>
       </c>
       <c r="Q1">
         <v>2023</v>
       </c>
       <c r="R1">
         <v>2024</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
         <v>446</v>
       </c>
       <c r="C2">
         <v>609</v>
       </c>
       <c r="D2">
         <v>590</v>
       </c>
       <c r="E2">
         <v>656</v>
       </c>
       <c r="F2">
         <v>760</v>
       </c>
       <c r="G2">
         <v>774</v>
       </c>
       <c r="H2">
         <v>530</v>
       </c>
       <c r="I2">
@@ -547,52 +547,55 @@
       </c>
       <c r="K2">
         <v>462</v>
       </c>
       <c r="L2">
         <v>473</v>
       </c>
       <c r="M2">
         <v>979</v>
       </c>
       <c r="N2">
         <v>1.11</v>
       </c>
       <c r="O2">
         <v>952</v>
       </c>
       <c r="P2">
         <v>917</v>
       </c>
       <c r="Q2">
         <v>569</v>
       </c>
       <c r="R2">
         <v>578</v>
       </c>
-    </row>
-    <row r="3" spans="1:18">
+      <c r="S2">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>64</v>
       </c>
       <c r="C3">
         <v>30</v>
       </c>
       <c r="D3">
         <v>94</v>
       </c>
       <c r="E3">
         <v>74</v>
       </c>
       <c r="F3">
         <v>108</v>
       </c>
       <c r="G3">
         <v>89</v>
       </c>
       <c r="H3">
         <v>74</v>
       </c>
       <c r="I3">
@@ -603,52 +606,55 @@
       </c>
       <c r="K3">
         <v>66</v>
       </c>
       <c r="L3">
         <v>98</v>
       </c>
       <c r="M3">
         <v>139</v>
       </c>
       <c r="N3">
         <v>132</v>
       </c>
       <c r="O3">
         <v>138</v>
       </c>
       <c r="P3">
         <v>73</v>
       </c>
       <c r="Q3">
         <v>134</v>
       </c>
       <c r="R3">
         <v>184</v>
       </c>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
         <v>129</v>
       </c>
       <c r="C4">
         <v>204</v>
       </c>
       <c r="D4">
         <v>129</v>
       </c>
       <c r="E4">
         <v>131</v>
       </c>
       <c r="F4">
         <v>158</v>
       </c>
       <c r="G4">
         <v>156</v>
       </c>
       <c r="H4">
         <v>144</v>
       </c>
       <c r="I4">
@@ -659,278 +665,293 @@
       </c>
       <c r="K4">
         <v>181</v>
       </c>
       <c r="L4">
         <v>222</v>
       </c>
       <c r="M4">
         <v>280</v>
       </c>
       <c r="N4">
         <v>348</v>
       </c>
       <c r="O4">
         <v>546</v>
       </c>
       <c r="P4">
         <v>523</v>
       </c>
       <c r="Q4">
         <v>636</v>
       </c>
       <c r="R4">
         <v>346</v>
       </c>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
         <v>70</v>
       </c>
       <c r="C5">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>0</v>
       </c>
       <c r="G5">
         <v>71</v>
       </c>
       <c r="H5">
         <v>94</v>
       </c>
       <c r="I5">
         <v>88</v>
       </c>
       <c r="J5">
         <v>59</v>
       </c>
       <c r="K5">
         <v>105</v>
       </c>
       <c r="L5">
         <v>136</v>
       </c>
       <c r="M5">
         <v>107</v>
       </c>
       <c r="N5">
         <v>117</v>
       </c>
       <c r="O5">
         <v>140</v>
       </c>
       <c r="P5">
         <v>146</v>
       </c>
       <c r="Q5">
         <v>180</v>
       </c>
       <c r="R5">
         <v>168</v>
       </c>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
         <v>5</v>
+      </c>
+      <c r="B6">
+        <v>0</v>
       </c>
       <c r="C6">
         <v>14</v>
       </c>
       <c r="D6">
         <v>50</v>
       </c>
       <c r="E6">
         <v>71</v>
       </c>
       <c r="F6">
         <v>107</v>
       </c>
       <c r="G6">
         <v>89</v>
       </c>
       <c r="H6">
         <v>127</v>
       </c>
       <c r="I6">
         <v>133</v>
       </c>
       <c r="J6">
         <v>75</v>
       </c>
       <c r="K6">
         <v>95</v>
       </c>
       <c r="L6">
         <v>129</v>
       </c>
       <c r="M6">
         <v>193</v>
       </c>
       <c r="N6">
         <v>146</v>
       </c>
       <c r="O6">
         <v>161</v>
       </c>
       <c r="P6">
         <v>189</v>
       </c>
       <c r="Q6">
         <v>143</v>
       </c>
       <c r="R6">
         <v>124</v>
       </c>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>5</v>
+        <v>6</v>
+      </c>
+      <c r="B7">
+        <v>0</v>
+      </c>
+      <c r="C7">
+        <v>0</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
       </c>
       <c r="F7">
         <v>37</v>
       </c>
       <c r="G7">
         <v>50</v>
       </c>
       <c r="H7">
         <v>38</v>
       </c>
       <c r="I7">
         <v>21</v>
       </c>
       <c r="J7">
         <v>75</v>
       </c>
       <c r="K7">
         <v>45</v>
       </c>
       <c r="L7">
         <v>64</v>
       </c>
       <c r="M7">
         <v>99</v>
       </c>
       <c r="N7">
         <v>50</v>
       </c>
       <c r="O7">
         <v>64</v>
       </c>
       <c r="P7">
         <v>58</v>
       </c>
       <c r="Q7">
         <v>76</v>
       </c>
       <c r="R7">
         <v>60</v>
       </c>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>8</v>
-[...20 lines deleted...]
-        <v>5</v>
+        <v>7</v>
+      </c>
+      <c r="B8">
+        <v>0</v>
+      </c>
+      <c r="C8">
+        <v>0</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>0</v>
+      </c>
+      <c r="G8">
+        <v>0</v>
+      </c>
+      <c r="H8">
+        <v>0</v>
       </c>
       <c r="I8">
         <v>101</v>
       </c>
       <c r="J8">
         <v>49</v>
       </c>
       <c r="K8">
         <v>66</v>
       </c>
       <c r="L8">
         <v>70</v>
       </c>
       <c r="M8">
         <v>101</v>
       </c>
       <c r="N8">
         <v>107</v>
       </c>
       <c r="O8">
         <v>73</v>
       </c>
       <c r="P8">
         <v>82</v>
       </c>
       <c r="Q8">
         <v>82</v>
       </c>
       <c r="R8">
         <v>52</v>
       </c>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9">
         <v>28</v>
       </c>
       <c r="C9">
         <v>38</v>
       </c>
       <c r="D9">
         <v>89</v>
       </c>
       <c r="E9">
         <v>87</v>
       </c>
       <c r="F9">
         <v>62</v>
       </c>
       <c r="G9">
         <v>58</v>
       </c>
       <c r="H9">
         <v>70</v>
       </c>
       <c r="I9">
         <v>132</v>
       </c>
@@ -939,54 +960,57 @@
       </c>
       <c r="K9">
         <v>115</v>
       </c>
       <c r="L9">
         <v>142</v>
       </c>
       <c r="M9">
         <v>175</v>
       </c>
       <c r="N9">
         <v>132</v>
       </c>
       <c r="O9">
         <v>114</v>
       </c>
       <c r="P9">
         <v>85</v>
       </c>
       <c r="Q9">
         <v>101</v>
       </c>
       <c r="R9">
         <v>116</v>
       </c>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B10">
         <v>40</v>
       </c>
       <c r="C10">
         <v>39</v>
       </c>
       <c r="D10">
         <v>64</v>
       </c>
       <c r="E10">
         <v>109</v>
       </c>
       <c r="F10">
         <v>76</v>
       </c>
       <c r="G10">
         <v>83</v>
       </c>
       <c r="H10">
         <v>91</v>
       </c>
       <c r="I10">
         <v>59</v>
       </c>
@@ -995,166 +1019,175 @@
       </c>
       <c r="K10">
         <v>58</v>
       </c>
       <c r="L10">
         <v>93</v>
       </c>
       <c r="M10">
         <v>102</v>
       </c>
       <c r="N10">
         <v>59</v>
       </c>
       <c r="O10">
         <v>105</v>
       </c>
       <c r="P10">
         <v>109</v>
       </c>
       <c r="Q10">
         <v>111</v>
       </c>
       <c r="R10">
         <v>91</v>
       </c>
-    </row>
-    <row r="11" spans="1:18">
+      <c r="S10">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>10</v>
+      </c>
+      <c r="B11">
+        <v>0</v>
       </c>
       <c r="C11">
         <v>50</v>
       </c>
       <c r="D11">
         <v>74</v>
       </c>
       <c r="E11">
         <v>116</v>
       </c>
       <c r="F11">
         <v>88</v>
       </c>
       <c r="G11">
         <v>68</v>
       </c>
       <c r="H11">
         <v>60</v>
       </c>
       <c r="I11">
         <v>65</v>
       </c>
       <c r="J11">
         <v>85</v>
       </c>
       <c r="K11">
         <v>67</v>
       </c>
       <c r="L11">
         <v>134</v>
       </c>
       <c r="M11">
         <v>206</v>
       </c>
       <c r="N11">
         <v>231</v>
       </c>
       <c r="O11">
         <v>242</v>
       </c>
       <c r="P11">
         <v>273</v>
       </c>
       <c r="Q11">
         <v>267</v>
       </c>
       <c r="R11">
         <v>279</v>
       </c>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>11</v>
+      </c>
+      <c r="B12">
+        <v>0</v>
       </c>
       <c r="C12">
         <v>47</v>
       </c>
       <c r="D12">
         <v>90</v>
       </c>
       <c r="E12">
         <v>108</v>
       </c>
       <c r="F12">
         <v>116</v>
       </c>
       <c r="G12">
         <v>124</v>
       </c>
       <c r="H12">
         <v>96</v>
       </c>
       <c r="I12">
         <v>175</v>
       </c>
       <c r="J12">
         <v>121</v>
       </c>
       <c r="K12">
         <v>132</v>
       </c>
       <c r="L12">
         <v>160</v>
       </c>
       <c r="M12">
         <v>119</v>
       </c>
       <c r="N12">
         <v>118</v>
       </c>
       <c r="O12">
         <v>51</v>
       </c>
       <c r="P12">
         <v>109</v>
       </c>
       <c r="Q12">
         <v>85</v>
       </c>
       <c r="R12">
         <v>145</v>
       </c>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B13">
         <v>26</v>
       </c>
       <c r="C13">
         <v>37</v>
       </c>
       <c r="D13">
         <v>54</v>
       </c>
       <c r="E13">
         <v>60</v>
       </c>
       <c r="F13">
         <v>47</v>
       </c>
       <c r="G13">
         <v>93</v>
       </c>
       <c r="H13">
         <v>85</v>
       </c>
       <c r="I13">
         <v>43</v>
       </c>
@@ -1163,481 +1196,529 @@
       </c>
       <c r="K13">
         <v>82</v>
       </c>
       <c r="L13">
         <v>58</v>
       </c>
       <c r="M13">
         <v>109</v>
       </c>
       <c r="N13">
         <v>201</v>
       </c>
       <c r="O13">
         <v>137</v>
       </c>
       <c r="P13">
         <v>135</v>
       </c>
       <c r="Q13">
         <v>145</v>
       </c>
       <c r="R13">
         <v>156</v>
       </c>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>13</v>
+      </c>
+      <c r="B14">
+        <v>0</v>
       </c>
       <c r="C14">
         <v>35</v>
       </c>
       <c r="D14">
         <v>78</v>
       </c>
       <c r="E14">
         <v>84</v>
       </c>
       <c r="F14">
         <v>80</v>
       </c>
       <c r="G14">
         <v>67</v>
       </c>
       <c r="H14">
         <v>95</v>
       </c>
       <c r="I14">
         <v>180</v>
       </c>
       <c r="J14">
         <v>114</v>
       </c>
       <c r="K14">
         <v>144</v>
       </c>
       <c r="L14">
         <v>105</v>
       </c>
       <c r="M14">
         <v>128</v>
       </c>
       <c r="N14">
         <v>110</v>
       </c>
       <c r="O14">
         <v>145</v>
       </c>
       <c r="P14">
         <v>155</v>
       </c>
       <c r="Q14">
         <v>170</v>
       </c>
       <c r="R14">
         <v>147</v>
       </c>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>14</v>
+      </c>
+      <c r="B15">
+        <v>0</v>
       </c>
       <c r="C15">
         <v>4</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15">
         <v>36</v>
       </c>
       <c r="F15">
         <v>43</v>
       </c>
       <c r="G15">
         <v>45</v>
       </c>
       <c r="H15">
         <v>41</v>
       </c>
       <c r="I15">
         <v>21</v>
       </c>
       <c r="J15">
         <v>41</v>
       </c>
       <c r="K15">
         <v>8</v>
       </c>
       <c r="L15">
         <v>105</v>
       </c>
       <c r="M15">
         <v>97</v>
       </c>
       <c r="N15">
         <v>167</v>
       </c>
       <c r="O15">
         <v>107</v>
       </c>
       <c r="P15">
         <v>123</v>
       </c>
       <c r="Q15">
         <v>141</v>
       </c>
       <c r="R15">
         <v>124</v>
       </c>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>15</v>
+      </c>
+      <c r="B16">
+        <v>0</v>
       </c>
       <c r="C16">
         <v>54</v>
       </c>
       <c r="D16">
         <v>106</v>
       </c>
       <c r="E16">
         <v>102</v>
       </c>
       <c r="F16">
         <v>131</v>
       </c>
       <c r="G16">
         <v>152</v>
       </c>
       <c r="H16">
         <v>153</v>
       </c>
       <c r="I16">
         <v>198</v>
       </c>
       <c r="J16">
         <v>238</v>
       </c>
       <c r="K16">
         <v>198</v>
       </c>
       <c r="L16">
         <v>196</v>
       </c>
       <c r="M16">
         <v>258</v>
       </c>
       <c r="N16">
         <v>252</v>
       </c>
       <c r="O16">
         <v>207</v>
       </c>
       <c r="P16">
         <v>191</v>
       </c>
       <c r="Q16">
         <v>198</v>
       </c>
       <c r="R16">
         <v>235</v>
       </c>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>17</v>
-[...11 lines deleted...]
-        <v>5</v>
+        <v>16</v>
+      </c>
+      <c r="B17">
+        <v>0</v>
+      </c>
+      <c r="C17">
+        <v>0</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
       </c>
       <c r="F17">
         <v>128</v>
       </c>
       <c r="G17">
         <v>89</v>
       </c>
       <c r="H17">
         <v>72</v>
       </c>
       <c r="I17">
         <v>86</v>
       </c>
       <c r="J17">
         <v>93</v>
       </c>
       <c r="K17">
         <v>152</v>
       </c>
       <c r="L17">
         <v>149</v>
       </c>
       <c r="M17">
         <v>142</v>
       </c>
       <c r="N17">
         <v>157</v>
       </c>
       <c r="O17">
         <v>146</v>
       </c>
       <c r="P17">
         <v>126</v>
       </c>
       <c r="Q17">
         <v>103</v>
       </c>
       <c r="R17">
         <v>102</v>
       </c>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>18</v>
-[...20 lines deleted...]
-        <v>5</v>
+        <v>17</v>
+      </c>
+      <c r="B18">
+        <v>0</v>
+      </c>
+      <c r="C18">
+        <v>0</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18">
+        <v>0</v>
+      </c>
+      <c r="H18">
+        <v>0</v>
       </c>
       <c r="I18">
         <v>53</v>
       </c>
       <c r="J18">
         <v>63</v>
       </c>
       <c r="K18">
         <v>82</v>
       </c>
       <c r="L18">
         <v>116</v>
       </c>
       <c r="M18">
         <v>119</v>
       </c>
       <c r="N18">
         <v>157</v>
       </c>
       <c r="O18">
         <v>124</v>
       </c>
       <c r="P18">
         <v>104</v>
       </c>
       <c r="Q18">
         <v>100</v>
       </c>
       <c r="R18">
         <v>114</v>
       </c>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>18</v>
+      </c>
+      <c r="B19">
+        <v>0</v>
+      </c>
+      <c r="C19">
+        <v>0</v>
       </c>
       <c r="D19">
         <v>38</v>
       </c>
       <c r="E19">
         <v>58</v>
       </c>
       <c r="F19">
         <v>72</v>
       </c>
       <c r="G19">
         <v>98</v>
       </c>
       <c r="H19">
         <v>96</v>
       </c>
       <c r="I19">
         <v>206</v>
       </c>
       <c r="J19">
         <v>155</v>
       </c>
       <c r="K19">
         <v>166</v>
       </c>
       <c r="L19">
         <v>176</v>
       </c>
       <c r="M19">
         <v>170</v>
       </c>
       <c r="N19">
         <v>161</v>
       </c>
       <c r="O19">
         <v>153</v>
       </c>
       <c r="P19">
         <v>168</v>
       </c>
       <c r="Q19">
         <v>178</v>
       </c>
       <c r="R19">
         <v>171</v>
       </c>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>20</v>
-[...20 lines deleted...]
-        <v>5</v>
+        <v>19</v>
+      </c>
+      <c r="B20">
+        <v>0</v>
+      </c>
+      <c r="C20">
+        <v>0</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>0</v>
+      </c>
+      <c r="G20">
+        <v>0</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
       </c>
       <c r="I20">
         <v>54</v>
       </c>
       <c r="J20">
         <v>111</v>
       </c>
       <c r="K20">
         <v>74</v>
       </c>
       <c r="L20">
         <v>76</v>
       </c>
       <c r="M20">
         <v>77</v>
       </c>
       <c r="N20">
         <v>90</v>
       </c>
       <c r="O20">
         <v>94</v>
       </c>
       <c r="P20">
         <v>93</v>
       </c>
       <c r="Q20">
         <v>62</v>
       </c>
       <c r="R20">
         <v>90</v>
       </c>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21">
+        <v>0</v>
+      </c>
+      <c r="C21">
+        <v>0</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21">
+        <v>0</v>
+      </c>
+      <c r="H21">
+        <v>0</v>
+      </c>
+      <c r="I21">
+        <v>42</v>
+      </c>
+      <c r="J21">
+        <v>56</v>
+      </c>
+      <c r="K21">
+        <v>85</v>
+      </c>
+      <c r="L21">
+        <v>100</v>
+      </c>
+      <c r="M21">
+        <v>79</v>
+      </c>
+      <c r="N21">
+        <v>0</v>
+      </c>
+      <c r="O21">
+        <v>0</v>
+      </c>
+      <c r="P21">
+        <v>0</v>
+      </c>
+      <c r="Q21">
+        <v>0</v>
+      </c>
+      <c r="R21">
+        <v>0</v>
+      </c>
+      <c r="S21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
         <v>21</v>
-      </c>
-[...33 lines deleted...]
-        <v>22</v>
       </c>
       <c r="B22">
         <v>803</v>
       </c>
       <c r="C22">
         <v>1.173</v>
       </c>
       <c r="D22">
         <v>1.484</v>
       </c>
       <c r="E22">
         <v>1.692</v>
       </c>
       <c r="F22">
         <v>2.013</v>
       </c>
       <c r="G22">
         <v>2.106</v>
       </c>
       <c r="H22">
         <v>1.866</v>
       </c>
       <c r="I22">
         <v>2.499</v>
       </c>
@@ -1645,50 +1726,53 @@
         <v>2.287</v>
       </c>
       <c r="K22">
         <v>2.383</v>
       </c>
       <c r="L22">
         <v>2.802</v>
       </c>
       <c r="M22">
         <v>3.679</v>
       </c>
       <c r="N22">
         <v>3.845</v>
       </c>
       <c r="O22">
         <v>3.699</v>
       </c>
       <c r="P22">
         <v>3.659</v>
       </c>
       <c r="Q22">
         <v>3.481</v>
       </c>
       <c r="R22">
         <v>3.282</v>
+      </c>
+      <c r="S22">
+        <v>3.104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>