--- v0 (2025-12-29)
+++ v1 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Subsistema educativo</t>
   </si>
   <si>
     <t>Forma de administración</t>
   </si>
   <si>
     <t>Inicial</t>
   </si>
   <si>
@@ -74,51 +74,51 @@
   <si>
     <t>Técnico profesional</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Formación docente</t>
   </si>
   <si>
     <t>678.416,9</t>
   </si>
   <si>
     <t>693.866,9</t>
   </si>
   <si>
     <t>804.185,9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -412,57 +412,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>2000</v>
       </c>
       <c r="D1">
         <v>2001</v>
       </c>
       <c r="E1">
         <v>2002</v>
       </c>
       <c r="F1">
         <v>2003</v>
       </c>
       <c r="G1">
@@ -506,555 +506,555 @@
       </c>
       <c r="T1">
         <v>2017</v>
       </c>
       <c r="U1">
         <v>2018</v>
       </c>
       <c r="V1">
         <v>2019</v>
       </c>
       <c r="W1">
         <v>2020</v>
       </c>
       <c r="X1">
         <v>2021</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
-        <v>84.98399999999999</v>
+        <v>84.984</v>
       </c>
       <c r="D2">
         <v>87.155</v>
       </c>
       <c r="E2">
-        <v>86.90600000000001</v>
+        <v>86.906</v>
       </c>
       <c r="F2">
         <v>85.628</v>
       </c>
       <c r="G2">
-        <v>84.61199999999999</v>
+        <v>84.612</v>
       </c>
       <c r="H2">
-        <v>83.54600000000001</v>
+        <v>83.546</v>
       </c>
       <c r="I2">
         <v>81.833</v>
       </c>
       <c r="J2">
         <v>81.176</v>
       </c>
       <c r="K2">
         <v>82.649</v>
       </c>
       <c r="L2">
         <v>83.854</v>
       </c>
       <c r="M2">
         <v>81.875</v>
       </c>
       <c r="N2">
-        <v>79.96899999999999</v>
+        <v>79.969</v>
       </c>
       <c r="O2">
         <v>79.985</v>
       </c>
       <c r="P2">
         <v>80.306</v>
       </c>
       <c r="Q2">
         <v>81.437</v>
       </c>
       <c r="R2">
         <v>82.982</v>
       </c>
       <c r="S2">
         <v>85.776</v>
       </c>
       <c r="T2">
-        <v>86.58799999999999</v>
+        <v>86.588</v>
       </c>
       <c r="U2">
-        <v>89.59999999999999</v>
+        <v>89.6</v>
       </c>
       <c r="V2" t="s">
         <v>4</v>
       </c>
       <c r="W2">
         <v>92.34</v>
       </c>
       <c r="X2">
         <v>88.937</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3">
         <v>20.806</v>
       </c>
       <c r="D3">
         <v>18.642</v>
       </c>
       <c r="E3">
         <v>19.317</v>
       </c>
       <c r="F3">
         <v>17.991</v>
       </c>
       <c r="G3">
         <v>20.603</v>
       </c>
       <c r="H3">
-        <v>22.024999999999999</v>
+        <v>22.025</v>
       </c>
       <c r="I3">
         <v>24.803</v>
       </c>
       <c r="J3">
         <v>25.702</v>
       </c>
       <c r="K3">
-        <v>27.004999999999999</v>
+        <v>27.005</v>
       </c>
       <c r="L3">
-        <v>28.036999999999999</v>
+        <v>28.037</v>
       </c>
       <c r="M3">
         <v>27.944</v>
       </c>
       <c r="N3">
         <v>28.839</v>
       </c>
       <c r="O3">
         <v>29.617</v>
       </c>
       <c r="P3">
         <v>29.594</v>
       </c>
       <c r="Q3">
-        <v>30.045000000000002</v>
+        <v>30.045</v>
       </c>
       <c r="R3">
         <v>29.935</v>
       </c>
       <c r="S3">
         <v>29.971</v>
       </c>
       <c r="T3">
         <v>28.748</v>
       </c>
       <c r="U3">
         <v>28.667</v>
       </c>
       <c r="V3">
         <v>27.33</v>
       </c>
       <c r="W3">
         <v>25.506</v>
       </c>
       <c r="X3">
         <v>25.507</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
-        <v>105.79000000000001</v>
+        <v>105.79</v>
       </c>
       <c r="D4">
         <v>105.797</v>
       </c>
       <c r="E4">
         <v>106.223</v>
       </c>
       <c r="F4">
         <v>103.619</v>
       </c>
       <c r="G4">
         <v>105.215</v>
       </c>
       <c r="H4">
         <v>105.571</v>
       </c>
       <c r="I4">
         <v>106.636</v>
       </c>
       <c r="J4">
         <v>106.878</v>
       </c>
       <c r="K4">
         <v>109.654</v>
       </c>
       <c r="L4">
-        <v>111.89100000000001</v>
+        <v>111.891</v>
       </c>
       <c r="M4">
         <v>109.819</v>
       </c>
       <c r="N4">
-        <v>108.80800000000001</v>
+        <v>108.808</v>
       </c>
       <c r="O4">
         <v>109.602</v>
       </c>
       <c r="P4">
-        <v>109.90000000000001</v>
+        <v>109.9</v>
       </c>
       <c r="Q4">
         <v>111.482</v>
       </c>
       <c r="R4">
         <v>112.917</v>
       </c>
       <c r="S4">
         <v>115.747</v>
       </c>
       <c r="T4">
         <v>115.336</v>
       </c>
       <c r="U4">
         <v>118.267</v>
       </c>
       <c r="V4">
         <v>118.992</v>
       </c>
       <c r="W4">
         <v>117.846</v>
       </c>
       <c r="X4">
         <v>114.444</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5">
-        <v>301.18200000000002</v>
+        <v>301.182</v>
       </c>
       <c r="D5">
         <v>304.452</v>
       </c>
       <c r="E5">
-        <v>307.75599999999997</v>
+        <v>307.756</v>
       </c>
       <c r="F5">
-        <v>311.14100000000002</v>
+        <v>311.141</v>
       </c>
       <c r="G5">
-        <v>311.35000000000002</v>
+        <v>311.35</v>
       </c>
       <c r="H5">
         <v>309.286</v>
       </c>
       <c r="I5">
-        <v>306.029999999999973</v>
+        <v>306.03</v>
       </c>
       <c r="J5">
-        <v>300.14299999999997</v>
+        <v>300.143</v>
       </c>
       <c r="K5">
-        <v>292.54199999999997</v>
+        <v>292.542</v>
       </c>
       <c r="L5">
-        <v>286.091999999999985</v>
+        <v>286.092</v>
       </c>
       <c r="M5">
-        <v>279.44499999999999</v>
+        <v>279.445</v>
       </c>
       <c r="N5">
         <v>273.44</v>
       </c>
       <c r="O5">
-        <v>266.34899999999999</v>
+        <v>266.349</v>
       </c>
       <c r="P5">
-        <v>261.18799999999999</v>
+        <v>261.188</v>
       </c>
       <c r="Q5">
-        <v>255.45099999999999</v>
+        <v>255.451</v>
       </c>
       <c r="R5">
         <v>250.483</v>
       </c>
       <c r="S5" t="s">
         <v>8</v>
       </c>
       <c r="T5">
-        <v>243.52199999999999</v>
+        <v>243.522</v>
       </c>
       <c r="U5">
-        <v>242.44800000000001</v>
+        <v>242.448</v>
       </c>
       <c r="V5" t="s">
         <v>9</v>
       </c>
       <c r="W5">
         <v>244.303</v>
       </c>
       <c r="X5">
-        <v>244.81100000000001</v>
+        <v>244.811</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6">
         <v>50.343</v>
       </c>
       <c r="D6">
-        <v>45.097000000000001</v>
+        <v>45.097</v>
       </c>
       <c r="E6">
         <v>46.07</v>
       </c>
       <c r="F6">
         <v>43.702</v>
       </c>
       <c r="G6">
         <v>44.218</v>
       </c>
       <c r="H6">
         <v>45.491</v>
       </c>
       <c r="I6">
         <v>47.498</v>
       </c>
       <c r="J6">
         <v>48.436</v>
       </c>
       <c r="K6">
         <v>49.956</v>
       </c>
       <c r="L6">
         <v>50.773</v>
       </c>
       <c r="M6">
         <v>51.103</v>
       </c>
       <c r="N6">
-        <v>52.069000000000003</v>
+        <v>52.069</v>
       </c>
       <c r="O6">
         <v>52.889</v>
       </c>
       <c r="P6">
         <v>53.572</v>
       </c>
       <c r="Q6">
         <v>53.958</v>
       </c>
       <c r="R6">
         <v>53.577</v>
       </c>
       <c r="S6">
         <v>53.526</v>
       </c>
       <c r="T6">
         <v>51.833</v>
       </c>
       <c r="U6">
         <v>51.289</v>
       </c>
       <c r="V6">
         <v>49.914</v>
       </c>
       <c r="W6">
         <v>49.331</v>
       </c>
       <c r="X6">
         <v>49.331</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7">
-        <v>351.52499999999998</v>
+        <v>351.525</v>
       </c>
       <c r="D7">
-        <v>349.54899999999998</v>
+        <v>349.549</v>
       </c>
       <c r="E7">
-        <v>353.82600000000002</v>
+        <v>353.826</v>
       </c>
       <c r="F7">
-        <v>354.84300000000002</v>
+        <v>354.843</v>
       </c>
       <c r="G7">
-        <v>355.56799999999998</v>
+        <v>355.568</v>
       </c>
       <c r="H7">
-        <v>354.77699999999999</v>
+        <v>354.777</v>
       </c>
       <c r="I7">
-        <v>353.52800000000002</v>
+        <v>353.528</v>
       </c>
       <c r="J7">
-        <v>348.57900000000001</v>
+        <v>348.579</v>
       </c>
       <c r="K7">
-        <v>342.49799999999999</v>
+        <v>342.498</v>
       </c>
       <c r="L7">
-        <v>336.86500000000001</v>
+        <v>336.865</v>
       </c>
       <c r="M7">
         <v>330.548</v>
       </c>
       <c r="N7">
-        <v>325.50900000000001</v>
+        <v>325.509</v>
       </c>
       <c r="O7">
         <v>319.238</v>
       </c>
       <c r="P7">
-        <v>314.75999999999999</v>
+        <v>314.76</v>
       </c>
       <c r="Q7">
-        <v>309.40899999999999</v>
+        <v>309.409</v>
       </c>
       <c r="R7">
-        <v>304.060000000000002</v>
+        <v>304.06</v>
       </c>
       <c r="S7" t="s">
         <v>10</v>
       </c>
       <c r="T7">
-        <v>295.35500000000002</v>
+        <v>295.355</v>
       </c>
       <c r="U7">
-        <v>301.86599999999999</v>
+        <v>301.866</v>
       </c>
       <c r="V7">
-        <v>300.74299999999999</v>
+        <v>300.743</v>
       </c>
       <c r="W7">
-        <v>249.94200000000001</v>
+        <v>249.942</v>
       </c>
       <c r="X7">
         <v>250.535</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>3</v>
       </c>
       <c r="C8">
-        <v>209.22800000000001</v>
+        <v>209.228</v>
       </c>
       <c r="D8">
-        <v>220.27099999999999</v>
+        <v>220.271</v>
       </c>
       <c r="E8">
-        <v>235.45400000000001</v>
+        <v>235.454</v>
       </c>
       <c r="F8">
-        <v>244.090000000000003</v>
+        <v>244.09</v>
       </c>
       <c r="G8">
-        <v>238.40700000000001</v>
+        <v>238.407</v>
       </c>
       <c r="H8">
-        <v>230.74299999999999</v>
+        <v>230.743</v>
       </c>
       <c r="I8">
-        <v>226.95099999999999</v>
+        <v>226.951</v>
       </c>
       <c r="J8">
         <v>219.88</v>
       </c>
       <c r="K8">
         <v>224.215</v>
       </c>
       <c r="L8">
-        <v>228.32300000000001</v>
+        <v>228.323</v>
       </c>
       <c r="M8">
-        <v>228.90899999999999</v>
+        <v>228.909</v>
       </c>
       <c r="N8">
         <v>232.119</v>
       </c>
       <c r="O8">
         <v>229.774</v>
       </c>
       <c r="P8">
-        <v>226.045999999999992</v>
+        <v>226.046</v>
       </c>
       <c r="Q8">
         <v>222.935</v>
       </c>
       <c r="R8">
-        <v>222.038000000000011</v>
+        <v>222.038</v>
       </c>
       <c r="S8">
-        <v>228.098000000000013</v>
+        <v>228.098</v>
       </c>
       <c r="T8">
-        <v>232.72999999999999</v>
+        <v>232.73</v>
       </c>
       <c r="U8">
         <v>229.643</v>
       </c>
       <c r="V8">
         <v>227.512</v>
       </c>
       <c r="W8">
-        <v>318.82400000000001</v>
+        <v>318.824</v>
       </c>
       <c r="X8">
         <v>311.339</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>5</v>
       </c>
       <c r="C9">
         <v>35.899</v>
       </c>
       <c r="D9">
         <v>35.507</v>
       </c>
       <c r="E9">
         <v>35.249</v>
       </c>
       <c r="F9">
         <v>34.281</v>
       </c>
       <c r="G9">
@@ -1075,208 +1075,208 @@
       <c r="L9">
         <v>41.741</v>
       </c>
       <c r="M9">
         <v>41.796</v>
       </c>
       <c r="N9">
         <v>42.382</v>
       </c>
       <c r="O9">
         <v>42.926</v>
       </c>
       <c r="P9">
         <v>43.494</v>
       </c>
       <c r="Q9">
         <v>44.104</v>
       </c>
       <c r="R9">
         <v>43.592</v>
       </c>
       <c r="S9">
         <v>42.272</v>
       </c>
       <c r="T9">
-        <v>41.091999999999999</v>
+        <v>41.092</v>
       </c>
       <c r="U9">
         <v>41.221</v>
       </c>
       <c r="V9">
         <v>40.192</v>
       </c>
       <c r="W9">
         <v>38.775</v>
       </c>
       <c r="X9">
         <v>38.341</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10">
-        <v>245.12700000000001</v>
+        <v>245.127</v>
       </c>
       <c r="D10">
-        <v>255.77799999999999</v>
+        <v>255.778</v>
       </c>
       <c r="E10">
-        <v>270.70299999999997</v>
+        <v>270.703</v>
       </c>
       <c r="F10">
-        <v>278.37099999999998</v>
+        <v>278.371</v>
       </c>
       <c r="G10">
-        <v>273.59899999999999</v>
+        <v>273.599</v>
       </c>
       <c r="H10">
-        <v>267.052000000000021</v>
+        <v>267.052</v>
       </c>
       <c r="I10">
-        <v>263.58600000000001</v>
+        <v>263.586</v>
       </c>
       <c r="J10">
-        <v>257.081000000000017</v>
+        <v>257.081</v>
       </c>
       <c r="K10">
-        <v>264.33300000000003</v>
+        <v>264.333</v>
       </c>
       <c r="L10">
-        <v>270.064000000000021</v>
+        <v>270.064</v>
       </c>
       <c r="M10">
-        <v>270.70499999999998</v>
+        <v>270.705</v>
       </c>
       <c r="N10">
-        <v>274.50099999999998</v>
+        <v>274.501</v>
       </c>
       <c r="O10">
-        <v>272.69999999999999</v>
+        <v>272.7</v>
       </c>
       <c r="P10">
-        <v>269.54000000000002</v>
+        <v>269.54</v>
       </c>
       <c r="Q10">
-        <v>267.038999999999987</v>
+        <v>267.039</v>
       </c>
       <c r="R10">
         <v>265.63</v>
       </c>
       <c r="S10">
         <v>270.37</v>
       </c>
       <c r="T10">
         <v>273.822</v>
       </c>
       <c r="U10">
-        <v>270.86399999999998</v>
+        <v>270.864</v>
       </c>
       <c r="V10">
-        <v>267.70400000000001</v>
+        <v>267.704</v>
       </c>
       <c r="W10">
-        <v>357.59899999999999</v>
+        <v>357.599</v>
       </c>
       <c r="X10">
-        <v>349.68000000000001</v>
+        <v>349.68</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11" t="s">
         <v>3</v>
       </c>
       <c r="C11">
         <v>59.716</v>
       </c>
       <c r="D11">
         <v>61.327</v>
       </c>
       <c r="E11">
         <v>63.676</v>
       </c>
       <c r="F11">
         <v>68.779</v>
       </c>
       <c r="G11">
-        <v>69.22199999999999</v>
+        <v>69.222</v>
       </c>
       <c r="H11">
         <v>66.429</v>
       </c>
       <c r="I11">
         <v>69.896</v>
       </c>
       <c r="J11">
         <v>70.184</v>
       </c>
       <c r="K11">
         <v>70.11</v>
       </c>
       <c r="L11">
-        <v>72.091999999999999</v>
+        <v>72.092</v>
       </c>
       <c r="M11">
         <v>70.342</v>
       </c>
       <c r="N11">
-        <v>71.48399999999999</v>
+        <v>71.484</v>
       </c>
       <c r="O11">
         <v>79.895</v>
       </c>
       <c r="P11">
         <v>85.212</v>
       </c>
       <c r="Q11">
         <v>90.813</v>
       </c>
       <c r="R11">
-        <v>93.022000000000006</v>
+        <v>93.022</v>
       </c>
       <c r="S11">
         <v>93.259</v>
       </c>
       <c r="T11">
-        <v>96.40900000000001</v>
+        <v>96.409</v>
       </c>
       <c r="U11">
         <v>99.432</v>
       </c>
       <c r="V11">
         <v>102.116</v>
       </c>
       <c r="W11">
-        <v>104.31999999999999</v>
+        <v>104.32</v>
       </c>
       <c r="X11">
         <v>100.798</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>5</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
@@ -1332,99 +1332,99 @@
       </c>
       <c r="X12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13">
         <v>59.716</v>
       </c>
       <c r="D13">
         <v>61.327</v>
       </c>
       <c r="E13">
         <v>63.676</v>
       </c>
       <c r="F13">
         <v>68.779</v>
       </c>
       <c r="G13">
-        <v>69.22199999999999</v>
+        <v>69.222</v>
       </c>
       <c r="H13">
         <v>66.429</v>
       </c>
       <c r="I13">
         <v>69.896</v>
       </c>
       <c r="J13">
         <v>70.184</v>
       </c>
       <c r="K13">
         <v>70.11</v>
       </c>
       <c r="L13">
-        <v>72.091999999999999</v>
+        <v>72.092</v>
       </c>
       <c r="M13">
         <v>70.342</v>
       </c>
       <c r="N13">
-        <v>71.48399999999999</v>
+        <v>71.484</v>
       </c>
       <c r="O13">
         <v>79.895</v>
       </c>
       <c r="P13">
         <v>85.212</v>
       </c>
       <c r="Q13">
         <v>90.813</v>
       </c>
       <c r="R13">
-        <v>93.022000000000006</v>
+        <v>93.022</v>
       </c>
       <c r="S13">
         <v>93.259</v>
       </c>
       <c r="T13">
-        <v>96.40900000000001</v>
+        <v>96.409</v>
       </c>
       <c r="U13">
         <v>99.432</v>
       </c>
       <c r="V13">
         <v>102.116</v>
       </c>
       <c r="W13">
-        <v>104.31999999999999</v>
+        <v>104.32</v>
       </c>
       <c r="X13">
         <v>100.798</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
         <v>13.352</v>
       </c>
       <c r="D14">
         <v>14.788</v>
       </c>
       <c r="E14">
         <v>16.61</v>
       </c>
       <c r="F14">
         <v>19.298</v>
       </c>
       <c r="G14">
@@ -1616,262 +1616,262 @@
       </c>
       <c r="T16">
         <v>24.15</v>
       </c>
       <c r="U16">
         <v>27.184</v>
       </c>
       <c r="V16">
         <v>29.774</v>
       </c>
       <c r="W16">
         <v>32.25</v>
       </c>
       <c r="X16">
         <v>36.296</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>3</v>
       </c>
       <c r="C17">
-        <v>668.46199999999999</v>
+        <v>668.462</v>
       </c>
       <c r="D17">
-        <v>687.99300000000005</v>
+        <v>687.993</v>
       </c>
       <c r="E17">
-        <v>710.40200000000004</v>
+        <v>710.402</v>
       </c>
       <c r="F17">
-        <v>728.93600000000004</v>
+        <v>728.936</v>
       </c>
       <c r="G17">
-        <v>724.51099999999997</v>
+        <v>724.511</v>
       </c>
       <c r="H17">
-        <v>710.39400000000001</v>
+        <v>710.394</v>
       </c>
       <c r="I17">
-        <v>705.83500000000004</v>
+        <v>705.835</v>
       </c>
       <c r="J17">
         <v>693.375</v>
       </c>
       <c r="K17">
-        <v>691.62400000000002</v>
+        <v>691.624</v>
       </c>
       <c r="L17">
-        <v>690.75199999999995</v>
+        <v>690.752</v>
       </c>
       <c r="M17">
-        <v>680.75900000000001</v>
+        <v>680.759</v>
       </c>
       <c r="N17">
-        <v>677.93100000000004</v>
+        <v>677.931</v>
       </c>
       <c r="O17">
-        <v>678.33399999999995</v>
+        <v>678.334</v>
       </c>
       <c r="P17">
-        <v>676.81899999999996</v>
+        <v>676.819</v>
       </c>
       <c r="Q17">
-        <v>675.36500000000001</v>
+        <v>675.365</v>
       </c>
       <c r="R17">
-        <v>668.19100000000003</v>
+        <v>668.191</v>
       </c>
       <c r="S17" t="s">
         <v>16</v>
       </c>
       <c r="T17">
         <v>683.399</v>
       </c>
       <c r="U17">
-        <v>688.30700000000002</v>
+        <v>688.307</v>
       </c>
       <c r="V17" t="s">
         <v>17</v>
       </c>
       <c r="W17">
-        <v>792.037000000000035</v>
+        <v>792.037</v>
       </c>
       <c r="X17">
-        <v>782.18100000000004</v>
+        <v>782.181</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>5</v>
       </c>
       <c r="C18">
-        <v>107.048000000000002</v>
+        <v>107.048</v>
       </c>
       <c r="D18">
         <v>99.246</v>
       </c>
       <c r="E18">
         <v>100.636</v>
       </c>
       <c r="F18">
         <v>95.974</v>
       </c>
       <c r="G18">
-        <v>100.013000000000005</v>
+        <v>100.013</v>
       </c>
       <c r="H18">
         <v>103.825</v>
       </c>
       <c r="I18">
-        <v>108.93600000000001</v>
+        <v>108.936</v>
       </c>
       <c r="J18">
         <v>111.339</v>
       </c>
       <c r="K18">
-        <v>117.078999999999994</v>
+        <v>117.079</v>
       </c>
       <c r="L18">
         <v>120.551</v>
       </c>
       <c r="M18">
         <v>120.843</v>
       </c>
       <c r="N18">
-        <v>123.29000000000001</v>
+        <v>123.29</v>
       </c>
       <c r="O18">
         <v>125.432</v>
       </c>
       <c r="P18">
         <v>126.66</v>
       </c>
       <c r="Q18">
         <v>128.107</v>
       </c>
       <c r="R18">
         <v>127.104</v>
       </c>
       <c r="S18">
-        <v>125.76900000000001</v>
+        <v>125.769</v>
       </c>
       <c r="T18">
         <v>121.673</v>
       </c>
       <c r="U18">
-        <v>121.17700000000001</v>
+        <v>121.177</v>
       </c>
       <c r="V18">
-        <v>117.43600000000001</v>
+        <v>117.436</v>
       </c>
       <c r="W18">
         <v>69.92</v>
       </c>
       <c r="X18">
         <v>113.179</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19">
-        <v>775.50999999999999</v>
+        <v>775.51</v>
       </c>
       <c r="D19">
-        <v>787.23900000000003</v>
+        <v>787.239</v>
       </c>
       <c r="E19">
-        <v>811.038000000000011</v>
+        <v>811.038</v>
       </c>
       <c r="F19">
-        <v>824.90999999999997</v>
+        <v>824.91</v>
       </c>
       <c r="G19">
         <v>824.524</v>
       </c>
       <c r="H19">
-        <v>814.21900000000005</v>
+        <v>814.219</v>
       </c>
       <c r="I19">
-        <v>814.77099999999996</v>
+        <v>814.771</v>
       </c>
       <c r="J19">
-        <v>804.71400000000006</v>
+        <v>804.714</v>
       </c>
       <c r="K19">
-        <v>808.70299999999997</v>
+        <v>808.703</v>
       </c>
       <c r="L19">
         <v>811.303</v>
       </c>
       <c r="M19">
-        <v>801.60199999999998</v>
+        <v>801.602</v>
       </c>
       <c r="N19">
         <v>801.221</v>
       </c>
       <c r="O19">
-        <v>803.76599999999996</v>
+        <v>803.766</v>
       </c>
       <c r="P19">
-        <v>803.47900000000004</v>
+        <v>803.479</v>
       </c>
       <c r="Q19">
-        <v>803.47199999999998</v>
+        <v>803.472</v>
       </c>
       <c r="R19">
-        <v>795.29499999999996</v>
+        <v>795.295</v>
       </c>
       <c r="S19" t="s">
         <v>18</v>
       </c>
       <c r="T19">
-        <v>805.072000000000003</v>
+        <v>805.072</v>
       </c>
       <c r="U19">
-        <v>817.61300000000006</v>
+        <v>817.613</v>
       </c>
       <c r="V19">
-        <v>819.32899999999995</v>
+        <v>819.329</v>
       </c>
       <c r="W19">
-        <v>861.95699999999999</v>
+        <v>861.957</v>
       </c>
       <c r="X19">
-        <v>895.36000000000001</v>
+        <v>895.36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>