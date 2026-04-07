--- v0 (2026-01-10)
+++ v1 (2026-04-07)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Subsistema educativo</t>
   </si>
   <si>
     <t>Educación inicial y primaria</t>
   </si>
   <si>
     <t>336.307,9</t>
   </si>
   <si>
     <t>Educación secundaria y técnico profesional</t>
   </si>
   <si>
     <t>Formación docente</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Total (ANEP)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -376,57 +376,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>1985</v>
       </c>
       <c r="C1">
         <v>1990</v>
       </c>
       <c r="D1">
         <v>1992</v>
       </c>
       <c r="E1">
         <v>1993</v>
       </c>
       <c r="F1">
         <v>1994</v>
       </c>
       <c r="G1">
@@ -488,233 +488,233 @@
       </c>
       <c r="Z1">
         <v>2014</v>
       </c>
       <c r="AA1">
         <v>2015</v>
       </c>
       <c r="AB1">
         <v>2016</v>
       </c>
       <c r="AC1">
         <v>2017</v>
       </c>
       <c r="AD1">
         <v>2018</v>
       </c>
       <c r="AE1">
         <v>2019</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>354.029999999999973</v>
+        <v>354.03</v>
       </c>
       <c r="C2">
-        <v>345.34399999999999</v>
+        <v>345.344</v>
       </c>
       <c r="D2">
-        <v>331.33100000000002</v>
+        <v>331.331</v>
       </c>
       <c r="E2">
-        <v>336.43900000000002</v>
+        <v>336.439</v>
       </c>
       <c r="F2">
-        <v>338.70600000000002</v>
+        <v>338.706</v>
       </c>
       <c r="G2">
-        <v>343.82600000000002</v>
+        <v>343.826</v>
       </c>
       <c r="H2">
-        <v>356.029999999999973</v>
+        <v>356.03</v>
       </c>
       <c r="I2">
         <v>369.5</v>
       </c>
       <c r="J2">
         <v>376.87</v>
       </c>
       <c r="K2">
-        <v>383.79899999999998</v>
+        <v>383.799</v>
       </c>
       <c r="L2">
-        <v>394.39999999999998</v>
+        <v>394.4</v>
       </c>
       <c r="M2">
-        <v>400.28899999999999</v>
+        <v>400.289</v>
       </c>
       <c r="N2">
         <v>403.738</v>
       </c>
       <c r="O2">
-        <v>405.65300000000002</v>
+        <v>405.653</v>
       </c>
       <c r="P2">
-        <v>404.51499999999999</v>
+        <v>404.515</v>
       </c>
       <c r="Q2">
-        <v>401.21100000000001</v>
+        <v>401.211</v>
       </c>
       <c r="R2">
-        <v>396.084000000000003</v>
+        <v>396.084</v>
       </c>
       <c r="S2">
-        <v>389.23200000000003</v>
+        <v>389.232</v>
       </c>
       <c r="T2">
-        <v>382.96899999999999</v>
+        <v>382.969</v>
       </c>
       <c r="U2">
-        <v>377.48099999999999</v>
+        <v>377.481</v>
       </c>
       <c r="V2">
-        <v>368.73599999999999</v>
+        <v>368.736</v>
       </c>
       <c r="W2">
-        <v>360.69499999999999</v>
+        <v>360.695</v>
       </c>
       <c r="X2">
-        <v>353.24400000000003</v>
+        <v>353.244</v>
       </c>
       <c r="Y2">
-        <v>348.30700000000002</v>
+        <v>348.307</v>
       </c>
       <c r="Z2">
-        <v>343.52600000000001</v>
+        <v>343.526</v>
       </c>
       <c r="AA2">
-        <v>340.050999999999988</v>
+        <v>340.051</v>
       </c>
       <c r="AB2">
-        <v>337.94200000000001</v>
+        <v>337.942</v>
       </c>
       <c r="AC2" t="s">
         <v>2</v>
       </c>
       <c r="AD2">
-        <v>337.99900000000002</v>
+        <v>337.999</v>
       </c>
       <c r="AE2">
-        <v>340.27600000000001</v>
+        <v>340.276</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
-        <v>185.15000000000001</v>
+        <v>185.15</v>
       </c>
       <c r="C3">
-        <v>228.81399999999999</v>
+        <v>228.814</v>
       </c>
       <c r="D3">
-        <v>237.96100000000001</v>
+        <v>237.961</v>
       </c>
       <c r="E3">
         <v>225.364</v>
       </c>
       <c r="F3">
         <v>226.649</v>
       </c>
       <c r="G3">
         <v>227.697</v>
       </c>
       <c r="H3">
-        <v>234.59999999999999</v>
+        <v>234.6</v>
       </c>
       <c r="I3">
-        <v>237.77000000000001</v>
+        <v>237.77</v>
       </c>
       <c r="J3">
-        <v>240.13399999999999</v>
+        <v>240.134</v>
       </c>
       <c r="K3">
         <v>247.238</v>
       </c>
       <c r="L3">
-        <v>268.94400000000002</v>
+        <v>268.944</v>
       </c>
       <c r="M3">
-        <v>281.59800000000001</v>
+        <v>281.598</v>
       </c>
       <c r="N3">
         <v>299.13</v>
       </c>
       <c r="O3">
-        <v>312.86900000000003</v>
+        <v>312.869</v>
       </c>
       <c r="P3">
-        <v>307.62900000000002</v>
+        <v>307.629</v>
       </c>
       <c r="Q3">
-        <v>297.17200000000003</v>
+        <v>297.172</v>
       </c>
       <c r="R3">
-        <v>296.84699999999998</v>
+        <v>296.847</v>
       </c>
       <c r="S3">
-        <v>290.064000000000021</v>
+        <v>290.064</v>
       </c>
       <c r="T3">
-        <v>294.32499999999999</v>
+        <v>294.325</v>
       </c>
       <c r="U3">
-        <v>300.41500000000002</v>
+        <v>300.415</v>
       </c>
       <c r="V3">
-        <v>299.25099999999998</v>
+        <v>299.251</v>
       </c>
       <c r="W3">
-        <v>303.60300000000001</v>
+        <v>303.603</v>
       </c>
       <c r="X3">
-        <v>309.66899999999998</v>
+        <v>309.669</v>
       </c>
       <c r="Y3">
-        <v>311.25799999999998</v>
+        <v>311.258</v>
       </c>
       <c r="Z3">
-        <v>313.74799999999999</v>
+        <v>313.748</v>
       </c>
       <c r="AA3">
-        <v>315.060000000000002</v>
+        <v>315.06</v>
       </c>
       <c r="AB3">
-        <v>321.35700000000003</v>
+        <v>321.357</v>
       </c>
       <c r="AC3">
-        <v>329.13900000000001</v>
+        <v>329.139</v>
       </c>
       <c r="AD3">
-        <v>329.074999999999989</v>
+        <v>329.075</v>
       </c>
       <c r="AE3">
-        <v>329.62799999999999</v>
+        <v>329.628</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
         <v>8.275</v>
       </c>
       <c r="C4">
         <v>6.156</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="E4">
         <v>5.801</v>
       </c>
       <c r="F4">
         <v>7.333</v>
       </c>
       <c r="G4">
         <v>7.306</v>
       </c>
       <c r="H4">
@@ -773,135 +773,135 @@
       </c>
       <c r="Z4">
         <v>24.729</v>
       </c>
       <c r="AA4">
         <v>19.666</v>
       </c>
       <c r="AB4">
         <v>24.741</v>
       </c>
       <c r="AC4">
         <v>24.15</v>
       </c>
       <c r="AD4">
         <v>27.184</v>
       </c>
       <c r="AE4">
         <v>29.774</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
-        <v>547.45500000000004</v>
+        <v>547.455</v>
       </c>
       <c r="C5">
-        <v>580.31399999999996</v>
+        <v>580.314</v>
       </c>
       <c r="D5">
-        <v>569.29200000000003</v>
+        <v>569.292</v>
       </c>
       <c r="E5">
-        <v>567.60400000000004</v>
+        <v>567.604</v>
       </c>
       <c r="F5">
-        <v>572.68799999999999</v>
+        <v>572.688</v>
       </c>
       <c r="G5">
-        <v>578.82899999999995</v>
+        <v>578.829</v>
       </c>
       <c r="H5">
-        <v>600.95600000000002</v>
+        <v>600.956</v>
       </c>
       <c r="I5">
-        <v>617.86000000000001</v>
+        <v>617.86</v>
       </c>
       <c r="J5">
-        <v>627.68600000000004</v>
+        <v>627.686</v>
       </c>
       <c r="K5">
-        <v>643.23500000000001</v>
+        <v>643.235</v>
       </c>
       <c r="L5">
-        <v>676.69600000000003</v>
+        <v>676.696</v>
       </c>
       <c r="M5">
-        <v>696.67499999999995</v>
+        <v>696.675</v>
       </c>
       <c r="N5">
-        <v>719.47799999999995</v>
+        <v>719.478</v>
       </c>
       <c r="O5">
-        <v>737.82000000000005</v>
+        <v>737.82</v>
       </c>
       <c r="P5">
-        <v>733.063999999999965</v>
+        <v>733.064</v>
       </c>
       <c r="Q5">
-        <v>718.77300000000002</v>
+        <v>718.773</v>
       </c>
       <c r="R5">
-        <v>714.05600000000004</v>
+        <v>714.056</v>
       </c>
       <c r="S5">
-        <v>701.28800000000001</v>
+        <v>701.288</v>
       </c>
       <c r="T5">
-        <v>699.40200000000004</v>
+        <v>699.402</v>
       </c>
       <c r="U5">
-        <v>698.28700000000003</v>
+        <v>698.287</v>
       </c>
       <c r="V5">
-        <v>688.17499999999995</v>
+        <v>688.175</v>
       </c>
       <c r="W5">
-        <v>685.21699999999998</v>
+        <v>685.217</v>
       </c>
       <c r="X5">
-        <v>685.062999999999988</v>
+        <v>685.063</v>
       </c>
       <c r="Y5">
-        <v>683.63199999999995</v>
+        <v>683.632</v>
       </c>
       <c r="Z5">
-        <v>682.0030000000000427</v>
+        <v>682.003</v>
       </c>
       <c r="AA5">
-        <v>674.77700000000004</v>
+        <v>674.777</v>
       </c>
       <c r="AB5">
-        <v>684.039999999999964</v>
+        <v>684.04</v>
       </c>
       <c r="AC5">
-        <v>689.59699999999998</v>
+        <v>689.597</v>
       </c>
       <c r="AD5">
-        <v>694.25800000000004</v>
+        <v>694.258</v>
       </c>
       <c r="AE5">
         <v>699.678</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>