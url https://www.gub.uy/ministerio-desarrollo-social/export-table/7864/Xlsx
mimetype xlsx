--- v0 (2025-12-29)
+++ v1 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Forma de administración</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Pública</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Privada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -427,57 +427,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S61"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>2005</v>
       </c>
       <c r="D1">
         <v>2006</v>
       </c>
       <c r="E1">
         <v>2007</v>
       </c>
       <c r="F1">
         <v>2008</v>
       </c>
       <c r="G1">
@@ -521,51 +521,51 @@
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
         <v>24.867</v>
       </c>
       <c r="D2">
         <v>24.476</v>
       </c>
       <c r="E2">
         <v>24.244</v>
       </c>
       <c r="F2">
         <v>24.38</v>
       </c>
       <c r="G2">
         <v>24.438</v>
       </c>
       <c r="H2">
-        <v>24.013999999999999</v>
+        <v>24.014</v>
       </c>
       <c r="I2">
         <v>23.693</v>
       </c>
       <c r="J2">
         <v>23.817</v>
       </c>
       <c r="K2">
         <v>24.141</v>
       </c>
       <c r="L2">
         <v>24.938</v>
       </c>
       <c r="M2">
         <v>25.536</v>
       </c>
       <c r="N2">
         <v>26.52</v>
       </c>
       <c r="O2">
         <v>26.588</v>
       </c>
       <c r="P2">
         <v>27.389</v>
       </c>
@@ -639,81 +639,81 @@
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
         <v>13.114</v>
       </c>
       <c r="D4">
         <v>12.811</v>
       </c>
       <c r="E4">
         <v>12.799</v>
       </c>
       <c r="F4">
         <v>13.101</v>
       </c>
       <c r="G4">
         <v>13.283</v>
       </c>
       <c r="H4">
-        <v>13.026999999999999</v>
+        <v>13.027</v>
       </c>
       <c r="I4">
         <v>12.914</v>
       </c>
       <c r="J4">
         <v>12.886</v>
       </c>
       <c r="K4">
-        <v>13.015000000000001</v>
+        <v>13.015</v>
       </c>
       <c r="L4">
         <v>13.294</v>
       </c>
       <c r="M4">
         <v>13.645</v>
       </c>
       <c r="N4">
         <v>14.319</v>
       </c>
       <c r="O4">
         <v>14.467</v>
       </c>
       <c r="P4">
         <v>15.271</v>
       </c>
       <c r="Q4">
         <v>15.665</v>
       </c>
       <c r="R4">
-        <v>16.0079999999999991</v>
+        <v>16.008</v>
       </c>
       <c r="S4">
         <v>15.491</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5">
         <v>2.714</v>
       </c>
       <c r="D5">
         <v>2.688</v>
       </c>
       <c r="E5">
         <v>2.653</v>
       </c>
       <c r="F5">
         <v>2.728</v>
       </c>
       <c r="G5">
@@ -964,51 +964,51 @@
       <c r="J9">
         <v>1.902</v>
       </c>
       <c r="K9">
         <v>1.849</v>
       </c>
       <c r="L9">
         <v>1.8</v>
       </c>
       <c r="M9">
         <v>1.818</v>
       </c>
       <c r="N9">
         <v>1.988</v>
       </c>
       <c r="O9">
         <v>2.013</v>
       </c>
       <c r="P9">
         <v>2.012</v>
       </c>
       <c r="Q9">
         <v>2.026</v>
       </c>
       <c r="R9">
-        <v>2.0089999999999999</v>
+        <v>2.009</v>
       </c>
       <c r="S9">
         <v>1.887</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
         <v>1.822</v>
       </c>
       <c r="D10">
         <v>1.729</v>
       </c>
       <c r="E10">
         <v>1.697</v>
       </c>
       <c r="F10">
         <v>1.753</v>
       </c>
       <c r="G10">
@@ -1627,90 +1627,90 @@
       </c>
       <c r="O20">
         <v>1.612</v>
       </c>
       <c r="P20">
         <v>1.615</v>
       </c>
       <c r="Q20">
         <v>1.606</v>
       </c>
       <c r="R20">
         <v>1.587</v>
       </c>
       <c r="S20">
         <v>1.479</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>22</v>
       </c>
       <c r="C21">
-        <v>83.54600000000001</v>
+        <v>83.546</v>
       </c>
       <c r="D21">
         <v>81.833</v>
       </c>
       <c r="E21">
         <v>81.176</v>
       </c>
       <c r="F21">
         <v>82.649</v>
       </c>
       <c r="G21">
         <v>83.854</v>
       </c>
       <c r="H21">
         <v>81.875</v>
       </c>
       <c r="I21">
-        <v>79.96899999999999</v>
+        <v>79.969</v>
       </c>
       <c r="J21">
         <v>79.985</v>
       </c>
       <c r="K21">
         <v>80.306</v>
       </c>
       <c r="L21">
         <v>81.437</v>
       </c>
       <c r="M21">
         <v>82.982</v>
       </c>
       <c r="N21">
         <v>85.776</v>
       </c>
       <c r="O21">
-        <v>86.58799999999999</v>
+        <v>86.588</v>
       </c>
       <c r="P21">
-        <v>89.59999999999999</v>
+        <v>89.6</v>
       </c>
       <c r="Q21">
         <v>91.592</v>
       </c>
       <c r="R21">
         <v>92.34</v>
       </c>
       <c r="S21">
         <v>88.937</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>3</v>
       </c>
       <c r="C22">
         <v>13.618</v>
       </c>
       <c r="D22">
         <v>15.252</v>
       </c>
       <c r="E22">
@@ -1719,51 +1719,51 @@
       <c r="F22">
         <v>15.798</v>
       </c>
       <c r="G22">
         <v>16.69</v>
       </c>
       <c r="H22">
         <v>16.746</v>
       </c>
       <c r="I22">
         <v>17.509</v>
       </c>
       <c r="J22">
         <v>17.921</v>
       </c>
       <c r="K22">
         <v>17.733</v>
       </c>
       <c r="L22">
         <v>17.978</v>
       </c>
       <c r="M22">
         <v>18.155</v>
       </c>
       <c r="N22">
-        <v>18.024999999999999</v>
+        <v>18.025</v>
       </c>
       <c r="O22">
         <v>17.734</v>
       </c>
       <c r="P22">
         <v>16.93</v>
       </c>
       <c r="Q22">
         <v>16.557</v>
       </c>
       <c r="R22">
         <v>14.592</v>
       </c>
       <c r="S22">
         <v>14.592</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23">
@@ -2807,78 +2807,78 @@
       </c>
       <c r="O40">
         <v>128</v>
       </c>
       <c r="P40">
         <v>83</v>
       </c>
       <c r="Q40">
         <v>65</v>
       </c>
       <c r="R40">
         <v>51</v>
       </c>
       <c r="S40">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" t="s">
         <v>22</v>
       </c>
       <c r="C41">
-        <v>22.024999999999999</v>
+        <v>22.025</v>
       </c>
       <c r="D41">
         <v>24.803</v>
       </c>
       <c r="E41">
         <v>25.702</v>
       </c>
       <c r="F41">
-        <v>27.004999999999999</v>
+        <v>27.005</v>
       </c>
       <c r="G41">
-        <v>28.036999999999999</v>
+        <v>28.037</v>
       </c>
       <c r="H41">
         <v>27.944</v>
       </c>
       <c r="I41">
         <v>28.839</v>
       </c>
       <c r="J41">
         <v>29.617</v>
       </c>
       <c r="K41">
         <v>29.594</v>
       </c>
       <c r="L41">
-        <v>30.045000000000002</v>
+        <v>30.045</v>
       </c>
       <c r="M41">
         <v>29.935</v>
       </c>
       <c r="N41">
         <v>29.971</v>
       </c>
       <c r="O41">
         <v>28.748</v>
       </c>
       <c r="P41">
         <v>28.667</v>
       </c>
       <c r="Q41">
         <v>27.33</v>
       </c>
       <c r="R41">
         <v>24.54</v>
       </c>
       <c r="S41">
         <v>24.54</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
@@ -3011,60 +3011,60 @@
       <c r="D44">
         <v>15.858</v>
       </c>
       <c r="E44">
         <v>16.104</v>
       </c>
       <c r="F44">
         <v>16.791</v>
       </c>
       <c r="G44">
         <v>17.035</v>
       </c>
       <c r="H44">
         <v>16.803</v>
       </c>
       <c r="I44">
         <v>16.663</v>
       </c>
       <c r="J44">
         <v>16.727</v>
       </c>
       <c r="K44">
         <v>16.79</v>
       </c>
       <c r="L44">
-        <v>17.059999999999999</v>
+        <v>17.06</v>
       </c>
       <c r="M44">
         <v>17.36</v>
       </c>
       <c r="N44">
         <v>18.202</v>
       </c>
       <c r="O44">
-        <v>18.004999999999999</v>
+        <v>18.005</v>
       </c>
       <c r="P44">
         <v>19.052</v>
       </c>
       <c r="Q44">
         <v>19.096</v>
       </c>
       <c r="R44">
         <v>19.145</v>
       </c>
       <c r="S44">
         <v>18.628</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>22</v>
       </c>
       <c r="B45" t="s">
         <v>6</v>
       </c>
       <c r="C45">
         <v>3.023</v>
       </c>
       <c r="D45">
@@ -3359,51 +3359,51 @@
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50">
         <v>2.175</v>
       </c>
       <c r="D50">
         <v>2.109</v>
       </c>
       <c r="E50">
         <v>2.097</v>
       </c>
       <c r="F50">
         <v>2.124</v>
       </c>
       <c r="G50">
         <v>2.168</v>
       </c>
       <c r="H50">
         <v>2.164</v>
       </c>
       <c r="I50">
         <v>2.079</v>
       </c>
       <c r="J50">
-        <v>2.0070000000000001</v>
+        <v>2.007</v>
       </c>
       <c r="K50">
         <v>1.925</v>
       </c>
       <c r="L50">
         <v>1.925</v>
       </c>
       <c r="M50">
         <v>1.919</v>
       </c>
       <c r="N50">
         <v>1.946</v>
       </c>
       <c r="O50">
         <v>1.9</v>
       </c>
       <c r="P50">
         <v>1.979</v>
       </c>
       <c r="Q50">
         <v>2.068</v>
       </c>
       <c r="R50">
         <v>2.028</v>
       </c>
@@ -3719,51 +3719,51 @@
       <c r="D56">
         <v>4.947</v>
       </c>
       <c r="E56">
         <v>4.903</v>
       </c>
       <c r="F56">
         <v>4.92</v>
       </c>
       <c r="G56">
         <v>4.845</v>
       </c>
       <c r="H56">
         <v>4.959</v>
       </c>
       <c r="I56">
         <v>4.959</v>
       </c>
       <c r="J56">
         <v>4.986</v>
       </c>
       <c r="K56">
         <v>4.997</v>
       </c>
       <c r="L56">
-        <v>5.0049999999999999</v>
+        <v>5.005</v>
       </c>
       <c r="M56">
         <v>5.28</v>
       </c>
       <c r="N56">
         <v>5.452</v>
       </c>
       <c r="O56">
         <v>5.51</v>
       </c>
       <c r="P56">
         <v>5.609</v>
       </c>
       <c r="Q56">
         <v>5.65</v>
       </c>
       <c r="R56">
         <v>5.488</v>
       </c>
       <c r="S56">
         <v>5.515</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
@@ -3999,63 +3999,63 @@
       </c>
       <c r="S60">
         <v>1.53</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>22</v>
       </c>
       <c r="B61" t="s">
         <v>22</v>
       </c>
       <c r="C61">
         <v>105.571</v>
       </c>
       <c r="D61">
         <v>106.636</v>
       </c>
       <c r="E61">
         <v>106.878</v>
       </c>
       <c r="F61">
         <v>109.654</v>
       </c>
       <c r="G61">
-        <v>111.89100000000001</v>
+        <v>111.891</v>
       </c>
       <c r="H61">
         <v>109.819</v>
       </c>
       <c r="I61">
-        <v>108.80800000000001</v>
+        <v>108.808</v>
       </c>
       <c r="J61">
         <v>109.602</v>
       </c>
       <c r="K61">
-        <v>109.90000000000001</v>
+        <v>109.9</v>
       </c>
       <c r="L61">
         <v>111.482</v>
       </c>
       <c r="M61">
         <v>112.917</v>
       </c>
       <c r="N61">
         <v>115.747</v>
       </c>
       <c r="O61">
         <v>115.336</v>
       </c>
       <c r="P61">
         <v>118.267</v>
       </c>
       <c r="Q61">
         <v>118.922</v>
       </c>
       <c r="R61">
         <v>116.88</v>
       </c>
       <c r="S61">
         <v>113.477</v>
       </c>