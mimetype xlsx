--- v0 (2025-12-29)
+++ v1 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Forma de administración</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Pública</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Privada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -427,57 +427,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S61"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>2005</v>
       </c>
       <c r="D1">
         <v>2006</v>
       </c>
       <c r="E1">
         <v>2007</v>
       </c>
       <c r="F1">
         <v>2008</v>
       </c>
       <c r="G1">
@@ -527,60 +527,60 @@
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
         <v>95.443</v>
       </c>
       <c r="D2">
         <v>94.215</v>
       </c>
       <c r="E2">
         <v>92.402</v>
       </c>
       <c r="F2">
         <v>89.482</v>
       </c>
       <c r="G2">
         <v>87.56</v>
       </c>
       <c r="H2">
         <v>85.459</v>
       </c>
       <c r="I2">
         <v>83.116</v>
       </c>
       <c r="J2">
-        <v>81.29600000000001</v>
+        <v>81.296</v>
       </c>
       <c r="K2">
         <v>80.447</v>
       </c>
       <c r="L2">
         <v>78.744</v>
       </c>
       <c r="M2">
-        <v>77.55200000000001</v>
+        <v>77.552</v>
       </c>
       <c r="N2">
         <v>76.699</v>
       </c>
       <c r="O2">
         <v>76.431</v>
       </c>
       <c r="P2">
         <v>76.81</v>
       </c>
       <c r="Q2">
         <v>77.245</v>
       </c>
       <c r="R2">
         <v>77.687</v>
       </c>
       <c r="S2">
         <v>77.52</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
@@ -1046,51 +1046,51 @@
       </c>
       <c r="R10">
         <v>3.877</v>
       </c>
       <c r="S10">
         <v>3.976</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11">
         <v>14.381</v>
       </c>
       <c r="D11">
         <v>14.364</v>
       </c>
       <c r="E11">
         <v>14.303</v>
       </c>
       <c r="F11">
-        <v>14.021000000000001</v>
+        <v>14.021</v>
       </c>
       <c r="G11">
         <v>13.81</v>
       </c>
       <c r="H11">
         <v>13.697</v>
       </c>
       <c r="I11">
         <v>13.67</v>
       </c>
       <c r="J11">
         <v>13.473</v>
       </c>
       <c r="K11">
         <v>13.325</v>
       </c>
       <c r="L11">
         <v>13.132</v>
       </c>
       <c r="M11">
         <v>12.853</v>
       </c>
       <c r="N11">
         <v>12.644</v>
       </c>
@@ -1114,51 +1114,51 @@
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12">
         <v>13.512</v>
       </c>
       <c r="D12">
         <v>13.442</v>
       </c>
       <c r="E12">
         <v>13.227</v>
       </c>
       <c r="F12">
         <v>12.91</v>
       </c>
       <c r="G12">
         <v>12.488</v>
       </c>
       <c r="H12">
         <v>12.246</v>
       </c>
       <c r="I12">
-        <v>12.031000000000001</v>
+        <v>12.031</v>
       </c>
       <c r="J12">
         <v>11.699</v>
       </c>
       <c r="K12">
         <v>11.333</v>
       </c>
       <c r="L12">
         <v>11.026</v>
       </c>
       <c r="M12">
         <v>10.693</v>
       </c>
       <c r="N12">
         <v>10.403</v>
       </c>
       <c r="O12">
         <v>10.073</v>
       </c>
       <c r="P12">
         <v>9.809</v>
       </c>
       <c r="Q12">
         <v>9.618</v>
       </c>
@@ -1170,51 +1170,51 @@
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13">
         <v>6.506</v>
       </c>
       <c r="D13">
         <v>6.645</v>
       </c>
       <c r="E13">
         <v>6.554</v>
       </c>
       <c r="F13">
         <v>6.412</v>
       </c>
       <c r="G13">
         <v>6.202</v>
       </c>
       <c r="H13">
-        <v>6.0030000000000001</v>
+        <v>6.003</v>
       </c>
       <c r="I13">
         <v>5.864</v>
       </c>
       <c r="J13">
         <v>5.68</v>
       </c>
       <c r="K13">
         <v>5.552</v>
       </c>
       <c r="L13">
         <v>5.39</v>
       </c>
       <c r="M13">
         <v>5.362</v>
       </c>
       <c r="N13">
         <v>5.275</v>
       </c>
       <c r="O13">
         <v>5.222</v>
       </c>
       <c r="P13">
         <v>5.147</v>
       </c>
@@ -1250,60 +1250,60 @@
       <c r="G14">
         <v>12.337</v>
       </c>
       <c r="H14">
         <v>11.894</v>
       </c>
       <c r="I14">
         <v>11.381</v>
       </c>
       <c r="J14">
         <v>10.931</v>
       </c>
       <c r="K14">
         <v>10.583</v>
       </c>
       <c r="L14">
         <v>10.35</v>
       </c>
       <c r="M14">
         <v>10.206</v>
       </c>
       <c r="N14">
         <v>10.137</v>
       </c>
       <c r="O14">
-        <v>10.037000000000001</v>
+        <v>10.037</v>
       </c>
       <c r="P14">
-        <v>10.090999999999999</v>
+        <v>10.091</v>
       </c>
       <c r="Q14">
-        <v>10.053000000000001</v>
+        <v>10.053</v>
       </c>
       <c r="R14">
-        <v>10.093999999999999</v>
+        <v>10.094</v>
       </c>
       <c r="S14">
         <v>10.133</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>7.613</v>
       </c>
       <c r="D15">
         <v>7.534</v>
       </c>
       <c r="E15">
         <v>7.393</v>
       </c>
       <c r="F15">
         <v>7.204</v>
       </c>
       <c r="G15">
@@ -1586,199 +1586,199 @@
       <c r="A20" t="s">
         <v>2</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20">
         <v>6.301</v>
       </c>
       <c r="D20">
         <v>6.244</v>
       </c>
       <c r="E20">
         <v>5.945</v>
       </c>
       <c r="F20">
         <v>5.683</v>
       </c>
       <c r="G20">
         <v>5.468</v>
       </c>
       <c r="H20">
         <v>5.21</v>
       </c>
       <c r="I20">
-        <v>5.0010000000000003</v>
+        <v>5.001</v>
       </c>
       <c r="J20">
         <v>4.743</v>
       </c>
       <c r="K20">
         <v>4.606</v>
       </c>
       <c r="L20">
         <v>4.408</v>
       </c>
       <c r="M20">
         <v>4.182</v>
       </c>
       <c r="N20">
         <v>4.087</v>
       </c>
       <c r="O20">
         <v>3.939</v>
       </c>
       <c r="P20">
         <v>3.939</v>
       </c>
       <c r="Q20">
         <v>3.945</v>
       </c>
       <c r="R20">
         <v>3.974</v>
       </c>
       <c r="S20">
         <v>3.941</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>22</v>
       </c>
       <c r="C21">
         <v>309.286</v>
       </c>
       <c r="D21">
-        <v>306.029999999999973</v>
+        <v>306.03</v>
       </c>
       <c r="E21">
-        <v>300.14299999999997</v>
+        <v>300.143</v>
       </c>
       <c r="F21">
-        <v>292.54199999999997</v>
+        <v>292.542</v>
       </c>
       <c r="G21">
-        <v>286.091999999999985</v>
+        <v>286.092</v>
       </c>
       <c r="H21">
-        <v>279.44499999999999</v>
+        <v>279.445</v>
       </c>
       <c r="I21">
         <v>273.44</v>
       </c>
       <c r="J21">
-        <v>266.34899999999999</v>
+        <v>266.349</v>
       </c>
       <c r="K21">
-        <v>261.18799999999999</v>
+        <v>261.188</v>
       </c>
       <c r="L21">
-        <v>255.45099999999999</v>
+        <v>255.451</v>
       </c>
       <c r="M21">
         <v>250.483</v>
       </c>
       <c r="N21">
-        <v>246.54300000000001</v>
+        <v>246.543</v>
       </c>
       <c r="O21">
-        <v>243.52199999999999</v>
+        <v>243.522</v>
       </c>
       <c r="P21">
-        <v>242.44800000000001</v>
+        <v>242.448</v>
       </c>
       <c r="Q21">
-        <v>242.87299999999999</v>
+        <v>242.873</v>
       </c>
       <c r="R21">
         <v>244.303</v>
       </c>
       <c r="S21">
-        <v>244.81100000000001</v>
+        <v>244.811</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>3</v>
       </c>
       <c r="C22">
         <v>28.538</v>
       </c>
       <c r="D22">
         <v>29.244</v>
       </c>
       <c r="E22">
         <v>29.614</v>
       </c>
       <c r="F22">
         <v>30.304</v>
       </c>
       <c r="G22">
-        <v>31.015000000000001</v>
+        <v>31.015</v>
       </c>
       <c r="H22">
-        <v>31.059999999999999</v>
+        <v>31.06</v>
       </c>
       <c r="I22">
         <v>32.188</v>
       </c>
       <c r="J22">
         <v>32.646</v>
       </c>
       <c r="K22">
         <v>32.911</v>
       </c>
       <c r="L22">
         <v>32.984</v>
       </c>
       <c r="M22">
         <v>32.939</v>
       </c>
       <c r="N22">
         <v>32.555</v>
       </c>
       <c r="O22">
         <v>31.96</v>
       </c>
       <c r="P22">
         <v>31.245</v>
       </c>
       <c r="Q22">
         <v>30.323</v>
       </c>
       <c r="R22">
-        <v>30.042999999999999</v>
+        <v>30.043</v>
       </c>
       <c r="S22">
-        <v>30.042999999999999</v>
+        <v>30.043</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23">
         <v>116</v>
       </c>
       <c r="D23">
         <v>125</v>
       </c>
       <c r="E23">
         <v>103</v>
       </c>
       <c r="F23">
         <v>99</v>
       </c>
       <c r="G23">
         <v>83</v>
       </c>
       <c r="H23">
@@ -2825,131 +2825,131 @@
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" t="s">
         <v>22</v>
       </c>
       <c r="C41">
         <v>45.491</v>
       </c>
       <c r="D41">
         <v>47.498</v>
       </c>
       <c r="E41">
         <v>48.436</v>
       </c>
       <c r="F41">
         <v>49.956</v>
       </c>
       <c r="G41">
         <v>50.773</v>
       </c>
       <c r="H41">
         <v>51.103</v>
       </c>
       <c r="I41">
-        <v>52.069000000000003</v>
+        <v>52.069</v>
       </c>
       <c r="J41">
         <v>52.889</v>
       </c>
       <c r="K41">
         <v>53.572</v>
       </c>
       <c r="L41">
         <v>53.958</v>
       </c>
       <c r="M41">
         <v>53.577</v>
       </c>
       <c r="N41">
         <v>53.526</v>
       </c>
       <c r="O41">
         <v>51.833</v>
       </c>
       <c r="P41">
         <v>51.289</v>
       </c>
       <c r="Q41">
         <v>49.914</v>
       </c>
       <c r="R41">
         <v>49.331</v>
       </c>
       <c r="S41">
         <v>49.331</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>22</v>
       </c>
       <c r="B42" t="s">
         <v>3</v>
       </c>
       <c r="C42">
-        <v>123.98099999999999</v>
+        <v>123.981</v>
       </c>
       <c r="D42">
         <v>123.459</v>
       </c>
       <c r="E42">
-        <v>122.016000000000005</v>
+        <v>122.016</v>
       </c>
       <c r="F42">
         <v>119.786</v>
       </c>
       <c r="G42">
         <v>118.575</v>
       </c>
       <c r="H42">
-        <v>116.51900000000001</v>
+        <v>116.519</v>
       </c>
       <c r="I42">
         <v>115.304</v>
       </c>
       <c r="J42">
-        <v>113.94199999999999</v>
+        <v>113.942</v>
       </c>
       <c r="K42">
         <v>113.358</v>
       </c>
       <c r="L42">
-        <v>111.72799999999999</v>
+        <v>111.728</v>
       </c>
       <c r="M42">
         <v>110.491</v>
       </c>
       <c r="N42">
         <v>109.254</v>
       </c>
       <c r="O42">
-        <v>108.39100000000001</v>
+        <v>108.391</v>
       </c>
       <c r="P42">
-        <v>108.055000000000007</v>
+        <v>108.055</v>
       </c>
       <c r="Q42">
         <v>107.568</v>
       </c>
       <c r="R42">
         <v>107.73</v>
       </c>
       <c r="S42">
         <v>107.563</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>22</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43">
         <v>10.799</v>
       </c>
       <c r="D43">
         <v>10.664</v>
       </c>
       <c r="E43">
@@ -2999,137 +2999,137 @@
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>22</v>
       </c>
       <c r="B44" t="s">
         <v>5</v>
       </c>
       <c r="C44">
         <v>54.642</v>
       </c>
       <c r="D44">
         <v>54.958</v>
       </c>
       <c r="E44">
         <v>54.296</v>
       </c>
       <c r="F44">
         <v>54.064</v>
       </c>
       <c r="G44">
         <v>53.594</v>
       </c>
       <c r="H44">
-        <v>53.009999999999998</v>
+        <v>53.01</v>
       </c>
       <c r="I44">
         <v>52.228</v>
       </c>
       <c r="J44">
         <v>51.595</v>
       </c>
       <c r="K44">
-        <v>51.009999999999998</v>
+        <v>51.01</v>
       </c>
       <c r="L44">
         <v>50.636</v>
       </c>
       <c r="M44">
         <v>49.85</v>
       </c>
       <c r="N44">
         <v>49.601</v>
       </c>
       <c r="O44">
         <v>49.327</v>
       </c>
       <c r="P44">
         <v>48.827</v>
       </c>
       <c r="Q44">
         <v>48.625</v>
       </c>
       <c r="R44">
         <v>49.38</v>
       </c>
       <c r="S44">
-        <v>50.069000000000003</v>
+        <v>50.069</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>22</v>
       </c>
       <c r="B45" t="s">
         <v>6</v>
       </c>
       <c r="C45">
         <v>11.141</v>
       </c>
       <c r="D45">
-        <v>11.039999999999999</v>
+        <v>11.04</v>
       </c>
       <c r="E45">
         <v>10.572</v>
       </c>
       <c r="F45">
         <v>10.462</v>
       </c>
       <c r="G45">
         <v>10.159</v>
       </c>
       <c r="H45">
-        <v>10.0099999999999998</v>
+        <v>10.01</v>
       </c>
       <c r="I45">
         <v>9.878</v>
       </c>
       <c r="J45">
         <v>9.48</v>
       </c>
       <c r="K45">
         <v>9.21</v>
       </c>
       <c r="L45">
         <v>8.969</v>
       </c>
       <c r="M45">
         <v>8.78</v>
       </c>
       <c r="N45">
         <v>8.481</v>
       </c>
       <c r="O45">
         <v>8.209</v>
       </c>
       <c r="P45">
         <v>8.083</v>
       </c>
       <c r="Q45">
-        <v>8.0060000000000002</v>
+        <v>8.006</v>
       </c>
       <c r="R45">
         <v>8.02</v>
       </c>
       <c r="S45">
         <v>8.114</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>22</v>
       </c>
       <c r="B46" t="s">
         <v>7</v>
       </c>
       <c r="C46">
         <v>12.469</v>
       </c>
       <c r="D46">
         <v>12.256</v>
       </c>
       <c r="E46">
         <v>11.959</v>
       </c>
       <c r="F46">
@@ -3465,51 +3465,51 @@
       </c>
       <c r="R51">
         <v>16.482</v>
       </c>
       <c r="S51">
         <v>16.526</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>22</v>
       </c>
       <c r="B52" t="s">
         <v>13</v>
       </c>
       <c r="C52">
         <v>14.441</v>
       </c>
       <c r="D52">
         <v>14.417</v>
       </c>
       <c r="E52">
         <v>14.277</v>
       </c>
       <c r="F52">
-        <v>14.021000000000001</v>
+        <v>14.021</v>
       </c>
       <c r="G52">
         <v>13.627</v>
       </c>
       <c r="H52">
         <v>13.432</v>
       </c>
       <c r="I52">
         <v>13.206</v>
       </c>
       <c r="J52">
         <v>12.861</v>
       </c>
       <c r="K52">
         <v>12.509</v>
       </c>
       <c r="L52">
         <v>12.255</v>
       </c>
       <c r="M52">
         <v>11.914</v>
       </c>
       <c r="N52">
         <v>11.58</v>
       </c>
@@ -3586,51 +3586,51 @@
       </c>
       <c r="S53">
         <v>5.47</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>22</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54">
         <v>14.329</v>
       </c>
       <c r="D54">
         <v>14.157</v>
       </c>
       <c r="E54">
         <v>13.8</v>
       </c>
       <c r="F54">
         <v>13.469</v>
       </c>
       <c r="G54">
-        <v>13.034000000000001</v>
+        <v>13.034</v>
       </c>
       <c r="H54">
         <v>12.559</v>
       </c>
       <c r="I54">
         <v>12.054</v>
       </c>
       <c r="J54">
         <v>11.599</v>
       </c>
       <c r="K54">
         <v>11.239</v>
       </c>
       <c r="L54">
         <v>10.956</v>
       </c>
       <c r="M54">
         <v>10.801</v>
       </c>
       <c r="N54">
         <v>10.724</v>
       </c>
       <c r="O54">
         <v>10.604</v>
       </c>
@@ -3716,51 +3716,51 @@
       <c r="C56">
         <v>16.86</v>
       </c>
       <c r="D56">
         <v>16.737</v>
       </c>
       <c r="E56">
         <v>16.498</v>
       </c>
       <c r="F56">
         <v>16.099</v>
       </c>
       <c r="G56">
         <v>15.752</v>
       </c>
       <c r="H56">
         <v>15.045</v>
       </c>
       <c r="I56">
         <v>14.745</v>
       </c>
       <c r="J56">
         <v>14.277</v>
       </c>
       <c r="K56">
-        <v>14.0069999999999997</v>
+        <v>14.007</v>
       </c>
       <c r="L56">
         <v>13.788</v>
       </c>
       <c r="M56">
         <v>13.536</v>
       </c>
       <c r="N56">
         <v>13.436</v>
       </c>
       <c r="O56">
         <v>13.292</v>
       </c>
       <c r="P56">
         <v>13.14</v>
       </c>
       <c r="Q56">
         <v>13.146</v>
       </c>
       <c r="R56">
         <v>13.322</v>
       </c>
       <c r="S56">
         <v>13.219</v>
       </c>
@@ -3828,66 +3828,66 @@
       <c r="A58" t="s">
         <v>22</v>
       </c>
       <c r="B58" t="s">
         <v>19</v>
       </c>
       <c r="C58">
         <v>9.896</v>
       </c>
       <c r="D58">
         <v>9.858</v>
       </c>
       <c r="E58">
         <v>9.797</v>
       </c>
       <c r="F58">
         <v>9.652</v>
       </c>
       <c r="G58">
         <v>9.399</v>
       </c>
       <c r="H58">
         <v>9.191</v>
       </c>
       <c r="I58">
-        <v>9.029999999999999</v>
+        <v>9.03</v>
       </c>
       <c r="J58">
         <v>8.833</v>
       </c>
       <c r="K58">
         <v>8.574</v>
       </c>
       <c r="L58">
         <v>8.377</v>
       </c>
       <c r="M58">
         <v>8.248</v>
       </c>
       <c r="N58">
-        <v>8.0039999999999996</v>
+        <v>8.004</v>
       </c>
       <c r="O58">
         <v>7.729</v>
       </c>
       <c r="P58">
         <v>7.537</v>
       </c>
       <c r="Q58">
         <v>7.366</v>
       </c>
       <c r="R58">
         <v>7.235</v>
       </c>
       <c r="S58">
         <v>7.14</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>22</v>
       </c>
       <c r="B59" t="s">
         <v>20</v>
       </c>
       <c r="C59">
@@ -3914,54 +3914,54 @@
       <c r="J59">
         <v>9.879</v>
       </c>
       <c r="K59">
         <v>9.532</v>
       </c>
       <c r="L59">
         <v>9.164</v>
       </c>
       <c r="M59">
         <v>8.829</v>
       </c>
       <c r="N59">
         <v>8.577</v>
       </c>
       <c r="O59">
         <v>8.317</v>
       </c>
       <c r="P59">
         <v>8.203</v>
       </c>
       <c r="Q59">
         <v>8.13</v>
       </c>
       <c r="R59">
-        <v>8.079000000000001</v>
+        <v>8.079</v>
       </c>
       <c r="S59">
-        <v>8.050000000000001</v>
+        <v>8.05</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>22</v>
       </c>
       <c r="B60" t="s">
         <v>21</v>
       </c>
       <c r="C60">
         <v>6.473</v>
       </c>
       <c r="D60">
         <v>6.418</v>
       </c>
       <c r="E60">
         <v>6.128</v>
       </c>
       <c r="F60">
         <v>5.883</v>
       </c>
       <c r="G60">
         <v>5.658</v>
       </c>
       <c r="H60">
@@ -3987,96 +3987,96 @@
       </c>
       <c r="O60">
         <v>4.131</v>
       </c>
       <c r="P60">
         <v>4.148</v>
       </c>
       <c r="Q60">
         <v>4.131</v>
       </c>
       <c r="R60">
         <v>4.159</v>
       </c>
       <c r="S60">
         <v>4.126</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>22</v>
       </c>
       <c r="B61" t="s">
         <v>22</v>
       </c>
       <c r="C61">
-        <v>354.77699999999999</v>
+        <v>354.777</v>
       </c>
       <c r="D61">
-        <v>353.52800000000002</v>
+        <v>353.528</v>
       </c>
       <c r="E61">
-        <v>348.57900000000001</v>
+        <v>348.579</v>
       </c>
       <c r="F61">
-        <v>342.49799999999999</v>
+        <v>342.498</v>
       </c>
       <c r="G61">
-        <v>336.86500000000001</v>
+        <v>336.865</v>
       </c>
       <c r="H61">
         <v>330.548</v>
       </c>
       <c r="I61">
-        <v>325.50900000000001</v>
+        <v>325.509</v>
       </c>
       <c r="J61">
         <v>319.238</v>
       </c>
       <c r="K61">
-        <v>314.75999999999999</v>
+        <v>314.76</v>
       </c>
       <c r="L61">
-        <v>309.40899999999999</v>
+        <v>309.409</v>
       </c>
       <c r="M61">
-        <v>304.060000000000002</v>
+        <v>304.06</v>
       </c>
       <c r="N61">
-        <v>300.069000000000017</v>
+        <v>300.069</v>
       </c>
       <c r="O61">
-        <v>295.35500000000002</v>
+        <v>295.355</v>
       </c>
       <c r="P61">
-        <v>293.73700000000002</v>
+        <v>293.737</v>
       </c>
       <c r="Q61">
-        <v>292.78699999999998</v>
+        <v>292.787</v>
       </c>
       <c r="R61">
-        <v>293.63400000000001</v>
+        <v>293.634</v>
       </c>
       <c r="S61">
         <v>294.142</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>