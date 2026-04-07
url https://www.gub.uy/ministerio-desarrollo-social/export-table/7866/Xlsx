--- v0 (2025-12-29)
+++ v1 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Forma de administración</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Pública</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Privada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -427,57 +427,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S61"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>2005</v>
       </c>
       <c r="D1">
         <v>2006</v>
       </c>
       <c r="E1">
         <v>2007</v>
       </c>
       <c r="F1">
         <v>2008</v>
       </c>
       <c r="G1">
@@ -527,69 +527,69 @@
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
         <v>107.336</v>
       </c>
       <c r="D2">
         <v>106.803</v>
       </c>
       <c r="E2">
         <v>102.151</v>
       </c>
       <c r="F2">
         <v>101.431</v>
       </c>
       <c r="G2">
         <v>101.373</v>
       </c>
       <c r="H2">
         <v>99.492</v>
       </c>
       <c r="I2">
         <v>100.193</v>
       </c>
       <c r="J2">
-        <v>99.081000000000003</v>
+        <v>99.081</v>
       </c>
       <c r="K2">
-        <v>98.010999999999996</v>
+        <v>98.011</v>
       </c>
       <c r="L2">
-        <v>98.076999999999998</v>
+        <v>98.077</v>
       </c>
       <c r="M2">
         <v>98.833</v>
       </c>
       <c r="N2">
         <v>100.872</v>
       </c>
       <c r="O2">
         <v>104.182</v>
       </c>
       <c r="P2">
-        <v>103.076999999999998</v>
+        <v>103.077</v>
       </c>
       <c r="Q2">
         <v>103.821</v>
       </c>
       <c r="R2">
         <v>104.19</v>
       </c>
       <c r="S2">
         <v>100.181</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
         <v>8.704</v>
       </c>
       <c r="D3">
         <v>8.693</v>
       </c>
       <c r="E3">
@@ -607,95 +607,95 @@
       <c r="I3">
         <v>9.232</v>
       </c>
       <c r="J3">
         <v>9.612</v>
       </c>
       <c r="K3">
         <v>9.632</v>
       </c>
       <c r="L3">
         <v>9.9</v>
       </c>
       <c r="M3">
         <v>9.521</v>
       </c>
       <c r="N3">
         <v>9.815</v>
       </c>
       <c r="O3">
         <v>9.556</v>
       </c>
       <c r="P3">
         <v>9.254</v>
       </c>
       <c r="Q3">
-        <v>9.074999999999999</v>
+        <v>9.075</v>
       </c>
       <c r="R3">
         <v>9.293</v>
       </c>
       <c r="S3">
         <v>9.168</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
         <v>43.534</v>
       </c>
       <c r="D4">
         <v>43.844</v>
       </c>
       <c r="E4">
-        <v>43.064999999999998</v>
+        <v>43.065</v>
       </c>
       <c r="F4">
         <v>44.317</v>
       </c>
       <c r="G4">
         <v>45.422</v>
       </c>
       <c r="H4">
         <v>45.746</v>
       </c>
       <c r="I4">
         <v>46.469</v>
       </c>
       <c r="J4">
-        <v>48.091000000000001</v>
+        <v>48.091</v>
       </c>
       <c r="K4">
         <v>48.808</v>
       </c>
       <c r="L4">
-        <v>49.018999999999998</v>
+        <v>49.019</v>
       </c>
       <c r="M4">
         <v>49.466</v>
       </c>
       <c r="N4">
         <v>50.644</v>
       </c>
       <c r="O4">
         <v>52.453</v>
       </c>
       <c r="P4">
         <v>52.421</v>
       </c>
       <c r="Q4">
         <v>52.738</v>
       </c>
       <c r="R4">
         <v>53.354</v>
       </c>
       <c r="S4">
         <v>53.332</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
@@ -751,51 +751,51 @@
       </c>
       <c r="R5">
         <v>9.589</v>
       </c>
       <c r="S5">
         <v>9.233</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6">
         <v>12.794</v>
       </c>
       <c r="D6">
         <v>12.471</v>
       </c>
       <c r="E6">
         <v>11.809</v>
       </c>
       <c r="F6">
-        <v>12.0090000000000003</v>
+        <v>12.009</v>
       </c>
       <c r="G6">
         <v>12.329</v>
       </c>
       <c r="H6">
         <v>12.1</v>
       </c>
       <c r="I6">
         <v>12.083</v>
       </c>
       <c r="J6">
         <v>12.207</v>
       </c>
       <c r="K6">
         <v>12.208</v>
       </c>
       <c r="L6">
         <v>12.263</v>
       </c>
       <c r="M6">
         <v>11.868</v>
       </c>
       <c r="N6">
         <v>12.316</v>
       </c>
@@ -1043,149 +1043,149 @@
       </c>
       <c r="Q10">
         <v>6.065</v>
       </c>
       <c r="R10">
         <v>5.927</v>
       </c>
       <c r="S10">
         <v>5.806</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11">
         <v>12.583</v>
       </c>
       <c r="D11">
         <v>12.359</v>
       </c>
       <c r="E11">
-        <v>12.029999999999999</v>
+        <v>12.03</v>
       </c>
       <c r="F11">
         <v>12.614</v>
       </c>
       <c r="G11">
         <v>13.468</v>
       </c>
       <c r="H11">
         <v>13.576</v>
       </c>
       <c r="I11">
         <v>14.042</v>
       </c>
       <c r="J11">
         <v>14.816</v>
       </c>
       <c r="K11">
         <v>15.545</v>
       </c>
       <c r="L11">
         <v>16.187</v>
       </c>
       <c r="M11">
         <v>16.433</v>
       </c>
       <c r="N11">
         <v>17.261</v>
       </c>
       <c r="O11">
         <v>18.656</v>
       </c>
       <c r="P11">
         <v>18.332</v>
       </c>
       <c r="Q11">
         <v>18.776</v>
       </c>
       <c r="R11">
         <v>18.87</v>
       </c>
       <c r="S11">
-        <v>19.091999999999999</v>
+        <v>19.092</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12">
         <v>10.262</v>
       </c>
       <c r="D12">
         <v>10.504</v>
       </c>
       <c r="E12">
         <v>10.395</v>
       </c>
       <c r="F12">
         <v>10.67</v>
       </c>
       <c r="G12">
         <v>10.988</v>
       </c>
       <c r="H12">
         <v>10.865</v>
       </c>
       <c r="I12">
         <v>11.102</v>
       </c>
       <c r="J12">
         <v>11.304</v>
       </c>
       <c r="K12">
         <v>11.682</v>
       </c>
       <c r="L12">
-        <v>12.00099999999999945</v>
+        <v>12.001</v>
       </c>
       <c r="M12">
         <v>11.935</v>
       </c>
       <c r="N12">
         <v>12.159</v>
       </c>
       <c r="O12">
         <v>12.22</v>
       </c>
       <c r="P12">
         <v>12.12</v>
       </c>
       <c r="Q12">
         <v>12.144</v>
       </c>
       <c r="R12">
-        <v>12.0079999999999991</v>
+        <v>12.008</v>
       </c>
       <c r="S12">
         <v>11.889</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13">
         <v>5.847</v>
       </c>
       <c r="D13">
         <v>5.557</v>
       </c>
       <c r="E13">
         <v>5.418</v>
       </c>
       <c r="F13">
         <v>5.633</v>
       </c>
       <c r="G13">
@@ -1226,51 +1226,51 @@
       </c>
       <c r="S13">
         <v>5.997</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14">
         <v>10.478</v>
       </c>
       <c r="D14">
         <v>10.61</v>
       </c>
       <c r="E14">
         <v>10.649</v>
       </c>
       <c r="F14">
         <v>11.084</v>
       </c>
       <c r="G14">
-        <v>11.047000000000001</v>
+        <v>11.047</v>
       </c>
       <c r="H14">
         <v>11.391</v>
       </c>
       <c r="I14">
         <v>11.748</v>
       </c>
       <c r="J14">
         <v>12.184</v>
       </c>
       <c r="K14">
         <v>12.201</v>
       </c>
       <c r="L14">
         <v>12.468</v>
       </c>
       <c r="M14">
         <v>12.524</v>
       </c>
       <c r="N14">
         <v>12.425</v>
       </c>
       <c r="O14">
         <v>13.074</v>
       </c>
@@ -1521,51 +1521,51 @@
       </c>
       <c r="S18">
         <v>9.49</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>20</v>
       </c>
       <c r="C19">
         <v>9.306</v>
       </c>
       <c r="D19">
         <v>9.146</v>
       </c>
       <c r="E19">
         <v>9.42</v>
       </c>
       <c r="F19">
         <v>9.399</v>
       </c>
       <c r="G19">
-        <v>10.015000000000001</v>
+        <v>10.015</v>
       </c>
       <c r="H19">
         <v>10.074</v>
       </c>
       <c r="I19">
         <v>10.294</v>
       </c>
       <c r="J19">
         <v>10.794</v>
       </c>
       <c r="K19">
         <v>10.621</v>
       </c>
       <c r="L19">
         <v>10.85</v>
       </c>
       <c r="M19">
         <v>10.601</v>
       </c>
       <c r="N19">
         <v>10.714</v>
       </c>
       <c r="O19">
         <v>10.878</v>
       </c>
@@ -1627,99 +1627,99 @@
       </c>
       <c r="O20">
         <v>5.513</v>
       </c>
       <c r="P20">
         <v>5.577</v>
       </c>
       <c r="Q20">
         <v>5.541</v>
       </c>
       <c r="R20">
         <v>5.459</v>
       </c>
       <c r="S20">
         <v>5.102</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>22</v>
       </c>
       <c r="C21">
-        <v>293.15800000000002</v>
+        <v>293.158</v>
       </c>
       <c r="D21">
-        <v>293.44600000000003</v>
+        <v>293.446</v>
       </c>
       <c r="E21">
-        <v>286.16800000000001</v>
+        <v>286.168</v>
       </c>
       <c r="F21">
-        <v>289.96699999999998</v>
+        <v>289.967</v>
       </c>
       <c r="G21">
-        <v>295.43099999999998</v>
+        <v>295.431</v>
       </c>
       <c r="H21">
-        <v>293.091999999999985</v>
+        <v>293.092</v>
       </c>
       <c r="I21">
-        <v>296.87400000000002</v>
+        <v>296.874</v>
       </c>
       <c r="J21">
-        <v>302.059000000000026</v>
+        <v>302.059</v>
       </c>
       <c r="K21">
-        <v>302.74700000000001</v>
+        <v>302.747</v>
       </c>
       <c r="L21">
-        <v>304.25900000000001</v>
+        <v>304.259</v>
       </c>
       <c r="M21">
-        <v>304.047000000000025</v>
+        <v>304.047</v>
       </c>
       <c r="N21">
-        <v>310.77699999999999</v>
+        <v>310.777</v>
       </c>
       <c r="O21">
-        <v>319.11399999999998</v>
+        <v>319.114</v>
       </c>
       <c r="P21">
-        <v>317.096000000000004</v>
+        <v>317.096</v>
       </c>
       <c r="Q21">
-        <v>318.17000000000002</v>
+        <v>318.17</v>
       </c>
       <c r="R21">
-        <v>318.82400000000001</v>
+        <v>318.824</v>
       </c>
       <c r="S21">
-        <v>312.52699999999999</v>
+        <v>312.527</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>3</v>
       </c>
       <c r="C22">
         <v>27.674</v>
       </c>
       <c r="D22">
         <v>27.327</v>
       </c>
       <c r="E22">
         <v>27.805</v>
       </c>
       <c r="F22">
         <v>27.482</v>
       </c>
       <c r="G22">
         <v>28.681</v>
       </c>
       <c r="H22">
@@ -1728,57 +1728,57 @@
       <c r="I22">
         <v>28.934</v>
       </c>
       <c r="J22">
         <v>29.203</v>
       </c>
       <c r="K22">
         <v>29.285</v>
       </c>
       <c r="L22">
         <v>29.493</v>
       </c>
       <c r="M22">
         <v>29.205</v>
       </c>
       <c r="N22">
         <v>28.644</v>
       </c>
       <c r="O22">
         <v>28.521</v>
       </c>
       <c r="P22">
         <v>28.666</v>
       </c>
       <c r="Q22">
-        <v>27.094000000000001</v>
+        <v>27.094</v>
       </c>
       <c r="R22">
         <v>26.693</v>
       </c>
       <c r="S22">
-        <v>26.059999999999999</v>
+        <v>26.06</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>32</v>
       </c>
       <c r="G23">
         <v>48</v>
       </c>
       <c r="H23">
@@ -2843,119 +2843,119 @@
       <c r="G41">
         <v>41.741</v>
       </c>
       <c r="H41">
         <v>41.796</v>
       </c>
       <c r="I41">
         <v>42.382</v>
       </c>
       <c r="J41">
         <v>42.926</v>
       </c>
       <c r="K41">
         <v>43.494</v>
       </c>
       <c r="L41">
         <v>44.104</v>
       </c>
       <c r="M41">
         <v>43.592</v>
       </c>
       <c r="N41">
         <v>42.272</v>
       </c>
       <c r="O41">
-        <v>41.091999999999999</v>
+        <v>41.092</v>
       </c>
       <c r="P41">
         <v>41.221</v>
       </c>
       <c r="Q41">
         <v>40.192</v>
       </c>
       <c r="R41">
         <v>38.775</v>
       </c>
       <c r="S41">
         <v>38.341</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>22</v>
       </c>
       <c r="B42" t="s">
         <v>3</v>
       </c>
       <c r="C42">
-        <v>135.0099999999999909</v>
+        <v>135.01</v>
       </c>
       <c r="D42">
         <v>134.13</v>
       </c>
       <c r="E42">
-        <v>129.95599999999999</v>
+        <v>129.956</v>
       </c>
       <c r="F42">
-        <v>128.91300000000001</v>
+        <v>128.913</v>
       </c>
       <c r="G42">
-        <v>130.054000000000002</v>
+        <v>130.054</v>
       </c>
       <c r="H42">
-        <v>128.0060000000000002</v>
+        <v>128.006</v>
       </c>
       <c r="I42">
-        <v>129.12700000000001</v>
+        <v>129.127</v>
       </c>
       <c r="J42">
-        <v>128.28399999999999</v>
+        <v>128.284</v>
       </c>
       <c r="K42">
-        <v>127.29600000000001</v>
+        <v>127.296</v>
       </c>
       <c r="L42">
-        <v>127.56999999999999</v>
+        <v>127.57</v>
       </c>
       <c r="M42">
-        <v>128.038000000000011</v>
+        <v>128.038</v>
       </c>
       <c r="N42">
-        <v>129.51599999999999</v>
+        <v>129.516</v>
       </c>
       <c r="O42">
         <v>132.703</v>
       </c>
       <c r="P42">
-        <v>131.74299999999999</v>
+        <v>131.743</v>
       </c>
       <c r="Q42">
-        <v>130.91499999999999</v>
+        <v>130.915</v>
       </c>
       <c r="R42">
-        <v>130.88300000000001</v>
+        <v>130.883</v>
       </c>
       <c r="S42">
         <v>126.241</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>22</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43">
         <v>8.704</v>
       </c>
       <c r="D43">
         <v>8.693</v>
       </c>
       <c r="E43">
         <v>8.949</v>
       </c>
       <c r="F43">
         <v>8.926</v>
       </c>
       <c r="G43">
@@ -3002,72 +3002,72 @@
       <c r="A44" t="s">
         <v>22</v>
       </c>
       <c r="B44" t="s">
         <v>5</v>
       </c>
       <c r="C44">
         <v>46.184</v>
       </c>
       <c r="D44">
         <v>46.565</v>
       </c>
       <c r="E44">
         <v>45.967</v>
       </c>
       <c r="F44">
         <v>48.253</v>
       </c>
       <c r="G44">
         <v>49.689</v>
       </c>
       <c r="H44">
         <v>50.361</v>
       </c>
       <c r="I44">
-        <v>51.063000000000002</v>
+        <v>51.063</v>
       </c>
       <c r="J44">
         <v>52.972</v>
       </c>
       <c r="K44">
         <v>53.98</v>
       </c>
       <c r="L44">
         <v>54.377</v>
       </c>
       <c r="M44">
         <v>54.851</v>
       </c>
       <c r="N44">
         <v>55.616</v>
       </c>
       <c r="O44">
         <v>57.63</v>
       </c>
       <c r="P44">
-        <v>57.018999999999998</v>
+        <v>57.019</v>
       </c>
       <c r="Q44">
         <v>57.334</v>
       </c>
       <c r="R44">
         <v>57.182</v>
       </c>
       <c r="S44">
         <v>57.117</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>22</v>
       </c>
       <c r="B45" t="s">
         <v>6</v>
       </c>
       <c r="C45">
         <v>8.553</v>
       </c>
       <c r="D45">
         <v>9.023</v>
       </c>
       <c r="E45">
@@ -3076,63 +3076,63 @@
       <c r="F45">
         <v>9.196</v>
       </c>
       <c r="G45">
         <v>9.308</v>
       </c>
       <c r="H45">
         <v>9.388</v>
       </c>
       <c r="I45">
         <v>9.579</v>
       </c>
       <c r="J45">
         <v>10.277</v>
       </c>
       <c r="K45">
         <v>10.605</v>
       </c>
       <c r="L45">
         <v>10.426</v>
       </c>
       <c r="M45">
         <v>10.259</v>
       </c>
       <c r="N45">
-        <v>10.010999999999999</v>
+        <v>10.011</v>
       </c>
       <c r="O45">
         <v>10.265</v>
       </c>
       <c r="P45">
         <v>10.126</v>
       </c>
       <c r="Q45">
         <v>10.036</v>
       </c>
       <c r="R45">
-        <v>10.021000000000001</v>
+        <v>10.021</v>
       </c>
       <c r="S45">
         <v>9.703</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>22</v>
       </c>
       <c r="B46" t="s">
         <v>7</v>
       </c>
       <c r="C46">
         <v>12.818</v>
       </c>
       <c r="D46">
         <v>12.505</v>
       </c>
       <c r="E46">
         <v>11.855</v>
       </c>
       <c r="F46">
         <v>12.057</v>
       </c>
       <c r="G46">
@@ -3409,75 +3409,75 @@
       </c>
       <c r="S50">
         <v>5.986</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>22</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51">
         <v>14.038</v>
       </c>
       <c r="D51">
         <v>14.081</v>
       </c>
       <c r="E51">
         <v>13.805</v>
       </c>
       <c r="F51">
         <v>15.228</v>
       </c>
       <c r="G51">
-        <v>16.068000000000001</v>
+        <v>16.068</v>
       </c>
       <c r="H51">
         <v>16.318</v>
       </c>
       <c r="I51">
         <v>16.771</v>
       </c>
       <c r="J51">
         <v>17.492</v>
       </c>
       <c r="K51">
         <v>18.189</v>
       </c>
       <c r="L51">
         <v>18.924</v>
       </c>
       <c r="M51">
         <v>18.911</v>
       </c>
       <c r="N51">
         <v>19.738</v>
       </c>
       <c r="O51">
-        <v>21.056999999999999</v>
+        <v>21.057</v>
       </c>
       <c r="P51">
         <v>20.644</v>
       </c>
       <c r="Q51">
         <v>21.671</v>
       </c>
       <c r="R51">
         <v>21.596</v>
       </c>
       <c r="S51">
         <v>21.872</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>22</v>
       </c>
       <c r="B52" t="s">
         <v>13</v>
       </c>
       <c r="C52">
         <v>10.919</v>
       </c>
       <c r="D52">
@@ -3486,51 +3486,51 @@
       <c r="E52">
         <v>10.822</v>
       </c>
       <c r="F52">
         <v>11.937</v>
       </c>
       <c r="G52">
         <v>12.044</v>
       </c>
       <c r="H52">
         <v>11.77</v>
       </c>
       <c r="I52">
         <v>12.132</v>
       </c>
       <c r="J52">
         <v>12.341</v>
       </c>
       <c r="K52">
         <v>12.73</v>
       </c>
       <c r="L52">
         <v>13.057</v>
       </c>
       <c r="M52">
-        <v>13.0020000000000007</v>
+        <v>13.002</v>
       </c>
       <c r="N52">
         <v>13.116</v>
       </c>
       <c r="O52">
         <v>13.156</v>
       </c>
       <c r="P52">
         <v>13.07</v>
       </c>
       <c r="Q52">
         <v>12.91</v>
       </c>
       <c r="R52">
         <v>13.108</v>
       </c>
       <c r="S52">
         <v>12.954</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>22</v>
       </c>
       <c r="B53" t="s">
@@ -3601,51 +3601,51 @@
       <c r="D54">
         <v>11.123</v>
       </c>
       <c r="E54">
         <v>11.129</v>
       </c>
       <c r="F54">
         <v>11.692</v>
       </c>
       <c r="G54">
         <v>11.71</v>
       </c>
       <c r="H54">
         <v>12.093</v>
       </c>
       <c r="I54">
         <v>12.403</v>
       </c>
       <c r="J54">
         <v>12.825</v>
       </c>
       <c r="K54">
         <v>12.789</v>
       </c>
       <c r="L54">
-        <v>13.0069999999999997</v>
+        <v>13.007</v>
       </c>
       <c r="M54">
         <v>12.974</v>
       </c>
       <c r="N54">
         <v>12.748</v>
       </c>
       <c r="O54">
         <v>13.389</v>
       </c>
       <c r="P54">
         <v>13.064</v>
       </c>
       <c r="Q54">
         <v>12.72</v>
       </c>
       <c r="R54">
         <v>12.352</v>
       </c>
       <c r="S54">
         <v>12.329</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
@@ -3704,110 +3704,110 @@
       </c>
       <c r="S55">
         <v>8.442</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>22</v>
       </c>
       <c r="B56" t="s">
         <v>17</v>
       </c>
       <c r="C56">
         <v>13.138</v>
       </c>
       <c r="D56">
         <v>13.383</v>
       </c>
       <c r="E56">
         <v>13.286</v>
       </c>
       <c r="F56">
         <v>13.649</v>
       </c>
       <c r="G56">
-        <v>14.039999999999999</v>
+        <v>14.04</v>
       </c>
       <c r="H56">
         <v>13.629</v>
       </c>
       <c r="I56">
         <v>14.475</v>
       </c>
       <c r="J56">
         <v>14.71</v>
       </c>
       <c r="K56">
         <v>14.662</v>
       </c>
       <c r="L56">
         <v>14.934</v>
       </c>
       <c r="M56">
         <v>14.958</v>
       </c>
       <c r="N56">
         <v>14.943</v>
       </c>
       <c r="O56">
-        <v>14.071999999999999</v>
+        <v>14.072</v>
       </c>
       <c r="P56">
         <v>14.37</v>
       </c>
       <c r="Q56">
         <v>14.406</v>
       </c>
       <c r="R56">
         <v>14.56</v>
       </c>
       <c r="S56">
         <v>14.282</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>22</v>
       </c>
       <c r="B57" t="s">
         <v>18</v>
       </c>
       <c r="C57">
         <v>10.042</v>
       </c>
       <c r="D57">
         <v>9.999</v>
       </c>
       <c r="E57">
         <v>10.09</v>
       </c>
       <c r="F57">
         <v>10.17</v>
       </c>
       <c r="G57">
-        <v>11.0020000000000007</v>
+        <v>11.002</v>
       </c>
       <c r="H57">
         <v>10.98</v>
       </c>
       <c r="I57">
         <v>10.764</v>
       </c>
       <c r="J57">
         <v>11.136</v>
       </c>
       <c r="K57">
         <v>11.35</v>
       </c>
       <c r="L57">
         <v>11.324</v>
       </c>
       <c r="M57">
         <v>11.257</v>
       </c>
       <c r="N57">
         <v>11.739</v>
       </c>
       <c r="O57">
         <v>11.782</v>
       </c>
@@ -3834,51 +3834,51 @@
       <c r="C58">
         <v>9.23</v>
       </c>
       <c r="D58">
         <v>9.035</v>
       </c>
       <c r="E58">
         <v>8.926</v>
       </c>
       <c r="F58">
         <v>9.228</v>
       </c>
       <c r="G58">
         <v>9.705</v>
       </c>
       <c r="H58">
         <v>9.239</v>
       </c>
       <c r="I58">
         <v>9.571</v>
       </c>
       <c r="J58">
         <v>10.025</v>
       </c>
       <c r="K58">
-        <v>10.0030000000000001</v>
+        <v>10.003</v>
       </c>
       <c r="L58">
         <v>9.796</v>
       </c>
       <c r="M58">
         <v>9.524</v>
       </c>
       <c r="N58">
         <v>9.692</v>
       </c>
       <c r="O58">
         <v>9.906</v>
       </c>
       <c r="P58">
         <v>9.832</v>
       </c>
       <c r="Q58">
         <v>9.685</v>
       </c>
       <c r="R58">
         <v>9.768</v>
       </c>
       <c r="S58">
         <v>9.7</v>
       </c>
@@ -3987,99 +3987,99 @@
       </c>
       <c r="O60">
         <v>5.648</v>
       </c>
       <c r="P60">
         <v>5.794</v>
       </c>
       <c r="Q60">
         <v>5.765</v>
       </c>
       <c r="R60">
         <v>5.658</v>
       </c>
       <c r="S60">
         <v>5.254</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>22</v>
       </c>
       <c r="B61" t="s">
         <v>22</v>
       </c>
       <c r="C61">
-        <v>329.46699999999998</v>
+        <v>329.467</v>
       </c>
       <c r="D61">
-        <v>330.081000000000017</v>
+        <v>330.081</v>
       </c>
       <c r="E61">
-        <v>323.36900000000003</v>
+        <v>323.369</v>
       </c>
       <c r="F61">
-        <v>330.08499999999998</v>
+        <v>330.085</v>
       </c>
       <c r="G61">
-        <v>337.17200000000003</v>
+        <v>337.172</v>
       </c>
       <c r="H61">
-        <v>334.88799999999998</v>
+        <v>334.888</v>
       </c>
       <c r="I61">
-        <v>339.25599999999997</v>
+        <v>339.256</v>
       </c>
       <c r="J61">
-        <v>344.98500000000001</v>
+        <v>344.985</v>
       </c>
       <c r="K61">
-        <v>346.24099999999999</v>
+        <v>346.241</v>
       </c>
       <c r="L61">
         <v>348.363</v>
       </c>
       <c r="M61">
-        <v>347.63900000000001</v>
+        <v>347.639</v>
       </c>
       <c r="N61">
-        <v>353.048999999999978</v>
+        <v>353.049</v>
       </c>
       <c r="O61">
-        <v>360.20600000000002</v>
+        <v>360.206</v>
       </c>
       <c r="P61">
-        <v>358.31700000000001</v>
+        <v>358.317</v>
       </c>
       <c r="Q61">
-        <v>358.36200000000002</v>
+        <v>358.362</v>
       </c>
       <c r="R61">
-        <v>357.59899999999999</v>
+        <v>357.599</v>
       </c>
       <c r="S61">
-        <v>350.86799999999999</v>
+        <v>350.868</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>