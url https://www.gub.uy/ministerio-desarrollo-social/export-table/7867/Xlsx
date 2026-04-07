--- v0 (2025-12-29)
+++ v1 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Forma de administración</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Pública</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Privada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -427,57 +427,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S61"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>2005</v>
       </c>
       <c r="D1">
         <v>2006</v>
       </c>
       <c r="E1">
         <v>2007</v>
       </c>
       <c r="F1">
         <v>2008</v>
       </c>
       <c r="G1">
@@ -506,99 +506,99 @@
       </c>
       <c r="O1">
         <v>2017</v>
       </c>
       <c r="P1">
         <v>2018</v>
       </c>
       <c r="Q1">
         <v>2019</v>
       </c>
       <c r="R1">
         <v>2020</v>
       </c>
       <c r="S1">
         <v>2021</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
-        <v>85.26600000000001</v>
+        <v>85.266</v>
       </c>
       <c r="D2">
         <v>82.414</v>
       </c>
       <c r="E2">
         <v>78.155</v>
       </c>
       <c r="F2">
         <v>77.842</v>
       </c>
       <c r="G2">
         <v>77.596</v>
       </c>
       <c r="H2">
         <v>76.417</v>
       </c>
       <c r="I2">
-        <v>76.53100000000001</v>
+        <v>76.531</v>
       </c>
       <c r="J2">
-        <v>74.090000000000003</v>
+        <v>74.09</v>
       </c>
       <c r="K2">
         <v>72.123</v>
       </c>
       <c r="L2">
         <v>70.956</v>
       </c>
       <c r="M2">
         <v>70.72</v>
       </c>
       <c r="N2">
         <v>72.107</v>
       </c>
       <c r="O2">
         <v>74.405</v>
       </c>
       <c r="P2">
         <v>72.461</v>
       </c>
       <c r="Q2">
         <v>71.673</v>
       </c>
       <c r="R2">
-        <v>71.31399999999999</v>
+        <v>71.314</v>
       </c>
       <c r="S2">
-        <v>69.091999999999999</v>
+        <v>69.092</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
         <v>6.683</v>
       </c>
       <c r="D3">
         <v>6.641</v>
       </c>
       <c r="E3">
         <v>6.718</v>
       </c>
       <c r="F3">
         <v>6.551</v>
       </c>
       <c r="G3">
         <v>6.692</v>
       </c>
       <c r="H3">
@@ -627,72 +627,72 @@
       </c>
       <c r="P3">
         <v>5.973</v>
       </c>
       <c r="Q3">
         <v>5.825</v>
       </c>
       <c r="R3">
         <v>5.626</v>
       </c>
       <c r="S3">
         <v>5.589</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
         <v>36.213</v>
       </c>
       <c r="D4">
-        <v>36.073999999999998</v>
+        <v>36.074</v>
       </c>
       <c r="E4">
         <v>35.196</v>
       </c>
       <c r="F4">
         <v>36.467</v>
       </c>
       <c r="G4">
-        <v>37.094999999999999</v>
+        <v>37.095</v>
       </c>
       <c r="H4">
         <v>37.641</v>
       </c>
       <c r="I4">
         <v>38.739</v>
       </c>
       <c r="J4">
         <v>38.446</v>
       </c>
       <c r="K4">
-        <v>38.033999999999999</v>
+        <v>38.034</v>
       </c>
       <c r="L4">
         <v>37.484</v>
       </c>
       <c r="M4">
         <v>37.755</v>
       </c>
       <c r="N4">
         <v>39.15</v>
       </c>
       <c r="O4">
         <v>40.058</v>
       </c>
       <c r="P4">
         <v>39.982</v>
       </c>
       <c r="Q4">
         <v>39.845</v>
       </c>
       <c r="R4">
         <v>39.749</v>
       </c>
       <c r="S4">
         <v>39.549</v>
       </c>
@@ -1079,92 +1079,92 @@
       <c r="I11">
         <v>11.28</v>
       </c>
       <c r="J11">
         <v>11.612</v>
       </c>
       <c r="K11">
         <v>12.057</v>
       </c>
       <c r="L11">
         <v>12.404</v>
       </c>
       <c r="M11">
         <v>12.425</v>
       </c>
       <c r="N11">
         <v>13.202</v>
       </c>
       <c r="O11">
         <v>14.173</v>
       </c>
       <c r="P11">
         <v>13.716</v>
       </c>
       <c r="Q11">
-        <v>14.063000000000001</v>
+        <v>14.063</v>
       </c>
       <c r="R11">
         <v>14.119</v>
       </c>
       <c r="S11">
         <v>14.048</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12">
         <v>7.471</v>
       </c>
       <c r="D12">
         <v>7.414</v>
       </c>
       <c r="E12">
         <v>7.273</v>
       </c>
       <c r="F12">
         <v>7.592</v>
       </c>
       <c r="G12">
         <v>7.805</v>
       </c>
       <c r="H12">
         <v>7.754</v>
       </c>
       <c r="I12">
         <v>7.918</v>
       </c>
       <c r="J12">
         <v>8.086</v>
       </c>
       <c r="K12">
-        <v>8.095000000000001</v>
+        <v>8.095</v>
       </c>
       <c r="L12">
         <v>7.827</v>
       </c>
       <c r="M12">
         <v>7.556</v>
       </c>
       <c r="N12">
         <v>8.26</v>
       </c>
       <c r="O12">
         <v>8.121</v>
       </c>
       <c r="P12">
         <v>7.857</v>
       </c>
       <c r="Q12">
         <v>7.639</v>
       </c>
       <c r="R12">
         <v>7.534</v>
       </c>
       <c r="S12">
         <v>7.921</v>
       </c>
@@ -1232,51 +1232,51 @@
       <c r="A14" t="s">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14">
         <v>8.861</v>
       </c>
       <c r="D14">
         <v>9.026</v>
       </c>
       <c r="E14">
         <v>8.95</v>
       </c>
       <c r="F14">
         <v>9.384</v>
       </c>
       <c r="G14">
         <v>9.038</v>
       </c>
       <c r="H14">
         <v>9.647</v>
       </c>
       <c r="I14">
-        <v>10.082000000000001</v>
+        <v>10.082</v>
       </c>
       <c r="J14">
         <v>10.106</v>
       </c>
       <c r="K14">
         <v>9.892</v>
       </c>
       <c r="L14">
         <v>10.09</v>
       </c>
       <c r="M14">
         <v>9.955</v>
       </c>
       <c r="N14">
         <v>9.911</v>
       </c>
       <c r="O14">
         <v>10.12</v>
       </c>
       <c r="P14">
         <v>9.843</v>
       </c>
       <c r="Q14">
         <v>9.481</v>
       </c>
@@ -1630,90 +1630,90 @@
       </c>
       <c r="P20">
         <v>3.99</v>
       </c>
       <c r="Q20">
         <v>3.871</v>
       </c>
       <c r="R20">
         <v>3.879</v>
       </c>
       <c r="S20">
         <v>3.667</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>22</v>
       </c>
       <c r="C21">
         <v>228.946</v>
       </c>
       <c r="D21">
-        <v>225.13300000000001</v>
+        <v>225.133</v>
       </c>
       <c r="E21">
-        <v>218.096000000000004</v>
+        <v>218.096</v>
       </c>
       <c r="F21">
-        <v>222.18700000000001</v>
+        <v>222.187</v>
       </c>
       <c r="G21">
-        <v>226.33199999999999</v>
+        <v>226.332</v>
       </c>
       <c r="H21">
-        <v>226.97499999999999</v>
+        <v>226.975</v>
       </c>
       <c r="I21">
-        <v>230.15299999999999</v>
+        <v>230.153</v>
       </c>
       <c r="J21">
         <v>227.858</v>
       </c>
       <c r="K21">
-        <v>224.23400000000001</v>
+        <v>224.234</v>
       </c>
       <c r="L21">
         <v>221.137</v>
       </c>
       <c r="M21">
-        <v>220.36600000000001</v>
+        <v>220.366</v>
       </c>
       <c r="N21">
-        <v>228.098000000000013</v>
+        <v>228.098</v>
       </c>
       <c r="O21">
-        <v>232.72999999999999</v>
+        <v>232.73</v>
       </c>
       <c r="P21">
-        <v>228.23599999999999</v>
+        <v>228.236</v>
       </c>
       <c r="Q21">
-        <v>226.22399999999999</v>
+        <v>226.224</v>
       </c>
       <c r="R21">
         <v>224.446</v>
       </c>
       <c r="S21">
         <v>221.547</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>3</v>
       </c>
       <c r="C22">
         <v>27.674</v>
       </c>
       <c r="D22">
         <v>27.327</v>
       </c>
       <c r="E22">
         <v>27.805</v>
       </c>
       <c r="F22">
@@ -1728,57 +1728,57 @@
       <c r="I22">
         <v>28.934</v>
       </c>
       <c r="J22">
         <v>29.203</v>
       </c>
       <c r="K22">
         <v>29.285</v>
       </c>
       <c r="L22">
         <v>29.493</v>
       </c>
       <c r="M22">
         <v>29.205</v>
       </c>
       <c r="N22">
         <v>28.644</v>
       </c>
       <c r="O22">
         <v>28.521</v>
       </c>
       <c r="P22">
         <v>28.666</v>
       </c>
       <c r="Q22">
-        <v>27.094000000000001</v>
+        <v>27.094</v>
       </c>
       <c r="R22">
         <v>26.693</v>
       </c>
       <c r="S22">
-        <v>26.059999999999999</v>
+        <v>26.06</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>32</v>
       </c>
       <c r="G23">
         <v>48</v>
       </c>
       <c r="H23">
@@ -2843,119 +2843,119 @@
       <c r="G41">
         <v>41.741</v>
       </c>
       <c r="H41">
         <v>41.796</v>
       </c>
       <c r="I41">
         <v>42.382</v>
       </c>
       <c r="J41">
         <v>42.926</v>
       </c>
       <c r="K41">
         <v>43.494</v>
       </c>
       <c r="L41">
         <v>44.104</v>
       </c>
       <c r="M41">
         <v>43.592</v>
       </c>
       <c r="N41">
         <v>42.272</v>
       </c>
       <c r="O41">
-        <v>41.091999999999999</v>
+        <v>41.092</v>
       </c>
       <c r="P41">
         <v>41.221</v>
       </c>
       <c r="Q41">
         <v>40.192</v>
       </c>
       <c r="R41">
         <v>38.775</v>
       </c>
       <c r="S41">
         <v>38.341</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>22</v>
       </c>
       <c r="B42" t="s">
         <v>3</v>
       </c>
       <c r="C42">
         <v>112.94</v>
       </c>
       <c r="D42">
         <v>109.741</v>
       </c>
       <c r="E42">
-        <v>105.95999999999999</v>
+        <v>105.96</v>
       </c>
       <c r="F42">
         <v>105.324</v>
       </c>
       <c r="G42">
         <v>106.277</v>
       </c>
       <c r="H42">
         <v>104.931</v>
       </c>
       <c r="I42">
         <v>105.465</v>
       </c>
       <c r="J42">
-        <v>103.29300000000001</v>
+        <v>103.293</v>
       </c>
       <c r="K42">
         <v>101.408</v>
       </c>
       <c r="L42">
         <v>100.449</v>
       </c>
       <c r="M42">
         <v>99.925</v>
       </c>
       <c r="N42">
         <v>100.751</v>
       </c>
       <c r="O42">
         <v>102.926</v>
       </c>
       <c r="P42">
         <v>101.127</v>
       </c>
       <c r="Q42">
         <v>98.767</v>
       </c>
       <c r="R42">
-        <v>98.007000000000005</v>
+        <v>98.007</v>
       </c>
       <c r="S42">
         <v>95.152</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>22</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43">
         <v>6.683</v>
       </c>
       <c r="D43">
         <v>6.641</v>
       </c>
       <c r="E43">
         <v>6.718</v>
       </c>
       <c r="F43">
         <v>6.583</v>
       </c>
       <c r="G43">
@@ -2990,51 +2990,51 @@
       </c>
       <c r="Q43">
         <v>5.947</v>
       </c>
       <c r="R43">
         <v>5.748</v>
       </c>
       <c r="S43">
         <v>5.703</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>22</v>
       </c>
       <c r="B44" t="s">
         <v>5</v>
       </c>
       <c r="C44">
         <v>38.863</v>
       </c>
       <c r="D44">
         <v>38.795</v>
       </c>
       <c r="E44">
-        <v>38.097999999999999</v>
+        <v>38.098</v>
       </c>
       <c r="F44">
         <v>40.403</v>
       </c>
       <c r="G44">
         <v>41.362</v>
       </c>
       <c r="H44">
         <v>42.256</v>
       </c>
       <c r="I44">
         <v>43.333</v>
       </c>
       <c r="J44">
         <v>43.327</v>
       </c>
       <c r="K44">
         <v>43.206</v>
       </c>
       <c r="L44">
         <v>42.842</v>
       </c>
       <c r="M44">
         <v>43.14</v>
       </c>
@@ -3105,51 +3105,51 @@
       </c>
       <c r="P45">
         <v>7.165</v>
       </c>
       <c r="Q45">
         <v>7.129</v>
       </c>
       <c r="R45">
         <v>7.115</v>
       </c>
       <c r="S45">
         <v>6.991</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>22</v>
       </c>
       <c r="B46" t="s">
         <v>7</v>
       </c>
       <c r="C46">
         <v>9.39</v>
       </c>
       <c r="D46">
-        <v>9.066000000000001</v>
+        <v>9.066</v>
       </c>
       <c r="E46">
         <v>8.722</v>
       </c>
       <c r="F46">
         <v>8.636</v>
       </c>
       <c r="G46">
         <v>8.936</v>
       </c>
       <c r="H46">
         <v>8.936</v>
       </c>
       <c r="I46">
         <v>8.871</v>
       </c>
       <c r="J46">
         <v>8.761</v>
       </c>
       <c r="K46">
         <v>8.64</v>
       </c>
       <c r="L46">
         <v>8.39</v>
       </c>
@@ -3409,78 +3409,78 @@
       </c>
       <c r="S50">
         <v>4.446</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>22</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51">
         <v>11.023</v>
       </c>
       <c r="D51">
         <v>11.045</v>
       </c>
       <c r="E51">
         <v>10.973</v>
       </c>
       <c r="F51">
         <v>12.285</v>
       </c>
       <c r="G51">
-        <v>13.039999999999999</v>
+        <v>13.04</v>
       </c>
       <c r="H51">
         <v>13.643</v>
       </c>
       <c r="I51">
-        <v>14.0090000000000003</v>
+        <v>14.009</v>
       </c>
       <c r="J51">
         <v>14.288</v>
       </c>
       <c r="K51">
         <v>14.701</v>
       </c>
       <c r="L51">
         <v>15.141</v>
       </c>
       <c r="M51">
         <v>14.903</v>
       </c>
       <c r="N51">
         <v>15.621</v>
       </c>
       <c r="O51">
         <v>16.543</v>
       </c>
       <c r="P51">
-        <v>16.027999999999999</v>
+        <v>16.028</v>
       </c>
       <c r="Q51">
         <v>16.958</v>
       </c>
       <c r="R51">
         <v>16.845</v>
       </c>
       <c r="S51">
         <v>16.828</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>22</v>
       </c>
       <c r="B52" t="s">
         <v>13</v>
       </c>
       <c r="C52">
         <v>8.128</v>
       </c>
       <c r="D52">
         <v>8.151</v>
       </c>
       <c r="E52">
@@ -3766,63 +3766,63 @@
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>22</v>
       </c>
       <c r="B57" t="s">
         <v>18</v>
       </c>
       <c r="C57">
         <v>7.416</v>
       </c>
       <c r="D57">
         <v>7.29</v>
       </c>
       <c r="E57">
         <v>7.193</v>
       </c>
       <c r="F57">
         <v>7.296</v>
       </c>
       <c r="G57">
         <v>7.96</v>
       </c>
       <c r="H57">
-        <v>8.029999999999999</v>
+        <v>8.03</v>
       </c>
       <c r="I57">
-        <v>8.029999999999999</v>
+        <v>8.03</v>
       </c>
       <c r="J57">
         <v>8.163</v>
       </c>
       <c r="K57">
         <v>8.151</v>
       </c>
       <c r="L57">
-        <v>8.085000000000001</v>
+        <v>8.085</v>
       </c>
       <c r="M57">
         <v>7.89</v>
       </c>
       <c r="N57">
         <v>8.541</v>
       </c>
       <c r="O57">
         <v>8.416</v>
       </c>
       <c r="P57">
         <v>8.788</v>
       </c>
       <c r="Q57">
         <v>9.104</v>
       </c>
       <c r="R57">
         <v>9.194</v>
       </c>
       <c r="S57">
         <v>9.302</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
@@ -3990,96 +3990,96 @@
       </c>
       <c r="P60">
         <v>4.207</v>
       </c>
       <c r="Q60">
         <v>4.095</v>
       </c>
       <c r="R60">
         <v>4.078</v>
       </c>
       <c r="S60">
         <v>3.819</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>22</v>
       </c>
       <c r="B61" t="s">
         <v>22</v>
       </c>
       <c r="C61">
         <v>265.255</v>
       </c>
       <c r="D61">
-        <v>261.76799999999997</v>
+        <v>261.768</v>
       </c>
       <c r="E61">
         <v>255.297</v>
       </c>
       <c r="F61">
-        <v>262.30500000000001</v>
+        <v>262.305</v>
       </c>
       <c r="G61">
-        <v>268.072999999999979</v>
+        <v>268.073</v>
       </c>
       <c r="H61">
-        <v>268.77100000000002</v>
+        <v>268.771</v>
       </c>
       <c r="I61">
-        <v>272.53500000000003</v>
+        <v>272.535</v>
       </c>
       <c r="J61">
-        <v>270.78399999999999</v>
+        <v>270.784</v>
       </c>
       <c r="K61">
-        <v>267.72800000000001</v>
+        <v>267.728</v>
       </c>
       <c r="L61">
-        <v>265.24099999999999</v>
+        <v>265.241</v>
       </c>
       <c r="M61">
-        <v>263.95800000000003</v>
+        <v>263.958</v>
       </c>
       <c r="N61">
-        <v>268.78699999999998</v>
+        <v>268.787</v>
       </c>
       <c r="O61">
-        <v>272.35199999999998</v>
+        <v>272.352</v>
       </c>
       <c r="P61">
-        <v>269.45699999999999</v>
+        <v>269.457</v>
       </c>
       <c r="Q61">
         <v>266.416</v>
       </c>
       <c r="R61">
         <v>263.221</v>
       </c>
       <c r="S61">
-        <v>259.88799999999998</v>
+        <v>259.888</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>