--- v0 (2025-12-29)
+++ v1 (2026-04-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>Forma de administración</t>
   </si>
   <si>
     <t>Públicas</t>
   </si>
   <si>
     <t>Privadas</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -367,57 +367,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V4"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2000</v>
       </c>
       <c r="C1">
         <v>2001</v>
       </c>
       <c r="D1">
         <v>2002</v>
       </c>
       <c r="E1">
         <v>2003</v>
       </c>
       <c r="F1">
         <v>2004</v>
       </c>
       <c r="G1">
@@ -452,247 +452,247 @@
       </c>
       <c r="Q1">
         <v>2015</v>
       </c>
       <c r="R1">
         <v>2016</v>
       </c>
       <c r="S1">
         <v>2017</v>
       </c>
       <c r="T1">
         <v>2018</v>
       </c>
       <c r="U1">
         <v>2019</v>
       </c>
       <c r="V1">
         <v>2020</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>74.45399999999999</v>
+        <v>74.454</v>
       </c>
       <c r="C2">
-        <v>79.016000000000005</v>
+        <v>79.016</v>
       </c>
       <c r="D2">
         <v>83.857</v>
       </c>
       <c r="E2">
         <v>88.994</v>
       </c>
       <c r="F2">
         <v>94.447</v>
       </c>
       <c r="G2">
         <v>100.233</v>
       </c>
       <c r="H2">
         <v>106.374</v>
       </c>
       <c r="I2">
-        <v>112.89100000000001</v>
+        <v>112.891</v>
       </c>
       <c r="J2">
-        <v>116.29000000000001</v>
+        <v>116.29</v>
       </c>
       <c r="K2">
         <v>119.791</v>
       </c>
       <c r="L2">
         <v>123.398</v>
       </c>
       <c r="M2">
         <v>127.114</v>
       </c>
       <c r="N2">
         <v>130.941</v>
       </c>
       <c r="O2">
         <v>133.911</v>
       </c>
       <c r="P2">
-        <v>136.99299999999999</v>
+        <v>136.993</v>
       </c>
       <c r="Q2">
         <v>139.923</v>
       </c>
       <c r="R2">
-        <v>142.56899999999999</v>
+        <v>142.569</v>
       </c>
       <c r="S2">
-        <v>145.068999999999988</v>
+        <v>145.069</v>
       </c>
       <c r="T2">
-        <v>185.33699999999999</v>
+        <v>185.337</v>
       </c>
       <c r="U2">
-        <v>194.65299999999999</v>
+        <v>194.653</v>
       </c>
       <c r="V2">
-        <v>201.25899999999999</v>
+        <v>201.259</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>8.263</v>
       </c>
       <c r="C3">
         <v>9.184</v>
       </c>
       <c r="D3">
         <v>9.197</v>
       </c>
       <c r="E3">
         <v>9.293</v>
       </c>
       <c r="F3">
         <v>8.901</v>
       </c>
       <c r="G3">
         <v>13.465</v>
       </c>
       <c r="H3">
         <v>14.997</v>
       </c>
       <c r="I3">
         <v>16.231</v>
       </c>
       <c r="J3">
         <v>17.245</v>
       </c>
       <c r="K3">
         <v>18.518</v>
       </c>
       <c r="L3">
         <v>19.835</v>
       </c>
       <c r="M3">
-        <v>21.018999999999998</v>
+        <v>21.019</v>
       </c>
       <c r="N3">
         <v>22.686</v>
       </c>
       <c r="O3">
         <v>23.6</v>
       </c>
       <c r="P3">
         <v>24.207</v>
       </c>
       <c r="Q3">
         <v>24.418</v>
       </c>
       <c r="R3">
         <v>25.56</v>
       </c>
       <c r="S3">
         <v>25.485</v>
       </c>
       <c r="T3">
         <v>24.51</v>
       </c>
       <c r="U3">
         <v>19.984</v>
       </c>
       <c r="V3">
         <v>20.446</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
         <v>78.419</v>
       </c>
       <c r="C4">
         <v>79.34</v>
       </c>
       <c r="D4">
-        <v>79.35299999999999</v>
+        <v>79.353</v>
       </c>
       <c r="E4">
         <v>79.449</v>
       </c>
       <c r="F4">
-        <v>79.057000000000002</v>
+        <v>79.057</v>
       </c>
       <c r="G4">
         <v>83.621</v>
       </c>
       <c r="H4">
-        <v>85.15300000000001</v>
+        <v>85.153</v>
       </c>
       <c r="I4">
-        <v>129.12200000000001</v>
+        <v>129.122</v>
       </c>
       <c r="J4">
         <v>130.136</v>
       </c>
       <c r="K4">
-        <v>131.40899999999999</v>
+        <v>131.409</v>
       </c>
       <c r="L4">
         <v>132.726</v>
       </c>
       <c r="M4">
-        <v>148.13300000000001</v>
+        <v>148.133</v>
       </c>
       <c r="N4">
-        <v>153.62700000000001</v>
+        <v>153.627</v>
       </c>
       <c r="O4">
         <v>157.511</v>
       </c>
       <c r="P4">
-        <v>161.19999999999999</v>
+        <v>161.2</v>
       </c>
       <c r="Q4">
-        <v>164.34100000000001</v>
+        <v>164.341</v>
       </c>
       <c r="R4">
-        <v>168.12899999999999</v>
+        <v>168.129</v>
       </c>
       <c r="S4">
         <v>170.554</v>
       </c>
       <c r="T4">
-        <v>209.84700000000001</v>
+        <v>209.847</v>
       </c>
       <c r="U4">
         <v>214.637</v>
       </c>
       <c r="V4">
-        <v>221.70500000000001</v>
+        <v>221.705</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>