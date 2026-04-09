--- v1 (2026-02-05)
+++ v2 (2026-04-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Personas</t>
   </si>
   <si>
     <t>ene-2010</t>
   </si>
   <si>
     <t>feb-2010</t>
   </si>
   <si>
@@ -599,51 +599,51 @@
   <si>
     <t>jul-2025</t>
   </si>
   <si>
     <t>ago-2025</t>
   </si>
   <si>
     <t>set-2025</t>
   </si>
   <si>
     <t>oct-2025</t>
   </si>
   <si>
     <t>nov-2025</t>
   </si>
   <si>
     <t>dic-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -937,57 +937,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GK2"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:193">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1535,621 +1535,621 @@
       </c>
       <c r="GF1" t="s">
         <v>187</v>
       </c>
       <c r="GG1" t="s">
         <v>188</v>
       </c>
       <c r="GH1" t="s">
         <v>189</v>
       </c>
       <c r="GI1" t="s">
         <v>190</v>
       </c>
       <c r="GJ1" t="s">
         <v>191</v>
       </c>
       <c r="GK1" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="2" spans="1:193">
       <c r="A2" t="s">
         <v>193</v>
       </c>
       <c r="B2">
-        <v>390.87900000000002</v>
+        <v>390.879</v>
       </c>
       <c r="C2">
-        <v>391.36500000000001</v>
+        <v>391.365</v>
       </c>
       <c r="D2">
-        <v>394.64299999999997</v>
+        <v>394.643</v>
       </c>
       <c r="E2">
-        <v>395.77100000000002</v>
+        <v>395.771</v>
       </c>
       <c r="F2">
-        <v>398.040999999999997</v>
+        <v>398.041</v>
       </c>
       <c r="G2">
         <v>400.44</v>
       </c>
       <c r="H2">
-        <v>403.66500000000002</v>
+        <v>403.665</v>
       </c>
       <c r="I2">
-        <v>405.69999999999999</v>
+        <v>405.7</v>
       </c>
       <c r="J2">
-        <v>406.19299999999998</v>
+        <v>406.193</v>
       </c>
       <c r="K2">
-        <v>409.10399999999998</v>
+        <v>409.104</v>
       </c>
       <c r="L2">
-        <v>411.27699999999999</v>
+        <v>411.277</v>
       </c>
       <c r="M2">
-        <v>412.70699999999999</v>
+        <v>412.707</v>
       </c>
       <c r="N2">
-        <v>418.58499999999998</v>
+        <v>418.585</v>
       </c>
       <c r="O2">
         <v>417.88</v>
       </c>
       <c r="P2">
-        <v>419.31900000000002</v>
+        <v>419.319</v>
       </c>
       <c r="Q2">
-        <v>420.12799999999999</v>
+        <v>420.128</v>
       </c>
       <c r="R2">
-        <v>412.27999999999997</v>
+        <v>412.28</v>
       </c>
       <c r="S2">
-        <v>413.18700000000001</v>
+        <v>413.187</v>
       </c>
       <c r="T2">
-        <v>415.71600000000001</v>
+        <v>415.716</v>
       </c>
       <c r="U2">
-        <v>415.73399999999998</v>
+        <v>415.734</v>
       </c>
       <c r="V2">
         <v>414.774</v>
       </c>
       <c r="W2">
         <v>414.697</v>
       </c>
       <c r="X2">
         <v>413.666</v>
       </c>
       <c r="Y2">
-        <v>413.61900000000003</v>
+        <v>413.619</v>
       </c>
       <c r="Z2">
-        <v>413.80000000000001</v>
+        <v>413.8</v>
       </c>
       <c r="AA2">
         <v>411.541</v>
       </c>
       <c r="AB2">
-        <v>413.12400000000002</v>
+        <v>413.124</v>
       </c>
       <c r="AC2">
-        <v>412.93099999999998</v>
+        <v>412.931</v>
       </c>
       <c r="AD2">
-        <v>402.76499999999999</v>
+        <v>402.765</v>
       </c>
       <c r="AE2">
-        <v>402.25099999999998</v>
+        <v>402.251</v>
       </c>
       <c r="AF2">
         <v>404.572</v>
       </c>
       <c r="AG2">
         <v>404.108</v>
       </c>
       <c r="AH2">
-        <v>404.25900000000001</v>
+        <v>404.259</v>
       </c>
       <c r="AI2">
-        <v>407.40100000000001</v>
+        <v>407.401</v>
       </c>
       <c r="AJ2">
         <v>404.452</v>
       </c>
       <c r="AK2">
-        <v>402.89800000000002</v>
+        <v>402.898</v>
       </c>
       <c r="AL2">
-        <v>406.95699999999999</v>
+        <v>406.957</v>
       </c>
       <c r="AM2">
-        <v>402.29500000000002</v>
+        <v>402.295</v>
       </c>
       <c r="AN2">
-        <v>403.42200000000003</v>
+        <v>403.422</v>
       </c>
       <c r="AO2">
-        <v>404.31700000000001</v>
+        <v>404.317</v>
       </c>
       <c r="AP2">
-        <v>401.57100000000003</v>
+        <v>401.571</v>
       </c>
       <c r="AQ2">
-        <v>379.031999999999982</v>
+        <v>379.032</v>
       </c>
       <c r="AR2">
-        <v>380.060999999999979</v>
+        <v>380.061</v>
       </c>
       <c r="AS2">
-        <v>380.50999999999999</v>
+        <v>380.51</v>
       </c>
       <c r="AT2">
-        <v>376.24700000000001</v>
+        <v>376.247</v>
       </c>
       <c r="AU2">
-        <v>373.57400000000001</v>
+        <v>373.574</v>
       </c>
       <c r="AV2">
-        <v>370.32999999999998</v>
+        <v>370.33</v>
       </c>
       <c r="AW2">
         <v>367.839</v>
       </c>
       <c r="AX2">
-        <v>376.43200000000002</v>
+        <v>376.432</v>
       </c>
       <c r="AY2">
-        <v>378.38999999999999</v>
+        <v>378.39</v>
       </c>
       <c r="AZ2">
-        <v>378.88799999999998</v>
+        <v>378.888</v>
       </c>
       <c r="BA2">
-        <v>380.71800000000002</v>
+        <v>380.718</v>
       </c>
       <c r="BB2">
-        <v>381.71600000000001</v>
+        <v>381.716</v>
       </c>
       <c r="BC2">
-        <v>382.53300000000002</v>
+        <v>382.533</v>
       </c>
       <c r="BD2">
-        <v>377.01600000000002</v>
+        <v>377.016</v>
       </c>
       <c r="BE2">
-        <v>378.89999999999998</v>
+        <v>378.9</v>
       </c>
       <c r="BF2">
-        <v>379.90600000000001</v>
+        <v>379.906</v>
       </c>
       <c r="BG2">
         <v>381.608</v>
       </c>
       <c r="BH2">
-        <v>381.45499999999998</v>
+        <v>381.455</v>
       </c>
       <c r="BI2">
-        <v>381.26499999999999</v>
+        <v>381.265</v>
       </c>
       <c r="BJ2">
-        <v>384.56299999999999</v>
+        <v>384.563</v>
       </c>
       <c r="BK2">
-        <v>384.63900000000001</v>
+        <v>384.639</v>
       </c>
       <c r="BL2">
         <v>385.303</v>
       </c>
       <c r="BM2">
-        <v>385.38400000000001</v>
+        <v>385.384</v>
       </c>
       <c r="BN2">
-        <v>385.043000000000006</v>
+        <v>385.043</v>
       </c>
       <c r="BO2">
-        <v>385.98399999999998</v>
+        <v>385.984</v>
       </c>
       <c r="BP2">
-        <v>386.70100000000002</v>
+        <v>386.701</v>
       </c>
       <c r="BQ2">
-        <v>386.64800000000002</v>
+        <v>386.648</v>
       </c>
       <c r="BR2">
-        <v>386.82900000000001</v>
+        <v>386.829</v>
       </c>
       <c r="BS2">
-        <v>386.63499999999999</v>
+        <v>386.635</v>
       </c>
       <c r="BT2">
-        <v>387.55900000000003</v>
+        <v>387.559</v>
       </c>
       <c r="BU2">
-        <v>375.71199999999999</v>
+        <v>375.712</v>
       </c>
       <c r="BV2">
-        <v>380.37099999999998</v>
+        <v>380.371</v>
       </c>
       <c r="BW2">
-        <v>381.23099999999999</v>
+        <v>381.231</v>
       </c>
       <c r="BX2">
         <v>382.267</v>
       </c>
       <c r="BY2">
-        <v>384.66000000000003</v>
+        <v>384.66</v>
       </c>
       <c r="BZ2">
-        <v>372.079000000000008</v>
+        <v>372.079</v>
       </c>
       <c r="CA2">
-        <v>387.83499999999998</v>
+        <v>387.835</v>
       </c>
       <c r="CB2">
         <v>388.745</v>
       </c>
       <c r="CC2">
-        <v>384.29000000000002</v>
+        <v>384.29</v>
       </c>
       <c r="CD2">
-        <v>385.72399999999999</v>
+        <v>385.724</v>
       </c>
       <c r="CE2">
-        <v>386.50599999999997</v>
+        <v>386.506</v>
       </c>
       <c r="CF2">
         <v>387.69</v>
       </c>
       <c r="CG2">
-        <v>388.68299999999999</v>
+        <v>388.683</v>
       </c>
       <c r="CH2">
-        <v>391.11900000000003</v>
+        <v>391.119</v>
       </c>
       <c r="CI2">
-        <v>390.40800000000002</v>
+        <v>390.408</v>
       </c>
       <c r="CJ2">
-        <v>390.15199999999999</v>
+        <v>390.152</v>
       </c>
       <c r="CK2">
-        <v>390.96100000000001</v>
+        <v>390.961</v>
       </c>
       <c r="CL2">
-        <v>390.80500000000001</v>
+        <v>390.805</v>
       </c>
       <c r="CM2">
-        <v>392.26400000000001</v>
+        <v>392.264</v>
       </c>
       <c r="CN2">
         <v>392.298</v>
       </c>
       <c r="CO2">
-        <v>383.88900000000001</v>
+        <v>383.889</v>
       </c>
       <c r="CP2">
-        <v>384.52300000000002</v>
+        <v>384.523</v>
       </c>
       <c r="CQ2">
-        <v>386.33300000000003</v>
+        <v>386.333</v>
       </c>
       <c r="CR2">
-        <v>387.0079999999999814</v>
+        <v>387.008</v>
       </c>
       <c r="CS2">
-        <v>372.98200000000003</v>
+        <v>372.982</v>
       </c>
       <c r="CT2">
-        <v>376.24299999999999</v>
+        <v>376.243</v>
       </c>
       <c r="CU2">
         <v>376.125</v>
       </c>
       <c r="CV2">
-        <v>376.75900000000001</v>
+        <v>376.759</v>
       </c>
       <c r="CW2">
-        <v>378.69799999999998</v>
+        <v>378.698</v>
       </c>
       <c r="CX2">
         <v>380.88</v>
       </c>
       <c r="CY2">
         <v>381.512</v>
       </c>
       <c r="CZ2">
         <v>384.108</v>
       </c>
       <c r="DA2">
-        <v>381.19200000000001</v>
+        <v>381.192</v>
       </c>
       <c r="DB2">
-        <v>382.36700000000002</v>
+        <v>382.367</v>
       </c>
       <c r="DC2">
-        <v>383.29899999999998</v>
+        <v>383.299</v>
       </c>
       <c r="DD2">
-        <v>383.96499999999997</v>
+        <v>383.965</v>
       </c>
       <c r="DE2">
-        <v>372.23099999999999</v>
+        <v>372.231</v>
       </c>
       <c r="DF2">
         <v>374.875</v>
       </c>
       <c r="DG2">
-        <v>374.99700000000001</v>
+        <v>374.997</v>
       </c>
       <c r="DH2">
-        <v>375.21899999999999</v>
+        <v>375.219</v>
       </c>
       <c r="DI2">
-        <v>383.22500000000002</v>
+        <v>383.225</v>
       </c>
       <c r="DJ2">
         <v>383.935</v>
       </c>
       <c r="DK2">
-        <v>384.83199999999999</v>
+        <v>384.832</v>
       </c>
       <c r="DL2">
-        <v>384.63799999999998</v>
+        <v>384.638</v>
       </c>
       <c r="DM2">
         <v>377.613</v>
       </c>
       <c r="DN2">
-        <v>377.84199999999998</v>
+        <v>377.842</v>
       </c>
       <c r="DO2">
-        <v>378.67099999999999</v>
+        <v>378.671</v>
       </c>
       <c r="DP2">
-        <v>379.33800000000002</v>
+        <v>379.338</v>
       </c>
       <c r="DQ2">
-        <v>373.63900000000001</v>
+        <v>373.639</v>
       </c>
       <c r="DR2">
-        <v>376.36200000000002</v>
+        <v>376.362</v>
       </c>
       <c r="DS2">
-        <v>375.64699999999999</v>
+        <v>375.647</v>
       </c>
       <c r="DT2">
-        <v>374.26499999999999</v>
+        <v>374.265</v>
       </c>
       <c r="DU2">
-        <v>377.57100000000003</v>
+        <v>377.571</v>
       </c>
       <c r="DV2">
         <v>377.548</v>
       </c>
       <c r="DW2">
-        <v>377.17899999999997</v>
+        <v>377.179</v>
       </c>
       <c r="DX2">
-        <v>377.41500000000002</v>
+        <v>377.415</v>
       </c>
       <c r="DY2">
-        <v>374.37799999999999</v>
+        <v>374.378</v>
       </c>
       <c r="DZ2">
-        <v>374.055000000000007</v>
+        <v>374.055</v>
       </c>
       <c r="EA2">
-        <v>374.79899999999998</v>
+        <v>374.799</v>
       </c>
       <c r="EB2">
-        <v>374.74000000000001</v>
+        <v>374.74</v>
       </c>
       <c r="EC2">
         <v>375.392</v>
       </c>
       <c r="ED2">
-        <v>377.42500000000001</v>
+        <v>377.425</v>
       </c>
       <c r="EE2">
-        <v>376.45499999999998</v>
+        <v>376.455</v>
       </c>
       <c r="EF2">
-        <v>375.70499999999998</v>
+        <v>375.705</v>
       </c>
       <c r="EG2">
-        <v>373.85599999999999</v>
+        <v>373.856</v>
       </c>
       <c r="EH2">
-        <v>371.49599999999998</v>
+        <v>371.496</v>
       </c>
       <c r="EI2">
-        <v>371.26600000000002</v>
+        <v>371.266</v>
       </c>
       <c r="EJ2">
-        <v>369.23099999999999</v>
+        <v>369.231</v>
       </c>
       <c r="EK2">
-        <v>369.63200000000001</v>
+        <v>369.632</v>
       </c>
       <c r="EL2">
-        <v>370.42599999999999</v>
+        <v>370.426</v>
       </c>
       <c r="EM2">
-        <v>365.49799999999999</v>
+        <v>365.498</v>
       </c>
       <c r="EN2">
-        <v>367.089999999999975</v>
+        <v>367.09</v>
       </c>
       <c r="EO2">
-        <v>367.22399999999999</v>
+        <v>367.224</v>
       </c>
       <c r="EP2">
-        <v>373.35599999999999</v>
+        <v>373.356</v>
       </c>
       <c r="EQ2">
-        <v>373.10700000000003</v>
+        <v>373.107</v>
       </c>
       <c r="ER2">
-        <v>374.0099999999999909</v>
+        <v>374.01</v>
       </c>
       <c r="ES2">
         <v>378.822</v>
       </c>
       <c r="ET2">
-        <v>380.29599999999999</v>
+        <v>380.296</v>
       </c>
       <c r="EU2">
         <v>384.517</v>
       </c>
       <c r="EV2">
-        <v>388.14699999999999</v>
+        <v>388.147</v>
       </c>
       <c r="EW2">
         <v>382.529</v>
       </c>
       <c r="EX2">
         <v>389.464</v>
       </c>
       <c r="EY2">
-        <v>392.77100000000002</v>
+        <v>392.771</v>
       </c>
       <c r="EZ2">
-        <v>396.58199999999999</v>
+        <v>396.582</v>
       </c>
       <c r="FA2">
-        <v>398.63400000000001</v>
+        <v>398.634</v>
       </c>
       <c r="FB2">
         <v>400.471</v>
       </c>
       <c r="FC2">
-        <v>401.41699999999997</v>
+        <v>401.417</v>
       </c>
       <c r="FD2">
-        <v>402.67700000000002</v>
+        <v>402.677</v>
       </c>
       <c r="FE2">
-        <v>404.12400000000002</v>
+        <v>404.124</v>
       </c>
       <c r="FF2">
-        <v>405.87200000000001</v>
+        <v>405.872</v>
       </c>
       <c r="FG2">
-        <v>408.37599999999998</v>
+        <v>408.376</v>
       </c>
       <c r="FH2">
-        <v>409.85399999999998</v>
+        <v>409.854</v>
       </c>
       <c r="FI2">
-        <v>405.85500000000002</v>
+        <v>405.855</v>
       </c>
       <c r="FJ2">
-        <v>407.56900000000002</v>
+        <v>407.569</v>
       </c>
       <c r="FK2">
-        <v>409.11799999999999</v>
+        <v>409.118</v>
       </c>
       <c r="FL2">
-        <v>410.26799999999997</v>
+        <v>410.268</v>
       </c>
       <c r="FM2">
-        <v>410.75700000000001</v>
+        <v>410.757</v>
       </c>
       <c r="FN2">
-        <v>411.29700000000003</v>
+        <v>411.297</v>
       </c>
       <c r="FO2">
-        <v>412.33800000000002</v>
+        <v>412.338</v>
       </c>
       <c r="FP2">
         <v>412.964</v>
       </c>
       <c r="FQ2">
-        <v>413.48599999999999</v>
+        <v>413.486</v>
       </c>
       <c r="FR2">
-        <v>415.61799999999999</v>
+        <v>415.618</v>
       </c>
       <c r="FS2">
-        <v>416.059000000000026</v>
+        <v>416.059</v>
       </c>
       <c r="FT2">
-        <v>416.45999999999998</v>
+        <v>416.46</v>
       </c>
       <c r="FU2">
-        <v>412.52800000000002</v>
+        <v>412.528</v>
       </c>
       <c r="FV2">
-        <v>412.82299999999998</v>
+        <v>412.823</v>
       </c>
       <c r="FW2">
-        <v>413.58600000000001</v>
+        <v>413.586</v>
       </c>
       <c r="FX2">
-        <v>413.90899999999999</v>
+        <v>413.909</v>
       </c>
       <c r="FY2">
-        <v>413.93700000000001</v>
+        <v>413.937</v>
       </c>
       <c r="FZ2">
-        <v>413.40899999999999</v>
+        <v>413.409</v>
       </c>
       <c r="GA2">
-        <v>412.83499999999998</v>
+        <v>412.835</v>
       </c>
       <c r="GB2">
-        <v>413.050000000000011</v>
+        <v>413.05</v>
       </c>
       <c r="GC2">
-        <v>413.82600000000002</v>
+        <v>413.826</v>
       </c>
       <c r="GD2">
-        <v>407.91000000000003</v>
+        <v>407.91</v>
       </c>
       <c r="GE2">
-        <v>407.80599999999998</v>
+        <v>407.806</v>
       </c>
       <c r="GF2">
-        <v>408.14999999999998</v>
+        <v>408.15</v>
       </c>
       <c r="GG2">
-        <v>405.97899999999998</v>
+        <v>405.979</v>
       </c>
       <c r="GH2">
-        <v>406.43400000000003</v>
+        <v>406.434</v>
       </c>
       <c r="GI2">
-        <v>407.079000000000008</v>
+        <v>407.079</v>
       </c>
       <c r="GJ2">
-        <v>407.73899999999998</v>
+        <v>407.739</v>
       </c>
       <c r="GK2">
         <v>407.447</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>