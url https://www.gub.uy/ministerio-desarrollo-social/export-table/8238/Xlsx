--- v1 (2026-02-04)
+++ v2 (2026-04-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>ene-2014</t>
   </si>
   <si>
     <t>feb-2014</t>
   </si>
   <si>
@@ -515,51 +515,51 @@
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Sin dato</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -853,57 +853,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:EO22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:145">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1469,87 +1469,87 @@
       <c r="AV2">
         <v>16.28</v>
       </c>
       <c r="AW2">
         <v>15.767</v>
       </c>
       <c r="AX2">
         <v>15.887</v>
       </c>
       <c r="AY2">
         <v>15.814</v>
       </c>
       <c r="AZ2">
         <v>15.824</v>
       </c>
       <c r="BA2">
         <v>15.851</v>
       </c>
       <c r="BB2">
         <v>15.902</v>
       </c>
       <c r="BC2">
         <v>15.979</v>
       </c>
       <c r="BD2">
-        <v>16.053999999999998</v>
+        <v>16.054</v>
       </c>
       <c r="BE2">
         <v>15.97</v>
       </c>
       <c r="BF2">
-        <v>16.039999999999999</v>
+        <v>16.04</v>
       </c>
       <c r="BG2">
-        <v>16.079000000000001</v>
+        <v>16.079</v>
       </c>
       <c r="BH2">
-        <v>16.030999999999999</v>
+        <v>16.031</v>
       </c>
       <c r="BI2">
         <v>15.683</v>
       </c>
       <c r="BJ2">
         <v>15.76</v>
       </c>
       <c r="BK2">
         <v>15.769</v>
       </c>
       <c r="BL2">
         <v>15.778</v>
       </c>
       <c r="BM2">
         <v>15.989</v>
       </c>
       <c r="BN2">
         <v>16.0</v>
       </c>
       <c r="BO2">
         <v>16.029</v>
       </c>
       <c r="BP2">
-        <v>16.027000000000001</v>
+        <v>16.027</v>
       </c>
       <c r="BQ2">
         <v>15.811</v>
       </c>
       <c r="BR2">
         <v>15.795</v>
       </c>
       <c r="BS2">
         <v>15.819</v>
       </c>
       <c r="BT2">
         <v>15.819</v>
       </c>
       <c r="BU2">
         <v>15.626</v>
       </c>
       <c r="BV2">
         <v>15.785</v>
       </c>
       <c r="BW2">
         <v>15.787</v>
       </c>
       <c r="BX2">
         <v>15.758</v>
       </c>
@@ -1610,51 +1610,51 @@
       <c r="CQ2">
         <v>15.328</v>
       </c>
       <c r="CR2">
         <v>15.413</v>
       </c>
       <c r="CS2">
         <v>15.379</v>
       </c>
       <c r="CT2">
         <v>15.593</v>
       </c>
       <c r="CU2">
         <v>15.586</v>
       </c>
       <c r="CV2">
         <v>15.64</v>
       </c>
       <c r="CW2">
         <v>15.854</v>
       </c>
       <c r="CX2">
         <v>15.911</v>
       </c>
       <c r="CY2">
-        <v>16.050000000000001</v>
+        <v>16.05</v>
       </c>
       <c r="CZ2">
         <v>16.17</v>
       </c>
       <c r="DA2">
         <v>15.939</v>
       </c>
       <c r="DB2">
         <v>16.2</v>
       </c>
       <c r="DC2">
         <v>16.284</v>
       </c>
       <c r="DD2">
         <v>16.34</v>
       </c>
       <c r="DE2">
         <v>16.35</v>
       </c>
       <c r="DF2">
         <v>16.348</v>
       </c>
       <c r="DG2">
         <v>16.343</v>
       </c>
@@ -1718,63 +1718,63 @@
       <c r="EA2">
         <v>16.3</v>
       </c>
       <c r="EB2">
         <v>16.265</v>
       </c>
       <c r="EC2">
         <v>16.274</v>
       </c>
       <c r="ED2">
         <v>16.252</v>
       </c>
       <c r="EE2">
         <v>16.247</v>
       </c>
       <c r="EF2">
         <v>16.229</v>
       </c>
       <c r="EG2">
         <v>16.224</v>
       </c>
       <c r="EH2">
         <v>16.02</v>
       </c>
       <c r="EI2">
-        <v>16.062999999999999</v>
+        <v>16.063</v>
       </c>
       <c r="EJ2">
         <v>16.061</v>
       </c>
       <c r="EK2">
         <v>15.904</v>
       </c>
       <c r="EL2">
         <v>15.95</v>
       </c>
       <c r="EM2">
-        <v>16.024999999999999</v>
+        <v>16.025</v>
       </c>
       <c r="EN2">
         <v>15.982</v>
       </c>
       <c r="EO2">
         <v>15.983</v>
       </c>
     </row>
     <row r="3" spans="1:145">
       <c r="A3" t="s">
         <v>146</v>
       </c>
       <c r="B3">
         <v>59.799</v>
       </c>
       <c r="C3">
         <v>59.978</v>
       </c>
       <c r="D3">
         <v>60.244</v>
       </c>
       <c r="E3">
         <v>60.611</v>
       </c>
       <c r="F3">
@@ -1786,51 +1786,51 @@
       <c r="H3">
         <v>60.188</v>
       </c>
       <c r="I3">
         <v>60.569</v>
       </c>
       <c r="J3">
         <v>60.875</v>
       </c>
       <c r="K3">
         <v>61.234</v>
       </c>
       <c r="L3">
         <v>61.322</v>
       </c>
       <c r="M3">
         <v>61.264</v>
       </c>
       <c r="N3">
         <v>61.925</v>
       </c>
       <c r="O3">
         <v>61.983</v>
       </c>
       <c r="P3">
-        <v>62.093000000000004</v>
+        <v>62.093</v>
       </c>
       <c r="Q3">
         <v>62.106</v>
       </c>
       <c r="R3">
         <v>62.185</v>
       </c>
       <c r="S3">
         <v>62.419</v>
       </c>
       <c r="T3">
         <v>62.601</v>
       </c>
       <c r="U3">
         <v>62.661</v>
       </c>
       <c r="V3">
         <v>62.924</v>
       </c>
       <c r="W3">
         <v>62.973</v>
       </c>
       <c r="X3">
         <v>63.127</v>
       </c>
@@ -1852,66 +1852,66 @@
       <c r="AD3">
         <v>60.879</v>
       </c>
       <c r="AE3">
         <v>63.509</v>
       </c>
       <c r="AF3">
         <v>63.664</v>
       </c>
       <c r="AG3">
         <v>62.998</v>
       </c>
       <c r="AH3">
         <v>63.262</v>
       </c>
       <c r="AI3">
         <v>63.323</v>
       </c>
       <c r="AJ3">
         <v>63.441</v>
       </c>
       <c r="AK3">
         <v>63.616</v>
       </c>
       <c r="AL3">
-        <v>64.23099999999999</v>
+        <v>64.231</v>
       </c>
       <c r="AM3">
         <v>63.996</v>
       </c>
       <c r="AN3">
         <v>63.969</v>
       </c>
       <c r="AO3">
-        <v>64.13800000000001</v>
+        <v>64.138</v>
       </c>
       <c r="AP3">
         <v>63.964</v>
       </c>
       <c r="AQ3">
-        <v>64.0030000000000001</v>
+        <v>64.003</v>
       </c>
       <c r="AR3">
         <v>63.939</v>
       </c>
       <c r="AS3">
         <v>62.555</v>
       </c>
       <c r="AT3">
         <v>62.595</v>
       </c>
       <c r="AU3">
         <v>62.916</v>
       </c>
       <c r="AV3">
         <v>62.99</v>
       </c>
       <c r="AW3">
         <v>60.807</v>
       </c>
       <c r="AX3">
         <v>61.465</v>
       </c>
       <c r="AY3">
         <v>61.504</v>
       </c>
@@ -1963,246 +1963,246 @@
       <c r="BO3">
         <v>63.409</v>
       </c>
       <c r="BP3">
         <v>63.245</v>
       </c>
       <c r="BQ3">
         <v>62.374</v>
       </c>
       <c r="BR3">
         <v>62.293</v>
       </c>
       <c r="BS3">
         <v>62.512</v>
       </c>
       <c r="BT3">
         <v>62.751</v>
       </c>
       <c r="BU3">
         <v>61.752</v>
       </c>
       <c r="BV3">
         <v>62.151</v>
       </c>
       <c r="BW3">
-        <v>62.064999999999998</v>
+        <v>62.065</v>
       </c>
       <c r="BX3">
         <v>61.816</v>
       </c>
       <c r="BY3">
         <v>62.402</v>
       </c>
       <c r="BZ3">
         <v>62.451</v>
       </c>
       <c r="CA3">
         <v>62.468</v>
       </c>
       <c r="CB3">
         <v>62.626</v>
       </c>
       <c r="CC3">
         <v>62.132</v>
       </c>
       <c r="CD3">
-        <v>62.011000000000003</v>
+        <v>62.011</v>
       </c>
       <c r="CE3">
         <v>62.225</v>
       </c>
       <c r="CF3">
         <v>62.251</v>
       </c>
       <c r="CG3">
         <v>62.355</v>
       </c>
       <c r="CH3">
         <v>62.763</v>
       </c>
       <c r="CI3">
         <v>62.619</v>
       </c>
       <c r="CJ3">
         <v>62.418</v>
       </c>
       <c r="CK3">
-        <v>62.040999999999997</v>
+        <v>62.041</v>
       </c>
       <c r="CL3">
         <v>61.699</v>
       </c>
       <c r="CM3">
         <v>61.818</v>
       </c>
       <c r="CN3">
         <v>61.549</v>
       </c>
       <c r="CO3">
         <v>61.493</v>
       </c>
       <c r="CP3">
         <v>61.498</v>
       </c>
       <c r="CQ3">
         <v>60.73</v>
       </c>
       <c r="CR3">
         <v>60.926</v>
       </c>
       <c r="CS3">
         <v>60.959</v>
       </c>
       <c r="CT3">
         <v>62.218</v>
       </c>
       <c r="CU3">
         <v>62.329</v>
       </c>
       <c r="CV3">
         <v>62.415</v>
       </c>
       <c r="CW3">
         <v>63.365</v>
       </c>
       <c r="CX3">
         <v>63.704</v>
       </c>
       <c r="CY3">
-        <v>64.65900000000001</v>
+        <v>64.659</v>
       </c>
       <c r="CZ3">
-        <v>65.45099999999999</v>
+        <v>65.451</v>
       </c>
       <c r="DA3">
         <v>64.846</v>
       </c>
       <c r="DB3">
-        <v>66.0090000000000003</v>
+        <v>66.009</v>
       </c>
       <c r="DC3">
         <v>66.733</v>
       </c>
       <c r="DD3">
         <v>67.548</v>
       </c>
       <c r="DE3">
         <v>67.92</v>
       </c>
       <c r="DF3">
-        <v>68.40300000000001</v>
+        <v>68.403</v>
       </c>
       <c r="DG3">
-        <v>68.67400000000001</v>
+        <v>68.674</v>
       </c>
       <c r="DH3">
         <v>68.904</v>
       </c>
       <c r="DI3">
         <v>69.316</v>
       </c>
       <c r="DJ3">
         <v>69.542</v>
       </c>
       <c r="DK3">
         <v>70.251</v>
       </c>
       <c r="DL3">
         <v>70.777</v>
       </c>
       <c r="DM3">
         <v>70.58</v>
       </c>
       <c r="DN3">
         <v>70.997</v>
       </c>
       <c r="DO3">
-        <v>71.26900000000001</v>
+        <v>71.269</v>
       </c>
       <c r="DP3">
         <v>71.455</v>
       </c>
       <c r="DQ3">
         <v>71.563</v>
       </c>
       <c r="DR3">
         <v>71.691</v>
       </c>
       <c r="DS3">
         <v>71.943</v>
       </c>
       <c r="DT3">
-        <v>72.072000000000003</v>
+        <v>72.072</v>
       </c>
       <c r="DU3">
         <v>72.136</v>
       </c>
       <c r="DV3">
         <v>72.489</v>
       </c>
       <c r="DW3">
-        <v>72.51000000000001</v>
+        <v>72.51</v>
       </c>
       <c r="DX3">
         <v>72.602</v>
       </c>
       <c r="DY3">
         <v>71.873</v>
       </c>
       <c r="DZ3">
         <v>71.973</v>
       </c>
       <c r="EA3">
         <v>72.134</v>
       </c>
       <c r="EB3">
-        <v>72.23399999999999</v>
+        <v>72.234</v>
       </c>
       <c r="EC3">
         <v>72.261</v>
       </c>
       <c r="ED3">
         <v>72.161</v>
       </c>
       <c r="EE3">
-        <v>72.097999999999999</v>
+        <v>72.098</v>
       </c>
       <c r="EF3">
-        <v>72.051000000000002</v>
+        <v>72.051</v>
       </c>
       <c r="EG3">
-        <v>72.084999999999994</v>
+        <v>72.085</v>
       </c>
       <c r="EH3">
         <v>70.952</v>
       </c>
       <c r="EI3">
         <v>70.937</v>
       </c>
       <c r="EJ3">
-        <v>71.007000000000005</v>
+        <v>71.007</v>
       </c>
       <c r="EK3">
         <v>70.657</v>
       </c>
       <c r="EL3">
         <v>70.752</v>
       </c>
       <c r="EM3">
         <v>70.861</v>
       </c>
       <c r="EN3">
         <v>70.967</v>
       </c>
       <c r="EO3">
         <v>70.922</v>
       </c>
     </row>
     <row r="4" spans="1:145">
       <c r="A4" t="s">
         <v>147</v>
       </c>
       <c r="B4">
         <v>13.235</v>
       </c>
       <c r="C4">
@@ -2457,171 +2457,171 @@
       <c r="CH4">
         <v>13.383</v>
       </c>
       <c r="CI4">
         <v>13.354</v>
       </c>
       <c r="CJ4">
         <v>13.299</v>
       </c>
       <c r="CK4">
         <v>13.198</v>
       </c>
       <c r="CL4">
         <v>13.12</v>
       </c>
       <c r="CM4">
         <v>13.083</v>
       </c>
       <c r="CN4">
         <v>13.073</v>
       </c>
       <c r="CO4">
         <v>12.995</v>
       </c>
       <c r="CP4">
-        <v>13.077999999999999</v>
+        <v>13.078</v>
       </c>
       <c r="CQ4">
         <v>12.953</v>
       </c>
       <c r="CR4">
         <v>12.998</v>
       </c>
       <c r="CS4">
         <v>12.997</v>
       </c>
       <c r="CT4">
         <v>13.101</v>
       </c>
       <c r="CU4">
-        <v>13.069000000000001</v>
+        <v>13.069</v>
       </c>
       <c r="CV4">
         <v>13.06</v>
       </c>
       <c r="CW4">
         <v>13.174</v>
       </c>
       <c r="CX4">
         <v>13.175</v>
       </c>
       <c r="CY4">
         <v>13.346</v>
       </c>
       <c r="CZ4">
         <v>13.439</v>
       </c>
       <c r="DA4">
         <v>13.319</v>
       </c>
       <c r="DB4">
         <v>13.526</v>
       </c>
       <c r="DC4">
         <v>13.655</v>
       </c>
       <c r="DD4">
         <v>13.729</v>
       </c>
       <c r="DE4">
         <v>13.828</v>
       </c>
       <c r="DF4">
         <v>13.861</v>
       </c>
       <c r="DG4">
         <v>13.818</v>
       </c>
       <c r="DH4">
         <v>13.873</v>
       </c>
       <c r="DI4">
         <v>13.902</v>
       </c>
       <c r="DJ4">
         <v>13.961</v>
       </c>
       <c r="DK4">
-        <v>14.021000000000001</v>
+        <v>14.021</v>
       </c>
       <c r="DL4">
         <v>14.026</v>
       </c>
       <c r="DM4">
         <v>13.978</v>
       </c>
       <c r="DN4">
         <v>13.991</v>
       </c>
       <c r="DO4">
         <v>14.016</v>
       </c>
       <c r="DP4">
         <v>14.065</v>
       </c>
       <c r="DQ4">
-        <v>14.053000000000001</v>
+        <v>14.053</v>
       </c>
       <c r="DR4">
-        <v>14.039999999999999</v>
+        <v>14.04</v>
       </c>
       <c r="DS4">
         <v>14.068</v>
       </c>
       <c r="DT4">
-        <v>14.053000000000001</v>
+        <v>14.053</v>
       </c>
       <c r="DU4">
-        <v>14.082000000000001</v>
+        <v>14.082</v>
       </c>
       <c r="DV4">
         <v>14.147</v>
       </c>
       <c r="DW4">
         <v>14.163</v>
       </c>
       <c r="DX4">
         <v>14.153</v>
       </c>
       <c r="DY4">
-        <v>14.037000000000001</v>
+        <v>14.037</v>
       </c>
       <c r="DZ4">
         <v>14.019</v>
       </c>
       <c r="EA4">
-        <v>14.031000000000001</v>
+        <v>14.031</v>
       </c>
       <c r="EB4">
         <v>13.98</v>
       </c>
       <c r="EC4">
         <v>14.012</v>
       </c>
       <c r="ED4">
-        <v>14.0099999999999998</v>
+        <v>14.01</v>
       </c>
       <c r="EE4">
         <v>13.98</v>
       </c>
       <c r="EF4">
         <v>13.95</v>
       </c>
       <c r="EG4">
         <v>13.98</v>
       </c>
       <c r="EH4">
         <v>13.828</v>
       </c>
       <c r="EI4">
         <v>13.796</v>
       </c>
       <c r="EJ4">
         <v>13.84</v>
       </c>
       <c r="EK4">
         <v>13.767</v>
       </c>
       <c r="EL4">
         <v>13.771</v>
       </c>
@@ -2636,51 +2636,51 @@
       </c>
     </row>
     <row r="5" spans="1:145">
       <c r="A5" t="s">
         <v>148</v>
       </c>
       <c r="B5">
         <v>11.876</v>
       </c>
       <c r="C5">
         <v>11.982</v>
       </c>
       <c r="D5">
         <v>12.087</v>
       </c>
       <c r="E5">
         <v>12.183</v>
       </c>
       <c r="F5">
         <v>12.224</v>
       </c>
       <c r="G5">
         <v>12.249</v>
       </c>
       <c r="H5">
-        <v>12.082000000000001</v>
+        <v>12.082</v>
       </c>
       <c r="I5">
         <v>12.169</v>
       </c>
       <c r="J5">
         <v>12.24</v>
       </c>
       <c r="K5">
         <v>12.256</v>
       </c>
       <c r="L5">
         <v>12.219</v>
       </c>
       <c r="M5">
         <v>12.228</v>
       </c>
       <c r="N5">
         <v>12.394</v>
       </c>
       <c r="O5">
         <v>12.465</v>
       </c>
       <c r="P5">
         <v>12.535</v>
       </c>
@@ -2915,51 +2915,51 @@
       <c r="CO5">
         <v>12.624</v>
       </c>
       <c r="CP5">
         <v>12.636</v>
       </c>
       <c r="CQ5">
         <v>12.526</v>
       </c>
       <c r="CR5">
         <v>12.566</v>
       </c>
       <c r="CS5">
         <v>12.531</v>
       </c>
       <c r="CT5">
         <v>12.754</v>
       </c>
       <c r="CU5">
         <v>12.772</v>
       </c>
       <c r="CV5">
         <v>12.78</v>
       </c>
       <c r="CW5">
-        <v>13.032999999999999</v>
+        <v>13.033</v>
       </c>
       <c r="CX5">
         <v>13.093</v>
       </c>
       <c r="CY5">
         <v>13.178</v>
       </c>
       <c r="CZ5">
         <v>13.244</v>
       </c>
       <c r="DA5">
         <v>13.166</v>
       </c>
       <c r="DB5">
         <v>13.334</v>
       </c>
       <c r="DC5">
         <v>13.434</v>
       </c>
       <c r="DD5">
         <v>13.542</v>
       </c>
       <c r="DE5">
         <v>13.592</v>
       </c>
@@ -3274,72 +3274,72 @@
       <c r="BO6">
         <v>7.242</v>
       </c>
       <c r="BP6">
         <v>7.245</v>
       </c>
       <c r="BQ6">
         <v>7.134</v>
       </c>
       <c r="BR6">
         <v>7.131</v>
       </c>
       <c r="BS6">
         <v>7.119</v>
       </c>
       <c r="BT6">
         <v>7.091</v>
       </c>
       <c r="BU6">
         <v>7.013</v>
       </c>
       <c r="BV6">
         <v>7.034</v>
       </c>
       <c r="BW6">
-        <v>7.0090000000000003</v>
+        <v>7.009</v>
       </c>
       <c r="BX6">
-        <v>7.0099999999999998</v>
+        <v>7.01</v>
       </c>
       <c r="BY6">
         <v>7.104</v>
       </c>
       <c r="BZ6">
         <v>7.093</v>
       </c>
       <c r="CA6">
         <v>7.116</v>
       </c>
       <c r="CB6">
         <v>7.104</v>
       </c>
       <c r="CC6">
         <v>7.033</v>
       </c>
       <c r="CD6">
-        <v>7.0010000000000003</v>
+        <v>7.001</v>
       </c>
       <c r="CE6">
         <v>6.996</v>
       </c>
       <c r="CF6">
         <v>6.98</v>
       </c>
       <c r="CG6">
         <v>6.967</v>
       </c>
       <c r="CH6">
         <v>6.979</v>
       </c>
       <c r="CI6">
         <v>6.986</v>
       </c>
       <c r="CJ6">
         <v>6.94</v>
       </c>
       <c r="CK6">
         <v>6.859</v>
       </c>
       <c r="CL6">
         <v>6.804</v>
       </c>
@@ -3412,69 +3412,69 @@
       <c r="DI6">
         <v>7.824</v>
       </c>
       <c r="DJ6">
         <v>7.891</v>
       </c>
       <c r="DK6">
         <v>7.96</v>
       </c>
       <c r="DL6">
         <v>7.987</v>
       </c>
       <c r="DM6">
         <v>7.903</v>
       </c>
       <c r="DN6">
         <v>7.905</v>
       </c>
       <c r="DO6">
         <v>7.943</v>
       </c>
       <c r="DP6">
         <v>7.986</v>
       </c>
       <c r="DQ6">
-        <v>8.0039999999999996</v>
+        <v>8.004</v>
       </c>
       <c r="DR6">
-        <v>8.00099999999999945</v>
+        <v>8.001</v>
       </c>
       <c r="DS6">
         <v>8.042</v>
       </c>
       <c r="DT6">
         <v>8.041</v>
       </c>
       <c r="DU6">
         <v>8.044</v>
       </c>
       <c r="DV6">
         <v>8.057</v>
       </c>
       <c r="DW6">
-        <v>8.082000000000001</v>
+        <v>8.082</v>
       </c>
       <c r="DX6">
         <v>8.068</v>
       </c>
       <c r="DY6">
         <v>7.947</v>
       </c>
       <c r="DZ6">
         <v>7.94</v>
       </c>
       <c r="EA6">
         <v>7.962</v>
       </c>
       <c r="EB6">
         <v>7.978</v>
       </c>
       <c r="EC6">
         <v>7.997</v>
       </c>
       <c r="ED6">
         <v>7.943</v>
       </c>
       <c r="EE6">
         <v>7.964</v>
       </c>
@@ -3648,66 +3648,66 @@
       <c r="AT7">
         <v>1.981</v>
       </c>
       <c r="AU7">
         <v>1.991</v>
       </c>
       <c r="AV7">
         <v>2.004</v>
       </c>
       <c r="AW7">
         <v>1.949</v>
       </c>
       <c r="AX7">
         <v>1.956</v>
       </c>
       <c r="AY7">
         <v>1.949</v>
       </c>
       <c r="AZ7">
         <v>1.967</v>
       </c>
       <c r="BA7">
         <v>2.0</v>
       </c>
       <c r="BB7">
-        <v>2.0089999999999999</v>
+        <v>2.009</v>
       </c>
       <c r="BC7">
         <v>2.041</v>
       </c>
       <c r="BD7">
         <v>2.062</v>
       </c>
       <c r="BE7">
         <v>2.024</v>
       </c>
       <c r="BF7">
         <v>2.018</v>
       </c>
       <c r="BG7">
-        <v>2.0070000000000001</v>
+        <v>2.007</v>
       </c>
       <c r="BH7">
         <v>1.996</v>
       </c>
       <c r="BI7">
         <v>1.959</v>
       </c>
       <c r="BJ7">
         <v>1.946</v>
       </c>
       <c r="BK7">
         <v>1.947</v>
       </c>
       <c r="BL7">
         <v>1.934</v>
       </c>
       <c r="BM7">
         <v>1.974</v>
       </c>
       <c r="BN7">
         <v>1.973</v>
       </c>
       <c r="BO7">
         <v>1.967</v>
       </c>
@@ -3795,51 +3795,51 @@
       <c r="CQ7">
         <v>1.847</v>
       </c>
       <c r="CR7">
         <v>1.864</v>
       </c>
       <c r="CS7">
         <v>1.862</v>
       </c>
       <c r="CT7">
         <v>1.895</v>
       </c>
       <c r="CU7">
         <v>1.886</v>
       </c>
       <c r="CV7">
         <v>1.917</v>
       </c>
       <c r="CW7">
         <v>1.95</v>
       </c>
       <c r="CX7">
         <v>1.962</v>
       </c>
       <c r="CY7">
-        <v>2.0059999999999998</v>
+        <v>2.006</v>
       </c>
       <c r="CZ7">
         <v>2.066</v>
       </c>
       <c r="DA7">
         <v>2.083</v>
       </c>
       <c r="DB7">
         <v>2.121</v>
       </c>
       <c r="DC7">
         <v>2.156</v>
       </c>
       <c r="DD7">
         <v>2.168</v>
       </c>
       <c r="DE7">
         <v>2.179</v>
       </c>
       <c r="DF7">
         <v>2.202</v>
       </c>
       <c r="DG7">
         <v>2.221</v>
       </c>
@@ -4812,93 +4812,93 @@
       </c>
       <c r="EM9">
         <v>5.241</v>
       </c>
       <c r="EN9">
         <v>5.234</v>
       </c>
       <c r="EO9">
         <v>5.226</v>
       </c>
     </row>
     <row r="10" spans="1:145">
       <c r="A10" t="s">
         <v>153</v>
       </c>
       <c r="B10">
         <v>14.734</v>
       </c>
       <c r="C10">
         <v>14.756</v>
       </c>
       <c r="D10">
         <v>14.778</v>
       </c>
       <c r="E10">
-        <v>15.0050000000000008</v>
+        <v>15.005</v>
       </c>
       <c r="F10">
         <v>15.126</v>
       </c>
       <c r="G10">
         <v>15.299</v>
       </c>
       <c r="H10">
-        <v>15.048999999999999</v>
+        <v>15.049</v>
       </c>
       <c r="I10">
         <v>15.177</v>
       </c>
       <c r="J10">
         <v>15.262</v>
       </c>
       <c r="K10">
         <v>15.451</v>
       </c>
       <c r="L10">
         <v>15.496</v>
       </c>
       <c r="M10">
         <v>15.507</v>
       </c>
       <c r="N10">
         <v>15.578</v>
       </c>
       <c r="O10">
         <v>15.536</v>
       </c>
       <c r="P10">
         <v>15.588</v>
       </c>
       <c r="Q10">
         <v>15.733</v>
       </c>
       <c r="R10">
         <v>15.836</v>
       </c>
       <c r="S10">
-        <v>16.015999999999998</v>
+        <v>16.016</v>
       </c>
       <c r="T10">
         <v>16.133</v>
       </c>
       <c r="U10">
         <v>16.156</v>
       </c>
       <c r="V10">
         <v>16.331</v>
       </c>
       <c r="W10">
         <v>16.383</v>
       </c>
       <c r="X10">
         <v>16.502</v>
       </c>
       <c r="Y10">
         <v>15.976</v>
       </c>
       <c r="Z10">
         <v>16.144</v>
       </c>
       <c r="AA10">
         <v>16.149</v>
       </c>
@@ -5094,69 +5094,69 @@
       <c r="CM10">
         <v>15.991</v>
       </c>
       <c r="CN10">
         <v>15.894</v>
       </c>
       <c r="CO10">
         <v>15.979</v>
       </c>
       <c r="CP10">
         <v>15.918</v>
       </c>
       <c r="CQ10">
         <v>15.7</v>
       </c>
       <c r="CR10">
         <v>15.791</v>
       </c>
       <c r="CS10">
         <v>15.781</v>
       </c>
       <c r="CT10">
         <v>16.096</v>
       </c>
       <c r="CU10">
-        <v>16.077000000000002</v>
+        <v>16.077</v>
       </c>
       <c r="CV10">
         <v>16.134</v>
       </c>
       <c r="CW10">
         <v>16.425</v>
       </c>
       <c r="CX10">
         <v>16.563</v>
       </c>
       <c r="CY10">
         <v>16.862</v>
       </c>
       <c r="CZ10">
         <v>17.158</v>
       </c>
       <c r="DA10">
-        <v>17.016999999999999</v>
+        <v>17.017</v>
       </c>
       <c r="DB10">
         <v>17.333</v>
       </c>
       <c r="DC10">
         <v>17.449</v>
       </c>
       <c r="DD10">
         <v>17.686</v>
       </c>
       <c r="DE10">
         <v>17.697</v>
       </c>
       <c r="DF10">
         <v>17.708</v>
       </c>
       <c r="DG10">
         <v>17.733</v>
       </c>
       <c r="DH10">
         <v>17.744</v>
       </c>
       <c r="DI10">
         <v>17.797</v>
       </c>
@@ -5169,51 +5169,51 @@
       <c r="DL10">
         <v>17.936</v>
       </c>
       <c r="DM10">
         <v>17.718</v>
       </c>
       <c r="DN10">
         <v>17.779</v>
       </c>
       <c r="DO10">
         <v>17.857</v>
       </c>
       <c r="DP10">
         <v>17.954</v>
       </c>
       <c r="DQ10">
         <v>17.939</v>
       </c>
       <c r="DR10">
         <v>17.926</v>
       </c>
       <c r="DS10">
         <v>17.941</v>
       </c>
       <c r="DT10">
-        <v>18.036999999999999</v>
+        <v>18.037</v>
       </c>
       <c r="DU10">
         <v>18.127</v>
       </c>
       <c r="DV10">
         <v>18.199</v>
       </c>
       <c r="DW10">
         <v>18.256</v>
       </c>
       <c r="DX10">
         <v>18.285</v>
       </c>
       <c r="DY10">
         <v>18.224</v>
       </c>
       <c r="DZ10">
         <v>18.237</v>
       </c>
       <c r="EA10">
         <v>18.376</v>
       </c>
       <c r="EB10">
         <v>18.388</v>
       </c>
@@ -5240,480 +5240,480 @@
       </c>
       <c r="EJ10">
         <v>17.827</v>
       </c>
       <c r="EK10">
         <v>17.63</v>
       </c>
       <c r="EL10">
         <v>17.643</v>
       </c>
       <c r="EM10">
         <v>17.68</v>
       </c>
       <c r="EN10">
         <v>17.716</v>
       </c>
       <c r="EO10">
         <v>17.7</v>
       </c>
     </row>
     <row r="11" spans="1:145">
       <c r="A11" t="s">
         <v>154</v>
       </c>
       <c r="B11">
-        <v>114.23099999999999</v>
+        <v>114.231</v>
       </c>
       <c r="C11">
         <v>114.779</v>
       </c>
       <c r="D11">
-        <v>114.83799999999999</v>
+        <v>114.838</v>
       </c>
       <c r="E11">
         <v>115.431</v>
       </c>
       <c r="F11">
         <v>115.712</v>
       </c>
       <c r="G11">
         <v>115.872</v>
       </c>
       <c r="H11">
         <v>114.673</v>
       </c>
       <c r="I11">
         <v>115.124</v>
       </c>
       <c r="J11">
         <v>115.706</v>
       </c>
       <c r="K11">
         <v>116.119</v>
       </c>
       <c r="L11">
-        <v>116.025999999999996</v>
+        <v>116.026</v>
       </c>
       <c r="M11">
-        <v>116.025999999999996</v>
+        <v>116.026</v>
       </c>
       <c r="N11">
-        <v>117.35599999999999</v>
+        <v>117.356</v>
       </c>
       <c r="O11">
-        <v>117.35299999999999</v>
+        <v>117.353</v>
       </c>
       <c r="P11">
-        <v>117.46899999999999</v>
+        <v>117.469</v>
       </c>
       <c r="Q11">
         <v>117.13</v>
       </c>
       <c r="R11">
-        <v>116.51300000000001</v>
+        <v>116.513</v>
       </c>
       <c r="S11">
         <v>116.538</v>
       </c>
       <c r="T11">
         <v>116.452</v>
       </c>
       <c r="U11">
-        <v>116.18899999999999</v>
+        <v>116.189</v>
       </c>
       <c r="V11">
         <v>115.98</v>
       </c>
       <c r="W11">
         <v>115.801</v>
       </c>
       <c r="X11">
         <v>115.797</v>
       </c>
       <c r="Y11">
         <v>111.298</v>
       </c>
       <c r="Z11">
         <v>113.295</v>
       </c>
       <c r="AA11">
-        <v>113.57599999999999</v>
+        <v>113.576</v>
       </c>
       <c r="AB11">
-        <v>114.14700000000001</v>
+        <v>114.147</v>
       </c>
       <c r="AC11">
-        <v>114.38800000000001</v>
+        <v>114.388</v>
       </c>
       <c r="AD11">
         <v>110.834</v>
       </c>
       <c r="AE11">
-        <v>115.47799999999999</v>
+        <v>115.478</v>
       </c>
       <c r="AF11">
-        <v>115.85599999999999</v>
+        <v>115.856</v>
       </c>
       <c r="AG11">
         <v>113.996</v>
       </c>
       <c r="AH11">
         <v>114.708</v>
       </c>
       <c r="AI11">
         <v>115.387</v>
       </c>
       <c r="AJ11">
-        <v>115.84399999999999</v>
+        <v>115.844</v>
       </c>
       <c r="AK11">
-        <v>116.43300000000001</v>
+        <v>116.433</v>
       </c>
       <c r="AL11">
         <v>117.491</v>
       </c>
       <c r="AM11">
         <v>117.405</v>
       </c>
       <c r="AN11">
-        <v>117.47199999999999</v>
+        <v>117.472</v>
       </c>
       <c r="AO11">
         <v>117.688</v>
       </c>
       <c r="AP11">
-        <v>117.28700000000001</v>
+        <v>117.287</v>
       </c>
       <c r="AQ11">
         <v>117.911</v>
       </c>
       <c r="AR11">
         <v>117.917</v>
       </c>
       <c r="AS11">
         <v>115.417</v>
       </c>
       <c r="AT11">
         <v>115.599</v>
       </c>
       <c r="AU11">
         <v>116.23</v>
       </c>
       <c r="AV11">
         <v>116.536</v>
       </c>
       <c r="AW11">
         <v>111.28</v>
       </c>
       <c r="AX11">
-        <v>112.40300000000001</v>
+        <v>112.403</v>
       </c>
       <c r="AY11">
-        <v>112.54300000000001</v>
+        <v>112.543</v>
       </c>
       <c r="AZ11">
         <v>112.726</v>
       </c>
       <c r="BA11">
         <v>113.315</v>
       </c>
       <c r="BB11">
-        <v>113.84399999999999</v>
+        <v>113.844</v>
       </c>
       <c r="BC11">
-        <v>114.042000000000002</v>
+        <v>114.042</v>
       </c>
       <c r="BD11">
         <v>114.988</v>
       </c>
       <c r="BE11">
-        <v>114.069999999999993</v>
+        <v>114.07</v>
       </c>
       <c r="BF11">
-        <v>114.42400000000001</v>
+        <v>114.424</v>
       </c>
       <c r="BG11">
         <v>114.855</v>
       </c>
       <c r="BH11">
         <v>115.381</v>
       </c>
       <c r="BI11">
         <v>109.876</v>
       </c>
       <c r="BJ11">
         <v>110.996</v>
       </c>
       <c r="BK11">
-        <v>111.15300000000001</v>
+        <v>111.153</v>
       </c>
       <c r="BL11">
-        <v>111.31100000000001</v>
+        <v>111.311</v>
       </c>
       <c r="BM11">
-        <v>114.90900000000001</v>
+        <v>114.909</v>
       </c>
       <c r="BN11">
-        <v>115.040999999999997</v>
+        <v>115.041</v>
       </c>
       <c r="BO11">
         <v>115.426</v>
       </c>
       <c r="BP11">
         <v>115.44</v>
       </c>
       <c r="BQ11">
         <v>112.461</v>
       </c>
       <c r="BR11">
         <v>112.691</v>
       </c>
       <c r="BS11">
         <v>113.13</v>
       </c>
       <c r="BT11">
         <v>113.529</v>
       </c>
       <c r="BU11">
-        <v>110.95699999999999</v>
+        <v>110.957</v>
       </c>
       <c r="BV11">
-        <v>112.097999999999999</v>
+        <v>112.098</v>
       </c>
       <c r="BW11">
         <v>111.889</v>
       </c>
       <c r="BX11">
         <v>111.486</v>
       </c>
       <c r="BY11">
-        <v>113.18300000000001</v>
+        <v>113.183</v>
       </c>
       <c r="BZ11">
         <v>112.801</v>
       </c>
       <c r="CA11">
         <v>112.532</v>
       </c>
       <c r="CB11">
         <v>112.289</v>
       </c>
       <c r="CC11">
-        <v>111.31399999999999</v>
+        <v>111.314</v>
       </c>
       <c r="CD11">
         <v>111.227</v>
       </c>
       <c r="CE11">
         <v>111.601</v>
       </c>
       <c r="CF11">
         <v>111.622</v>
       </c>
       <c r="CG11">
-        <v>111.98099999999999</v>
+        <v>111.981</v>
       </c>
       <c r="CH11">
         <v>112.745</v>
       </c>
       <c r="CI11">
         <v>112.342</v>
       </c>
       <c r="CJ11">
         <v>112.258</v>
       </c>
       <c r="CK11">
         <v>111.974</v>
       </c>
       <c r="CL11">
-        <v>111.096999999999994</v>
+        <v>111.097</v>
       </c>
       <c r="CM11">
-        <v>110.58199999999999</v>
+        <v>110.582</v>
       </c>
       <c r="CN11">
         <v>109.673</v>
       </c>
       <c r="CO11">
         <v>109.488</v>
       </c>
       <c r="CP11">
-        <v>109.88800000000001</v>
+        <v>109.888</v>
       </c>
       <c r="CQ11">
         <v>107.378</v>
       </c>
       <c r="CR11">
-        <v>108.022000000000006</v>
+        <v>108.022</v>
       </c>
       <c r="CS11">
         <v>108.22</v>
       </c>
       <c r="CT11">
         <v>110.383</v>
       </c>
       <c r="CU11">
         <v>110.33</v>
       </c>
       <c r="CV11">
         <v>110.726</v>
       </c>
       <c r="CW11">
         <v>111.777</v>
       </c>
       <c r="CX11">
-        <v>112.13500000000001</v>
+        <v>112.135</v>
       </c>
       <c r="CY11">
         <v>113.221</v>
       </c>
       <c r="CZ11">
         <v>114.663</v>
       </c>
       <c r="DA11">
         <v>112.508</v>
       </c>
       <c r="DB11">
         <v>115.301</v>
       </c>
       <c r="DC11">
         <v>116.495</v>
       </c>
       <c r="DD11">
         <v>118.477</v>
       </c>
       <c r="DE11">
         <v>119.447</v>
       </c>
       <c r="DF11">
         <v>120.56</v>
       </c>
       <c r="DG11">
-        <v>121.081000000000003</v>
+        <v>121.081</v>
       </c>
       <c r="DH11">
         <v>121.64</v>
       </c>
       <c r="DI11">
-        <v>122.21299999999999</v>
+        <v>122.213</v>
       </c>
       <c r="DJ11">
-        <v>123.016000000000005</v>
+        <v>123.016</v>
       </c>
       <c r="DK11">
-        <v>124.072999999999993</v>
+        <v>124.073</v>
       </c>
       <c r="DL11">
-        <v>125.052000000000007</v>
+        <v>125.052</v>
       </c>
       <c r="DM11">
         <v>123.8</v>
       </c>
       <c r="DN11">
         <v>124.676</v>
       </c>
       <c r="DO11">
         <v>125.574</v>
       </c>
       <c r="DP11">
         <v>126.324</v>
       </c>
       <c r="DQ11">
         <v>126.69</v>
       </c>
       <c r="DR11">
         <v>127.136</v>
       </c>
       <c r="DS11">
         <v>127.852</v>
       </c>
       <c r="DT11">
-        <v>128.18299999999999</v>
+        <v>128.183</v>
       </c>
       <c r="DU11">
-        <v>128.41499999999999</v>
+        <v>128.415</v>
       </c>
       <c r="DV11">
-        <v>129.26599999999999</v>
+        <v>129.266</v>
       </c>
       <c r="DW11">
-        <v>132.83000000000001</v>
+        <v>132.83</v>
       </c>
       <c r="DX11">
-        <v>133.12899999999999</v>
+        <v>133.129</v>
       </c>
       <c r="DY11">
-        <v>131.93299999999999</v>
+        <v>131.933</v>
       </c>
       <c r="DZ11">
         <v>132.261</v>
       </c>
       <c r="EA11">
-        <v>132.62299999999999</v>
+        <v>132.623</v>
       </c>
       <c r="EB11">
-        <v>132.87299999999999</v>
+        <v>132.873</v>
       </c>
       <c r="EC11">
-        <v>132.95500000000001</v>
+        <v>132.955</v>
       </c>
       <c r="ED11">
-        <v>133.020999999999987</v>
+        <v>133.021</v>
       </c>
       <c r="EE11">
         <v>132.643</v>
       </c>
       <c r="EF11">
-        <v>133.17099999999999</v>
+        <v>133.171</v>
       </c>
       <c r="EG11">
-        <v>133.64099999999999</v>
+        <v>133.641</v>
       </c>
       <c r="EH11">
         <v>131.751</v>
       </c>
       <c r="EI11">
-        <v>131.72399999999999</v>
+        <v>131.724</v>
       </c>
       <c r="EJ11">
-        <v>132.0010000000000048</v>
+        <v>132.001</v>
       </c>
       <c r="EK11">
-        <v>131.16399999999999</v>
+        <v>131.164</v>
       </c>
       <c r="EL11">
-        <v>131.44399999999999</v>
+        <v>131.444</v>
       </c>
       <c r="EM11">
-        <v>131.82400000000001</v>
+        <v>131.824</v>
       </c>
       <c r="EN11">
         <v>132.131</v>
       </c>
       <c r="EO11">
-        <v>132.13499999999999</v>
+        <v>132.135</v>
       </c>
     </row>
     <row r="12" spans="1:145">
       <c r="A12" t="s">
         <v>155</v>
       </c>
       <c r="B12">
         <v>17.456</v>
       </c>
       <c r="C12">
         <v>17.462</v>
       </c>
       <c r="D12">
         <v>17.544</v>
       </c>
       <c r="E12">
         <v>17.479</v>
       </c>
       <c r="F12">
         <v>17.425</v>
       </c>
       <c r="G12">
         <v>17.36</v>
       </c>
       <c r="H12">
@@ -5815,75 +5815,75 @@
       <c r="AN12">
         <v>17.227</v>
       </c>
       <c r="AO12">
         <v>17.264</v>
       </c>
       <c r="AP12">
         <v>17.221</v>
       </c>
       <c r="AQ12">
         <v>17.278</v>
       </c>
       <c r="AR12">
         <v>17.327</v>
       </c>
       <c r="AS12">
         <v>16.927</v>
       </c>
       <c r="AT12">
         <v>16.897</v>
       </c>
       <c r="AU12">
         <v>16.996</v>
       </c>
       <c r="AV12">
-        <v>17.0070000000000014</v>
+        <v>17.007</v>
       </c>
       <c r="AW12">
         <v>16.487</v>
       </c>
       <c r="AX12">
         <v>16.658</v>
       </c>
       <c r="AY12">
         <v>16.649</v>
       </c>
       <c r="AZ12">
         <v>16.672</v>
       </c>
       <c r="BA12">
         <v>16.769</v>
       </c>
       <c r="BB12">
         <v>16.841</v>
       </c>
       <c r="BC12">
         <v>16.927</v>
       </c>
       <c r="BD12">
-        <v>17.018999999999998</v>
+        <v>17.019</v>
       </c>
       <c r="BE12">
         <v>16.798</v>
       </c>
       <c r="BF12">
         <v>16.881</v>
       </c>
       <c r="BG12">
         <v>16.949</v>
       </c>
       <c r="BH12">
         <v>16.951</v>
       </c>
       <c r="BI12">
         <v>16.649</v>
       </c>
       <c r="BJ12">
         <v>16.774</v>
       </c>
       <c r="BK12">
         <v>16.784</v>
       </c>
       <c r="BL12">
         <v>16.76</v>
       </c>
@@ -6028,146 +6028,146 @@
       <c r="DG12">
         <v>17.965</v>
       </c>
       <c r="DH12">
         <v>18.02</v>
       </c>
       <c r="DI12">
         <v>18.07</v>
       </c>
       <c r="DJ12">
         <v>18.11</v>
       </c>
       <c r="DK12">
         <v>18.212</v>
       </c>
       <c r="DL12">
         <v>18.213</v>
       </c>
       <c r="DM12">
         <v>17.946</v>
       </c>
       <c r="DN12">
         <v>17.993</v>
       </c>
       <c r="DO12">
-        <v>18.059999999999999</v>
+        <v>18.06</v>
       </c>
       <c r="DP12">
-        <v>18.079999999999998</v>
+        <v>18.08</v>
       </c>
       <c r="DQ12">
         <v>18.109</v>
       </c>
       <c r="DR12">
         <v>18.167</v>
       </c>
       <c r="DS12">
         <v>18.145</v>
       </c>
       <c r="DT12">
         <v>18.139</v>
       </c>
       <c r="DU12">
         <v>18.107</v>
       </c>
       <c r="DV12">
         <v>18.22</v>
       </c>
       <c r="DW12">
         <v>18.201</v>
       </c>
       <c r="DX12">
         <v>18.257</v>
       </c>
       <c r="DY12">
-        <v>18.015999999999998</v>
+        <v>18.016</v>
       </c>
       <c r="DZ12">
-        <v>18.053999999999998</v>
+        <v>18.054</v>
       </c>
       <c r="EA12">
-        <v>18.033999999999999</v>
+        <v>18.034</v>
       </c>
       <c r="EB12">
-        <v>18.091000000000001</v>
+        <v>18.091</v>
       </c>
       <c r="EC12">
         <v>18.128</v>
       </c>
       <c r="ED12">
-        <v>18.077000000000002</v>
+        <v>18.077</v>
       </c>
       <c r="EE12">
         <v>18.124</v>
       </c>
       <c r="EF12">
         <v>18.096</v>
       </c>
       <c r="EG12">
         <v>18.176</v>
       </c>
       <c r="EH12">
         <v>17.972</v>
       </c>
       <c r="EI12">
         <v>17.951</v>
       </c>
       <c r="EJ12">
         <v>17.98</v>
       </c>
       <c r="EK12">
         <v>17.921</v>
       </c>
       <c r="EL12">
         <v>17.941</v>
       </c>
       <c r="EM12">
         <v>17.935</v>
       </c>
       <c r="EN12">
         <v>17.954</v>
       </c>
       <c r="EO12">
         <v>17.915</v>
       </c>
     </row>
     <row r="13" spans="1:145">
       <c r="A13" t="s">
         <v>156</v>
       </c>
       <c r="B13">
         <v>8.891</v>
       </c>
       <c r="C13">
         <v>8.967</v>
       </c>
       <c r="D13">
-        <v>9.0030000000000001</v>
+        <v>9.003</v>
       </c>
       <c r="E13">
-        <v>9.026999999999999</v>
+        <v>9.027</v>
       </c>
       <c r="F13">
         <v>8.994</v>
       </c>
       <c r="G13">
         <v>8.979</v>
       </c>
       <c r="H13">
         <v>8.786</v>
       </c>
       <c r="I13">
         <v>8.792</v>
       </c>
       <c r="J13">
         <v>8.777</v>
       </c>
       <c r="K13">
         <v>8.791</v>
       </c>
       <c r="L13">
         <v>8.814</v>
       </c>
       <c r="M13">
         <v>8.783</v>
       </c>
@@ -6378,72 +6378,72 @@
       <c r="CD13">
         <v>8.132</v>
       </c>
       <c r="CE13">
         <v>8.126</v>
       </c>
       <c r="CF13">
         <v>8.136</v>
       </c>
       <c r="CG13">
         <v>8.142</v>
       </c>
       <c r="CH13">
         <v>8.215</v>
       </c>
       <c r="CI13">
         <v>8.164</v>
       </c>
       <c r="CJ13">
         <v>8.156</v>
       </c>
       <c r="CK13">
         <v>8.099</v>
       </c>
       <c r="CL13">
-        <v>8.079000000000001</v>
+        <v>8.079</v>
       </c>
       <c r="CM13">
-        <v>8.092000000000001</v>
+        <v>8.092</v>
       </c>
       <c r="CN13">
         <v>8.038</v>
       </c>
       <c r="CO13">
-        <v>8.077999999999999</v>
+        <v>8.078</v>
       </c>
       <c r="CP13">
         <v>8.074</v>
       </c>
       <c r="CQ13">
         <v>7.997</v>
       </c>
       <c r="CR13">
         <v>7.989</v>
       </c>
       <c r="CS13">
-        <v>8.0099999999999998</v>
+        <v>8.01</v>
       </c>
       <c r="CT13">
         <v>8.147</v>
       </c>
       <c r="CU13">
         <v>8.16</v>
       </c>
       <c r="CV13">
         <v>8.228</v>
       </c>
       <c r="CW13">
         <v>8.261</v>
       </c>
       <c r="CX13">
         <v>8.286</v>
       </c>
       <c r="CY13">
         <v>8.324</v>
       </c>
       <c r="CZ13">
         <v>8.337</v>
       </c>
       <c r="DA13">
         <v>8.171</v>
       </c>
@@ -6504,66 +6504,66 @@
       <c r="DT13">
         <v>8.292</v>
       </c>
       <c r="DU13">
         <v>8.274</v>
       </c>
       <c r="DV13">
         <v>8.312</v>
       </c>
       <c r="DW13">
         <v>19.329</v>
       </c>
       <c r="DX13">
         <v>8.268</v>
       </c>
       <c r="DY13">
         <v>8.102</v>
       </c>
       <c r="DZ13">
         <v>8.1</v>
       </c>
       <c r="EA13">
         <v>8.093</v>
       </c>
       <c r="EB13">
-        <v>8.077999999999999</v>
+        <v>8.078</v>
       </c>
       <c r="EC13">
         <v>8.064</v>
       </c>
       <c r="ED13">
         <v>8.067</v>
       </c>
       <c r="EE13">
-        <v>8.058999999999999</v>
+        <v>8.059</v>
       </c>
       <c r="EF13">
         <v>8.065</v>
       </c>
       <c r="EG13">
-        <v>8.079000000000001</v>
+        <v>8.079</v>
       </c>
       <c r="EH13">
         <v>7.946</v>
       </c>
       <c r="EI13">
         <v>7.943</v>
       </c>
       <c r="EJ13">
         <v>7.966</v>
       </c>
       <c r="EK13">
         <v>7.955</v>
       </c>
       <c r="EL13">
         <v>7.927</v>
       </c>
       <c r="EM13">
         <v>7.928</v>
       </c>
       <c r="EN13">
         <v>7.911</v>
       </c>
       <c r="EO13">
         <v>7.906</v>
       </c>
@@ -6590,51 +6590,51 @@
       <c r="G14">
         <v>18.258</v>
       </c>
       <c r="H14">
         <v>17.823</v>
       </c>
       <c r="I14">
         <v>17.961</v>
       </c>
       <c r="J14">
         <v>17.985</v>
       </c>
       <c r="K14">
         <v>18.064</v>
       </c>
       <c r="L14">
         <v>17.996</v>
       </c>
       <c r="M14">
         <v>17.963</v>
       </c>
       <c r="N14">
         <v>18.081</v>
       </c>
       <c r="O14">
-        <v>18.045000000000002</v>
+        <v>18.045</v>
       </c>
       <c r="P14">
         <v>18.064</v>
       </c>
       <c r="Q14">
         <v>18.128</v>
       </c>
       <c r="R14">
         <v>18.19</v>
       </c>
       <c r="S14">
         <v>18.316</v>
       </c>
       <c r="T14">
         <v>18.384</v>
       </c>
       <c r="U14">
         <v>18.415</v>
       </c>
       <c r="V14">
         <v>18.433</v>
       </c>
       <c r="W14">
         <v>18.367</v>
       </c>
@@ -6707,177 +6707,177 @@
       <c r="AT14">
         <v>18.223</v>
       </c>
       <c r="AU14">
         <v>18.302</v>
       </c>
       <c r="AV14">
         <v>18.326</v>
       </c>
       <c r="AW14">
         <v>17.641</v>
       </c>
       <c r="AX14">
         <v>17.743</v>
       </c>
       <c r="AY14">
         <v>17.711</v>
       </c>
       <c r="AZ14">
         <v>17.771</v>
       </c>
       <c r="BA14">
         <v>17.86</v>
       </c>
       <c r="BB14">
-        <v>18.059999999999999</v>
+        <v>18.06</v>
       </c>
       <c r="BC14">
         <v>18.136</v>
       </c>
       <c r="BD14">
         <v>18.207</v>
       </c>
       <c r="BE14">
         <v>18.149</v>
       </c>
       <c r="BF14">
         <v>18.252</v>
       </c>
       <c r="BG14">
         <v>18.24</v>
       </c>
       <c r="BH14">
         <v>18.28</v>
       </c>
       <c r="BI14">
         <v>17.951</v>
       </c>
       <c r="BJ14">
-        <v>18.047999999999998</v>
+        <v>18.048</v>
       </c>
       <c r="BK14">
-        <v>18.077999999999999</v>
+        <v>18.078</v>
       </c>
       <c r="BL14">
-        <v>18.059999999999999</v>
+        <v>18.06</v>
       </c>
       <c r="BM14">
         <v>18.353</v>
       </c>
       <c r="BN14">
         <v>18.326</v>
       </c>
       <c r="BO14">
         <v>18.412</v>
       </c>
       <c r="BP14">
         <v>18.432</v>
       </c>
       <c r="BQ14">
         <v>18.221</v>
       </c>
       <c r="BR14">
         <v>18.291</v>
       </c>
       <c r="BS14">
         <v>18.31</v>
       </c>
       <c r="BT14">
         <v>18.307</v>
       </c>
       <c r="BU14">
         <v>18.093</v>
       </c>
       <c r="BV14">
         <v>18.151</v>
       </c>
       <c r="BW14">
         <v>18.135</v>
       </c>
       <c r="BX14">
-        <v>18.094000000000001</v>
+        <v>18.094</v>
       </c>
       <c r="BY14">
         <v>18.292</v>
       </c>
       <c r="BZ14">
         <v>18.225</v>
       </c>
       <c r="CA14">
         <v>18.25</v>
       </c>
       <c r="CB14">
         <v>18.335</v>
       </c>
       <c r="CC14">
         <v>18.161</v>
       </c>
       <c r="CD14">
         <v>18.177</v>
       </c>
       <c r="CE14">
         <v>18.271</v>
       </c>
       <c r="CF14">
         <v>18.182</v>
       </c>
       <c r="CG14">
         <v>18.203</v>
       </c>
       <c r="CH14">
         <v>18.262</v>
       </c>
       <c r="CI14">
         <v>18.241</v>
       </c>
       <c r="CJ14">
         <v>18.201</v>
       </c>
       <c r="CK14">
-        <v>18.0090000000000003</v>
+        <v>18.009</v>
       </c>
       <c r="CL14">
         <v>17.889</v>
       </c>
       <c r="CM14">
         <v>17.898</v>
       </c>
       <c r="CN14">
         <v>17.893</v>
       </c>
       <c r="CO14">
-        <v>18.065000000000001</v>
+        <v>18.065</v>
       </c>
       <c r="CP14">
         <v>18.145</v>
       </c>
       <c r="CQ14">
-        <v>18.030000000000001</v>
+        <v>18.03</v>
       </c>
       <c r="CR14">
-        <v>18.056000000000001</v>
+        <v>18.056</v>
       </c>
       <c r="CS14">
         <v>18.073</v>
       </c>
       <c r="CT14">
         <v>18.264</v>
       </c>
       <c r="CU14">
         <v>18.217</v>
       </c>
       <c r="CV14">
         <v>18.23</v>
       </c>
       <c r="CW14">
         <v>18.486</v>
       </c>
       <c r="CX14">
         <v>18.549</v>
       </c>
       <c r="CY14">
         <v>18.707</v>
       </c>
       <c r="CZ14">
         <v>18.819</v>
       </c>
@@ -6887,78 +6887,78 @@
       <c r="DB14">
         <v>18.707</v>
       </c>
       <c r="DC14">
         <v>18.802</v>
       </c>
       <c r="DD14">
         <v>18.845</v>
       </c>
       <c r="DE14">
         <v>18.915</v>
       </c>
       <c r="DF14">
         <v>10.891</v>
       </c>
       <c r="DG14">
         <v>10.897</v>
       </c>
       <c r="DH14">
         <v>10.948</v>
       </c>
       <c r="DI14">
         <v>10.982</v>
       </c>
       <c r="DJ14">
-        <v>11.023999999999999</v>
+        <v>11.024</v>
       </c>
       <c r="DK14">
         <v>11.081</v>
       </c>
       <c r="DL14">
-        <v>11.037000000000001</v>
+        <v>11.037</v>
       </c>
       <c r="DM14">
         <v>10.868</v>
       </c>
       <c r="DN14">
         <v>10.894</v>
       </c>
       <c r="DO14">
         <v>10.902</v>
       </c>
       <c r="DP14">
         <v>10.942</v>
       </c>
       <c r="DQ14">
         <v>10.902</v>
       </c>
       <c r="DR14">
         <v>18.942</v>
       </c>
       <c r="DS14">
-        <v>19.030000000000001</v>
+        <v>19.03</v>
       </c>
       <c r="DT14">
         <v>19.096</v>
       </c>
       <c r="DU14">
         <v>19.137</v>
       </c>
       <c r="DV14">
         <v>19.298</v>
       </c>
       <c r="DW14">
         <v>10.719</v>
       </c>
       <c r="DX14">
         <v>19.306</v>
       </c>
       <c r="DY14">
         <v>19.176</v>
       </c>
       <c r="DZ14">
         <v>19.159</v>
       </c>
       <c r="EA14">
         <v>19.165</v>
       </c>
@@ -7075,93 +7075,93 @@
       <c r="W15">
         <v>9.841</v>
       </c>
       <c r="X15">
         <v>9.877</v>
       </c>
       <c r="Y15">
         <v>9.627</v>
       </c>
       <c r="Z15">
         <v>9.711</v>
       </c>
       <c r="AA15">
         <v>9.701</v>
       </c>
       <c r="AB15">
         <v>9.778</v>
       </c>
       <c r="AC15">
         <v>9.871</v>
       </c>
       <c r="AD15">
         <v>9.638</v>
       </c>
       <c r="AE15">
-        <v>10.039999999999999</v>
+        <v>10.04</v>
       </c>
       <c r="AF15">
         <v>10.071</v>
       </c>
       <c r="AG15">
         <v>9.983</v>
       </c>
       <c r="AH15">
         <v>10.041</v>
       </c>
       <c r="AI15">
         <v>10.06</v>
       </c>
       <c r="AJ15">
         <v>10.045</v>
       </c>
       <c r="AK15">
         <v>10.1</v>
       </c>
       <c r="AL15">
         <v>10.133</v>
       </c>
       <c r="AM15">
         <v>10.131</v>
       </c>
       <c r="AN15">
         <v>10.173</v>
       </c>
       <c r="AO15">
         <v>10.213</v>
       </c>
       <c r="AP15">
         <v>10.209</v>
       </c>
       <c r="AQ15">
         <v>10.227</v>
       </c>
       <c r="AR15">
         <v>10.251</v>
       </c>
       <c r="AS15">
-        <v>10.085000000000001</v>
+        <v>10.085</v>
       </c>
       <c r="AT15">
         <v>10.105</v>
       </c>
       <c r="AU15">
         <v>10.183</v>
       </c>
       <c r="AV15">
         <v>10.211</v>
       </c>
       <c r="AW15">
         <v>9.881</v>
       </c>
       <c r="AX15">
         <v>9.942</v>
       </c>
       <c r="AY15">
         <v>9.974</v>
       </c>
       <c r="AZ15">
         <v>10.039</v>
       </c>
       <c r="BA15">
         <v>10.109</v>
       </c>
@@ -7174,135 +7174,135 @@
       <c r="BD15">
         <v>10.246</v>
       </c>
       <c r="BE15">
         <v>10.185</v>
       </c>
       <c r="BF15">
         <v>10.241</v>
       </c>
       <c r="BG15">
         <v>10.264</v>
       </c>
       <c r="BH15">
         <v>10.293</v>
       </c>
       <c r="BI15">
         <v>10.035</v>
       </c>
       <c r="BJ15">
         <v>10.035</v>
       </c>
       <c r="BK15">
         <v>10.026</v>
       </c>
       <c r="BL15">
-        <v>10.082000000000001</v>
+        <v>10.082</v>
       </c>
       <c r="BM15">
         <v>10.234</v>
       </c>
       <c r="BN15">
         <v>10.254</v>
       </c>
       <c r="BO15">
         <v>10.267</v>
       </c>
       <c r="BP15">
         <v>10.259</v>
       </c>
       <c r="BQ15">
         <v>10.117</v>
       </c>
       <c r="BR15">
         <v>10.157</v>
       </c>
       <c r="BS15">
         <v>10.181</v>
       </c>
       <c r="BT15">
         <v>10.17</v>
       </c>
       <c r="BU15">
-        <v>10.0020000000000007</v>
+        <v>10.002</v>
       </c>
       <c r="BV15">
         <v>10.055</v>
       </c>
       <c r="BW15">
-        <v>10.087999999999999</v>
+        <v>10.088</v>
       </c>
       <c r="BX15">
         <v>10.073</v>
       </c>
       <c r="BY15">
         <v>10.154</v>
       </c>
       <c r="BZ15">
         <v>10.188</v>
       </c>
       <c r="CA15">
         <v>10.187</v>
       </c>
       <c r="CB15">
         <v>10.203</v>
       </c>
       <c r="CC15">
         <v>10.12</v>
       </c>
       <c r="CD15">
         <v>10.125</v>
       </c>
       <c r="CE15">
         <v>10.169</v>
       </c>
       <c r="CF15">
         <v>10.178</v>
       </c>
       <c r="CG15">
         <v>10.179</v>
       </c>
       <c r="CH15">
         <v>10.18</v>
       </c>
       <c r="CI15">
         <v>10.163</v>
       </c>
       <c r="CJ15">
         <v>10.173</v>
       </c>
       <c r="CK15">
-        <v>10.076000000000001</v>
+        <v>10.076</v>
       </c>
       <c r="CL15">
         <v>9.995</v>
       </c>
       <c r="CM15">
         <v>10.077</v>
       </c>
       <c r="CN15">
-        <v>10.074999999999999</v>
+        <v>10.075</v>
       </c>
       <c r="CO15">
         <v>10.151</v>
       </c>
       <c r="CP15">
         <v>10.18</v>
       </c>
       <c r="CQ15">
         <v>10.116</v>
       </c>
       <c r="CR15">
         <v>10.177</v>
       </c>
       <c r="CS15">
         <v>10.16</v>
       </c>
       <c r="CT15">
         <v>10.235</v>
       </c>
       <c r="CU15">
         <v>10.198</v>
       </c>
       <c r="CV15">
         <v>10.226</v>
       </c>
@@ -7452,57 +7452,57 @@
       <c r="C16">
         <v>22.679</v>
       </c>
       <c r="D16">
         <v>22.713</v>
       </c>
       <c r="E16">
         <v>22.84</v>
       </c>
       <c r="F16">
         <v>22.88</v>
       </c>
       <c r="G16">
         <v>22.931</v>
       </c>
       <c r="H16">
         <v>22.626</v>
       </c>
       <c r="I16">
         <v>22.816</v>
       </c>
       <c r="J16">
         <v>22.956</v>
       </c>
       <c r="K16">
-        <v>23.0060000000000002</v>
+        <v>23.006</v>
       </c>
       <c r="L16">
         <v>23.038</v>
       </c>
       <c r="M16">
-        <v>23.045000000000002</v>
+        <v>23.045</v>
       </c>
       <c r="N16">
         <v>23.224</v>
       </c>
       <c r="O16">
         <v>23.339</v>
       </c>
       <c r="P16">
         <v>23.39</v>
       </c>
       <c r="Q16">
         <v>23.44</v>
       </c>
       <c r="R16">
         <v>23.463</v>
       </c>
       <c r="S16">
         <v>23.501</v>
       </c>
       <c r="T16">
         <v>23.627</v>
       </c>
       <c r="U16">
         <v>23.675</v>
       </c>
@@ -7578,51 +7578,51 @@
       <c r="AS16">
         <v>23.029</v>
       </c>
       <c r="AT16">
         <v>23.144</v>
       </c>
       <c r="AU16">
         <v>23.247</v>
       </c>
       <c r="AV16">
         <v>23.301</v>
       </c>
       <c r="AW16">
         <v>22.581</v>
       </c>
       <c r="AX16">
         <v>22.725</v>
       </c>
       <c r="AY16">
         <v>22.762</v>
       </c>
       <c r="AZ16">
         <v>22.749</v>
       </c>
       <c r="BA16">
-        <v>23.013000000000002</v>
+        <v>23.013</v>
       </c>
       <c r="BB16">
         <v>23.158</v>
       </c>
       <c r="BC16">
         <v>23.166</v>
       </c>
       <c r="BD16">
         <v>23.32</v>
       </c>
       <c r="BE16">
         <v>23.148</v>
       </c>
       <c r="BF16">
         <v>23.211</v>
       </c>
       <c r="BG16">
         <v>23.239</v>
       </c>
       <c r="BH16">
         <v>23.199</v>
       </c>
       <c r="BI16">
         <v>22.678</v>
       </c>
@@ -7728,147 +7728,147 @@
       <c r="CQ16">
         <v>22.127</v>
       </c>
       <c r="CR16">
         <v>22.242</v>
       </c>
       <c r="CS16">
         <v>22.259</v>
       </c>
       <c r="CT16">
         <v>22.52</v>
       </c>
       <c r="CU16">
         <v>22.512</v>
       </c>
       <c r="CV16">
         <v>22.566</v>
       </c>
       <c r="CW16">
         <v>22.804</v>
       </c>
       <c r="CX16">
         <v>22.839</v>
       </c>
       <c r="CY16">
-        <v>23.0060000000000002</v>
+        <v>23.006</v>
       </c>
       <c r="CZ16">
         <v>23.123</v>
       </c>
       <c r="DA16">
         <v>22.667</v>
       </c>
       <c r="DB16">
         <v>22.967</v>
       </c>
       <c r="DC16">
-        <v>23.082999999999998</v>
+        <v>23.083</v>
       </c>
       <c r="DD16">
         <v>23.132</v>
       </c>
       <c r="DE16">
         <v>23.115</v>
       </c>
       <c r="DF16">
         <v>23.141</v>
       </c>
       <c r="DG16">
         <v>23.185</v>
       </c>
       <c r="DH16">
         <v>23.226</v>
       </c>
       <c r="DI16">
         <v>23.232</v>
       </c>
       <c r="DJ16">
         <v>23.254</v>
       </c>
       <c r="DK16">
         <v>23.309</v>
       </c>
       <c r="DL16">
         <v>23.336</v>
       </c>
       <c r="DM16">
         <v>23.026</v>
       </c>
       <c r="DN16">
         <v>23.023</v>
       </c>
       <c r="DO16">
-        <v>23.047999999999998</v>
+        <v>23.048</v>
       </c>
       <c r="DP16">
         <v>23.099</v>
       </c>
       <c r="DQ16">
         <v>23.064</v>
       </c>
       <c r="DR16">
         <v>23.09</v>
       </c>
       <c r="DS16">
-        <v>23.062000000000001</v>
+        <v>23.062</v>
       </c>
       <c r="DT16">
-        <v>23.0070000000000014</v>
+        <v>23.007</v>
       </c>
       <c r="DU16">
         <v>23.067</v>
       </c>
       <c r="DV16">
         <v>23.164</v>
       </c>
       <c r="DW16">
         <v>23.216</v>
       </c>
       <c r="DX16">
         <v>23.212</v>
       </c>
       <c r="DY16">
         <v>22.98</v>
       </c>
       <c r="DZ16">
         <v>22.96</v>
       </c>
       <c r="EA16">
-        <v>23.004999999999999</v>
+        <v>23.005</v>
       </c>
       <c r="EB16">
-        <v>23.0019999999999989</v>
+        <v>23.002</v>
       </c>
       <c r="EC16">
-        <v>23.0090000000000003</v>
+        <v>23.009</v>
       </c>
       <c r="ED16">
-        <v>23.024999999999999</v>
+        <v>23.025</v>
       </c>
       <c r="EE16">
-        <v>23.030999999999999</v>
+        <v>23.031</v>
       </c>
       <c r="EF16">
         <v>22.992</v>
       </c>
       <c r="EG16">
         <v>23.029</v>
       </c>
       <c r="EH16">
         <v>22.715</v>
       </c>
       <c r="EI16">
         <v>22.704</v>
       </c>
       <c r="EJ16">
         <v>22.667</v>
       </c>
       <c r="EK16">
         <v>22.571</v>
       </c>
       <c r="EL16">
         <v>22.593</v>
       </c>
       <c r="EM16">
         <v>22.626</v>
       </c>
@@ -8015,75 +8015,75 @@
       <c r="AS17">
         <v>13.131</v>
       </c>
       <c r="AT17">
         <v>13.134</v>
       </c>
       <c r="AU17">
         <v>13.223</v>
       </c>
       <c r="AV17">
         <v>13.25</v>
       </c>
       <c r="AW17">
         <v>12.771</v>
       </c>
       <c r="AX17">
         <v>12.883</v>
       </c>
       <c r="AY17">
         <v>12.927</v>
       </c>
       <c r="AZ17">
         <v>12.958</v>
       </c>
       <c r="BA17">
-        <v>13.032999999999999</v>
+        <v>13.033</v>
       </c>
       <c r="BB17">
         <v>13.086</v>
       </c>
       <c r="BC17">
         <v>13.219</v>
       </c>
       <c r="BD17">
         <v>13.36</v>
       </c>
       <c r="BE17">
         <v>13.242</v>
       </c>
       <c r="BF17">
         <v>13.285</v>
       </c>
       <c r="BG17">
         <v>13.317</v>
       </c>
       <c r="BH17">
         <v>13.343</v>
       </c>
       <c r="BI17">
-        <v>13.0069999999999997</v>
+        <v>13.007</v>
       </c>
       <c r="BJ17">
         <v>13.105</v>
       </c>
       <c r="BK17">
         <v>13.144</v>
       </c>
       <c r="BL17">
         <v>13.17</v>
       </c>
       <c r="BM17">
         <v>13.407</v>
       </c>
       <c r="BN17">
         <v>13.443</v>
       </c>
       <c r="BO17">
         <v>13.483</v>
       </c>
       <c r="BP17">
         <v>13.476</v>
       </c>
       <c r="BQ17">
         <v>13.266</v>
       </c>
@@ -8144,51 +8144,51 @@
       <c r="CJ17">
         <v>13.297</v>
       </c>
       <c r="CK17">
         <v>13.262</v>
       </c>
       <c r="CL17">
         <v>13.174</v>
       </c>
       <c r="CM17">
         <v>13.209</v>
       </c>
       <c r="CN17">
         <v>13.06</v>
       </c>
       <c r="CO17">
         <v>13.101</v>
       </c>
       <c r="CP17">
         <v>13.159</v>
       </c>
       <c r="CQ17">
         <v>13.044</v>
       </c>
       <c r="CR17">
-        <v>13.093999999999999</v>
+        <v>13.094</v>
       </c>
       <c r="CS17">
         <v>13.122</v>
       </c>
       <c r="CT17">
         <v>13.353</v>
       </c>
       <c r="CU17">
         <v>13.296</v>
       </c>
       <c r="CV17">
         <v>13.33</v>
       </c>
       <c r="CW17">
         <v>13.547</v>
       </c>
       <c r="CX17">
         <v>13.65</v>
       </c>
       <c r="CY17">
         <v>13.819</v>
       </c>
       <c r="CZ17">
         <v>13.948</v>
       </c>
@@ -8279,80 +8279,80 @@
       <c r="EC17">
         <v>14.392</v>
       </c>
       <c r="ED17">
         <v>14.323</v>
       </c>
       <c r="EE17">
         <v>14.281</v>
       </c>
       <c r="EF17">
         <v>14.307</v>
       </c>
       <c r="EG17">
         <v>14.297</v>
       </c>
       <c r="EH17">
         <v>14.137</v>
       </c>
       <c r="EI17">
         <v>14.119</v>
       </c>
       <c r="EJ17">
         <v>14.09</v>
       </c>
       <c r="EK17">
-        <v>14.016999999999999</v>
+        <v>14.017</v>
       </c>
       <c r="EL17">
         <v>14.052</v>
       </c>
       <c r="EM17">
         <v>14.074</v>
       </c>
       <c r="EN17">
         <v>14.087</v>
       </c>
       <c r="EO17">
         <v>14.036</v>
       </c>
     </row>
     <row r="18" spans="1:145">
       <c r="A18" t="s">
         <v>161</v>
       </c>
       <c r="B18">
         <v>10.905</v>
       </c>
       <c r="C18">
         <v>10.993</v>
       </c>
       <c r="D18">
         <v>11.02</v>
       </c>
       <c r="E18">
-        <v>11.0090000000000003</v>
+        <v>11.009</v>
       </c>
       <c r="F18">
         <v>10.979</v>
       </c>
       <c r="G18">
         <v>10.981</v>
       </c>
       <c r="H18">
         <v>10.744</v>
       </c>
       <c r="I18">
         <v>10.788</v>
       </c>
       <c r="J18">
         <v>10.829</v>
       </c>
       <c r="K18">
         <v>10.867</v>
       </c>
       <c r="L18">
         <v>10.825</v>
       </c>
       <c r="M18">
         <v>10.812</v>
       </c>
@@ -8820,51 +8820,51 @@
       <c r="V19">
         <v>13.552</v>
       </c>
       <c r="W19">
         <v>13.58</v>
       </c>
       <c r="X19">
         <v>13.611</v>
       </c>
       <c r="Y19">
         <v>13.277</v>
       </c>
       <c r="Z19">
         <v>13.305</v>
       </c>
       <c r="AA19">
         <v>13.3</v>
       </c>
       <c r="AB19">
         <v>13.555</v>
       </c>
       <c r="AC19">
         <v>13.424</v>
       </c>
       <c r="AD19">
-        <v>13.053000000000001</v>
+        <v>13.053</v>
       </c>
       <c r="AE19">
         <v>13.51</v>
       </c>
       <c r="AF19">
         <v>13.538</v>
       </c>
       <c r="AG19">
         <v>13.405</v>
       </c>
       <c r="AH19">
         <v>13.47</v>
       </c>
       <c r="AI19">
         <v>13.484</v>
       </c>
       <c r="AJ19">
         <v>13.476</v>
       </c>
       <c r="AK19">
         <v>13.53</v>
       </c>
       <c r="AL19">
         <v>13.534</v>
       </c>
@@ -8880,99 +8880,99 @@
       <c r="AP19">
         <v>13.608</v>
       </c>
       <c r="AQ19">
         <v>13.686</v>
       </c>
       <c r="AR19">
         <v>13.67</v>
       </c>
       <c r="AS19">
         <v>13.35</v>
       </c>
       <c r="AT19">
         <v>13.328</v>
       </c>
       <c r="AU19">
         <v>13.313</v>
       </c>
       <c r="AV19">
         <v>13.334</v>
       </c>
       <c r="AW19">
         <v>12.971</v>
       </c>
       <c r="AX19">
-        <v>13.010999999999999</v>
+        <v>13.011</v>
       </c>
       <c r="AY19">
-        <v>13.015000000000001</v>
+        <v>13.015</v>
       </c>
       <c r="AZ19">
-        <v>13.0030000000000001</v>
+        <v>13.003</v>
       </c>
       <c r="BA19">
-        <v>13.063000000000001</v>
+        <v>13.063</v>
       </c>
       <c r="BB19">
         <v>13.09</v>
       </c>
       <c r="BC19">
         <v>13.116</v>
       </c>
       <c r="BD19">
         <v>13.24</v>
       </c>
       <c r="BE19">
         <v>13.038</v>
       </c>
       <c r="BF19">
         <v>13.035</v>
       </c>
       <c r="BG19">
-        <v>13.053000000000001</v>
+        <v>13.053</v>
       </c>
       <c r="BH19">
-        <v>13.042999999999999</v>
+        <v>13.043</v>
       </c>
       <c r="BI19">
         <v>12.848</v>
       </c>
       <c r="BJ19">
         <v>12.879</v>
       </c>
       <c r="BK19">
         <v>12.816</v>
       </c>
       <c r="BL19">
         <v>12.857</v>
       </c>
       <c r="BM19">
-        <v>13.0069999999999997</v>
+        <v>13.007</v>
       </c>
       <c r="BN19">
-        <v>13.055999999999999</v>
+        <v>13.056</v>
       </c>
       <c r="BO19">
         <v>13.064</v>
       </c>
       <c r="BP19">
         <v>13.044</v>
       </c>
       <c r="BQ19">
         <v>12.785</v>
       </c>
       <c r="BR19">
         <v>12.757</v>
       </c>
       <c r="BS19">
         <v>12.791</v>
       </c>
       <c r="BT19">
         <v>12.804</v>
       </c>
       <c r="BU19">
         <v>12.685</v>
       </c>
       <c r="BV19">
         <v>12.745</v>
       </c>
@@ -9206,57 +9206,57 @@
       <c r="E20">
         <v>7.201</v>
       </c>
       <c r="F20">
         <v>7.201</v>
       </c>
       <c r="G20">
         <v>7.185</v>
       </c>
       <c r="H20">
         <v>7.037</v>
       </c>
       <c r="I20">
         <v>7.057</v>
       </c>
       <c r="J20">
         <v>7.12</v>
       </c>
       <c r="K20">
         <v>7.095</v>
       </c>
       <c r="L20">
         <v>7.018</v>
       </c>
       <c r="M20">
-        <v>7.0049999999999999</v>
+        <v>7.005</v>
       </c>
       <c r="N20">
         <v>7.042</v>
       </c>
       <c r="O20">
-        <v>7.0039999999999996</v>
+        <v>7.004</v>
       </c>
       <c r="P20">
         <v>7.043</v>
       </c>
       <c r="Q20">
         <v>7.071</v>
       </c>
       <c r="R20">
         <v>7.109</v>
       </c>
       <c r="S20">
         <v>7.114</v>
       </c>
       <c r="T20">
         <v>7.116</v>
       </c>
       <c r="U20">
         <v>7.135</v>
       </c>
       <c r="V20">
         <v>7.146</v>
       </c>
       <c r="W20">
         <v>7.171</v>
       </c>
@@ -9760,93 +9760,93 @@
       <c r="AR21">
         <v>3.187</v>
       </c>
       <c r="AS21">
         <v>3.207</v>
       </c>
       <c r="AT21">
         <v>3.189</v>
       </c>
       <c r="AU21">
         <v>3.223</v>
       </c>
       <c r="AV21">
         <v>3.264</v>
       </c>
       <c r="AW21">
         <v>3.28</v>
       </c>
       <c r="AX21">
         <v>3.203</v>
       </c>
       <c r="AY21">
         <v>3.163</v>
       </c>
       <c r="AZ21">
-        <v>3.0059999999999998</v>
+        <v>3.006</v>
       </c>
       <c r="BA21">
         <v>2.93</v>
       </c>
       <c r="BB21">
         <v>3.061</v>
       </c>
       <c r="BC21">
         <v>3.112</v>
       </c>
       <c r="BD21">
         <v>3.122</v>
       </c>
       <c r="BE21">
         <v>3.136</v>
       </c>
       <c r="BF21">
         <v>3.158</v>
       </c>
       <c r="BG21">
         <v>3.184</v>
       </c>
       <c r="BH21">
         <v>3.021</v>
       </c>
       <c r="BI21">
         <v>3.064</v>
       </c>
       <c r="BJ21">
         <v>3.026</v>
       </c>
       <c r="BK21">
         <v>3.022</v>
       </c>
       <c r="BL21">
         <v>2.984</v>
       </c>
       <c r="BM21">
         <v>2.901</v>
       </c>
       <c r="BN21">
-        <v>3.0089999999999999</v>
+        <v>3.009</v>
       </c>
       <c r="BO21">
         <v>3.096</v>
       </c>
       <c r="BP21">
         <v>3.157</v>
       </c>
       <c r="BQ21">
         <v>3.048</v>
       </c>
       <c r="BR21">
         <v>3.115</v>
       </c>
       <c r="BS21">
         <v>3.137</v>
       </c>
       <c r="BT21">
         <v>3.115</v>
       </c>
       <c r="BU21">
         <v>3.13</v>
       </c>
       <c r="BV21">
         <v>3.15</v>
       </c>
@@ -10047,477 +10047,477 @@
       </c>
       <c r="EJ21">
         <v>191</v>
       </c>
       <c r="EK21">
         <v>180</v>
       </c>
       <c r="EL21">
         <v>179</v>
       </c>
       <c r="EM21">
         <v>165</v>
       </c>
       <c r="EN21">
         <v>182</v>
       </c>
       <c r="EO21">
         <v>174</v>
       </c>
     </row>
     <row r="22" spans="1:145">
       <c r="A22" t="s">
         <v>165</v>
       </c>
       <c r="B22">
-        <v>376.43200000000002</v>
+        <v>376.432</v>
       </c>
       <c r="C22">
-        <v>378.38999999999999</v>
+        <v>378.39</v>
       </c>
       <c r="D22">
-        <v>378.88799999999998</v>
+        <v>378.888</v>
       </c>
       <c r="E22">
-        <v>380.71800000000002</v>
+        <v>380.718</v>
       </c>
       <c r="F22">
-        <v>381.71600000000001</v>
+        <v>381.716</v>
       </c>
       <c r="G22">
-        <v>382.53300000000002</v>
+        <v>382.533</v>
       </c>
       <c r="H22">
-        <v>377.01600000000002</v>
+        <v>377.016</v>
       </c>
       <c r="I22">
-        <v>378.89999999999998</v>
+        <v>378.9</v>
       </c>
       <c r="J22">
-        <v>379.90600000000001</v>
+        <v>379.906</v>
       </c>
       <c r="K22">
         <v>381.608</v>
       </c>
       <c r="L22">
-        <v>381.45499999999998</v>
+        <v>381.455</v>
       </c>
       <c r="M22">
-        <v>381.26499999999999</v>
+        <v>381.265</v>
       </c>
       <c r="N22">
-        <v>384.56299999999999</v>
+        <v>384.563</v>
       </c>
       <c r="O22">
-        <v>384.63900000000001</v>
+        <v>384.639</v>
       </c>
       <c r="P22">
         <v>385.303</v>
       </c>
       <c r="Q22">
-        <v>385.38400000000001</v>
+        <v>385.384</v>
       </c>
       <c r="R22">
-        <v>385.043000000000006</v>
+        <v>385.043</v>
       </c>
       <c r="S22">
-        <v>385.98399999999998</v>
+        <v>385.984</v>
       </c>
       <c r="T22">
-        <v>386.70100000000002</v>
+        <v>386.701</v>
       </c>
       <c r="U22">
-        <v>386.64800000000002</v>
+        <v>386.648</v>
       </c>
       <c r="V22">
-        <v>386.82900000000001</v>
+        <v>386.829</v>
       </c>
       <c r="W22">
-        <v>386.63499999999999</v>
+        <v>386.635</v>
       </c>
       <c r="X22">
-        <v>387.55900000000003</v>
+        <v>387.559</v>
       </c>
       <c r="Y22">
-        <v>375.71199999999999</v>
+        <v>375.712</v>
       </c>
       <c r="Z22">
-        <v>380.37099999999998</v>
+        <v>380.371</v>
       </c>
       <c r="AA22">
-        <v>381.23099999999999</v>
+        <v>381.231</v>
       </c>
       <c r="AB22">
-        <v>382.46699999999998</v>
+        <v>382.467</v>
       </c>
       <c r="AC22">
-        <v>384.36000000000001</v>
+        <v>384.36</v>
       </c>
       <c r="AD22">
-        <v>372.079000000000008</v>
+        <v>372.079</v>
       </c>
       <c r="AE22">
-        <v>387.83499999999998</v>
+        <v>387.835</v>
       </c>
       <c r="AF22">
         <v>388.745</v>
       </c>
       <c r="AG22">
-        <v>384.29000000000002</v>
+        <v>384.29</v>
       </c>
       <c r="AH22">
-        <v>385.72399999999999</v>
+        <v>385.724</v>
       </c>
       <c r="AI22">
-        <v>386.50599999999997</v>
+        <v>386.506</v>
       </c>
       <c r="AJ22">
         <v>387.69</v>
       </c>
       <c r="AK22">
-        <v>388.68299999999999</v>
+        <v>388.683</v>
       </c>
       <c r="AL22">
-        <v>391.11900000000003</v>
+        <v>391.119</v>
       </c>
       <c r="AM22">
-        <v>390.40800000000002</v>
+        <v>390.408</v>
       </c>
       <c r="AN22">
-        <v>390.15199999999999</v>
+        <v>390.152</v>
       </c>
       <c r="AO22">
-        <v>390.96100000000001</v>
+        <v>390.961</v>
       </c>
       <c r="AP22">
-        <v>390.80500000000001</v>
+        <v>390.805</v>
       </c>
       <c r="AQ22">
-        <v>392.26400000000001</v>
+        <v>392.264</v>
       </c>
       <c r="AR22">
         <v>392.298</v>
       </c>
       <c r="AS22">
-        <v>383.88900000000001</v>
+        <v>383.889</v>
       </c>
       <c r="AT22">
-        <v>384.52300000000002</v>
+        <v>384.523</v>
       </c>
       <c r="AU22">
-        <v>386.33300000000003</v>
+        <v>386.333</v>
       </c>
       <c r="AV22">
-        <v>387.0079999999999814</v>
+        <v>387.008</v>
       </c>
       <c r="AW22">
-        <v>372.98200000000003</v>
+        <v>372.982</v>
       </c>
       <c r="AX22">
-        <v>376.24299999999999</v>
+        <v>376.243</v>
       </c>
       <c r="AY22">
         <v>376.125</v>
       </c>
       <c r="AZ22">
-        <v>376.75900000000001</v>
+        <v>376.759</v>
       </c>
       <c r="BA22">
-        <v>378.69799999999998</v>
+        <v>378.698</v>
       </c>
       <c r="BB22">
         <v>380.88</v>
       </c>
       <c r="BC22">
         <v>381.512</v>
       </c>
       <c r="BD22">
         <v>384.108</v>
       </c>
       <c r="BE22">
-        <v>381.19200000000001</v>
+        <v>381.192</v>
       </c>
       <c r="BF22">
-        <v>382.36700000000002</v>
+        <v>382.367</v>
       </c>
       <c r="BG22">
-        <v>383.29899999999998</v>
+        <v>383.299</v>
       </c>
       <c r="BH22">
-        <v>383.96499999999997</v>
+        <v>383.965</v>
       </c>
       <c r="BI22">
-        <v>372.23099999999999</v>
+        <v>372.231</v>
       </c>
       <c r="BJ22">
         <v>374.875</v>
       </c>
       <c r="BK22">
-        <v>374.99700000000001</v>
+        <v>374.997</v>
       </c>
       <c r="BL22">
-        <v>375.21899999999999</v>
+        <v>375.219</v>
       </c>
       <c r="BM22">
-        <v>383.22500000000002</v>
+        <v>383.225</v>
       </c>
       <c r="BN22">
         <v>383.935</v>
       </c>
       <c r="BO22">
-        <v>384.83199999999999</v>
+        <v>384.832</v>
       </c>
       <c r="BP22">
-        <v>384.63799999999998</v>
+        <v>384.638</v>
       </c>
       <c r="BQ22">
         <v>377.613</v>
       </c>
       <c r="BR22">
-        <v>377.84199999999998</v>
+        <v>377.842</v>
       </c>
       <c r="BS22">
-        <v>378.67099999999999</v>
+        <v>378.671</v>
       </c>
       <c r="BT22">
-        <v>379.33800000000002</v>
+        <v>379.338</v>
       </c>
       <c r="BU22">
-        <v>373.63900000000001</v>
+        <v>373.639</v>
       </c>
       <c r="BV22">
-        <v>376.36200000000002</v>
+        <v>376.362</v>
       </c>
       <c r="BW22">
-        <v>375.64699999999999</v>
+        <v>375.647</v>
       </c>
       <c r="BX22">
-        <v>374.26499999999999</v>
+        <v>374.265</v>
       </c>
       <c r="BY22">
-        <v>377.57100000000003</v>
+        <v>377.571</v>
       </c>
       <c r="BZ22">
         <v>377.548</v>
       </c>
       <c r="CA22">
-        <v>377.17899999999997</v>
+        <v>377.179</v>
       </c>
       <c r="CB22">
-        <v>377.41500000000002</v>
+        <v>377.415</v>
       </c>
       <c r="CC22">
-        <v>374.37799999999999</v>
+        <v>374.378</v>
       </c>
       <c r="CD22">
-        <v>374.055000000000007</v>
+        <v>374.055</v>
       </c>
       <c r="CE22">
-        <v>374.79899999999998</v>
+        <v>374.799</v>
       </c>
       <c r="CF22">
-        <v>374.74000000000001</v>
+        <v>374.74</v>
       </c>
       <c r="CG22">
         <v>375.392</v>
       </c>
       <c r="CH22">
-        <v>377.42500000000001</v>
+        <v>377.425</v>
       </c>
       <c r="CI22">
-        <v>376.45499999999998</v>
+        <v>376.455</v>
       </c>
       <c r="CJ22">
-        <v>375.70499999999998</v>
+        <v>375.705</v>
       </c>
       <c r="CK22">
-        <v>373.85599999999999</v>
+        <v>373.856</v>
       </c>
       <c r="CL22">
-        <v>371.49599999999998</v>
+        <v>371.496</v>
       </c>
       <c r="CM22">
-        <v>371.26600000000002</v>
+        <v>371.266</v>
       </c>
       <c r="CN22">
-        <v>369.23099999999999</v>
+        <v>369.231</v>
       </c>
       <c r="CO22">
-        <v>369.63200000000001</v>
+        <v>369.632</v>
       </c>
       <c r="CP22">
-        <v>370.42599999999999</v>
+        <v>370.426</v>
       </c>
       <c r="CQ22">
-        <v>365.49799999999999</v>
+        <v>365.498</v>
       </c>
       <c r="CR22">
-        <v>367.089999999999975</v>
+        <v>367.09</v>
       </c>
       <c r="CS22">
-        <v>367.22399999999999</v>
+        <v>367.224</v>
       </c>
       <c r="CT22">
-        <v>373.35599999999999</v>
+        <v>373.356</v>
       </c>
       <c r="CU22">
-        <v>373.10700000000003</v>
+        <v>373.107</v>
       </c>
       <c r="CV22">
-        <v>374.0099999999999909</v>
+        <v>374.01</v>
       </c>
       <c r="CW22">
         <v>378.822</v>
       </c>
       <c r="CX22">
-        <v>380.29599999999999</v>
+        <v>380.296</v>
       </c>
       <c r="CY22">
         <v>384.517</v>
       </c>
       <c r="CZ22">
-        <v>388.14699999999999</v>
+        <v>388.147</v>
       </c>
       <c r="DA22">
         <v>382.529</v>
       </c>
       <c r="DB22">
         <v>389.464</v>
       </c>
       <c r="DC22">
-        <v>392.77100000000002</v>
+        <v>392.771</v>
       </c>
       <c r="DD22">
-        <v>396.58199999999999</v>
+        <v>396.582</v>
       </c>
       <c r="DE22">
-        <v>398.63400000000001</v>
+        <v>398.634</v>
       </c>
       <c r="DF22">
         <v>400.471</v>
       </c>
       <c r="DG22">
-        <v>401.41699999999997</v>
+        <v>401.417</v>
       </c>
       <c r="DH22">
-        <v>402.67700000000002</v>
+        <v>402.677</v>
       </c>
       <c r="DI22">
-        <v>404.12400000000002</v>
+        <v>404.124</v>
       </c>
       <c r="DJ22">
-        <v>405.87200000000001</v>
+        <v>405.872</v>
       </c>
       <c r="DK22">
-        <v>408.37599999999998</v>
+        <v>408.376</v>
       </c>
       <c r="DL22">
-        <v>409.85399999999998</v>
+        <v>409.854</v>
       </c>
       <c r="DM22">
-        <v>405.85500000000002</v>
+        <v>405.855</v>
       </c>
       <c r="DN22">
-        <v>407.56900000000002</v>
+        <v>407.569</v>
       </c>
       <c r="DO22">
-        <v>409.11799999999999</v>
+        <v>409.118</v>
       </c>
       <c r="DP22">
-        <v>410.26799999999997</v>
+        <v>410.268</v>
       </c>
       <c r="DQ22">
-        <v>410.75700000000001</v>
+        <v>410.757</v>
       </c>
       <c r="DR22">
-        <v>411.29700000000003</v>
+        <v>411.297</v>
       </c>
       <c r="DS22">
-        <v>412.33800000000002</v>
+        <v>412.338</v>
       </c>
       <c r="DT22">
         <v>412.964</v>
       </c>
       <c r="DU22">
-        <v>413.48599999999999</v>
+        <v>413.486</v>
       </c>
       <c r="DV22">
-        <v>415.61799999999999</v>
+        <v>415.618</v>
       </c>
       <c r="DW22">
-        <v>416.059000000000026</v>
+        <v>416.059</v>
       </c>
       <c r="DX22">
-        <v>416.45999999999998</v>
+        <v>416.46</v>
       </c>
       <c r="DY22">
-        <v>412.52800000000002</v>
+        <v>412.528</v>
       </c>
       <c r="DZ22">
-        <v>412.82299999999998</v>
+        <v>412.823</v>
       </c>
       <c r="EA22">
-        <v>413.58600000000001</v>
+        <v>413.586</v>
       </c>
       <c r="EB22">
-        <v>413.90899999999999</v>
+        <v>413.909</v>
       </c>
       <c r="EC22">
-        <v>413.93700000000001</v>
+        <v>413.937</v>
       </c>
       <c r="ED22">
-        <v>413.40899999999999</v>
+        <v>413.409</v>
       </c>
       <c r="EE22">
-        <v>412.83499999999998</v>
+        <v>412.835</v>
       </c>
       <c r="EF22">
-        <v>413.050000000000011</v>
+        <v>413.05</v>
       </c>
       <c r="EG22">
-        <v>413.82600000000002</v>
+        <v>413.826</v>
       </c>
       <c r="EH22">
-        <v>407.91000000000003</v>
+        <v>407.91</v>
       </c>
       <c r="EI22">
-        <v>407.80599999999998</v>
+        <v>407.806</v>
       </c>
       <c r="EJ22">
-        <v>408.14999999999998</v>
+        <v>408.15</v>
       </c>
       <c r="EK22">
-        <v>405.97899999999998</v>
+        <v>405.979</v>
       </c>
       <c r="EL22">
-        <v>406.43400000000003</v>
+        <v>406.434</v>
       </c>
       <c r="EM22">
-        <v>407.079000000000008</v>
+        <v>407.079</v>
       </c>
       <c r="EN22">
-        <v>407.73899999999998</v>
+        <v>407.739</v>
       </c>
       <c r="EO22">
         <v>407.447</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>