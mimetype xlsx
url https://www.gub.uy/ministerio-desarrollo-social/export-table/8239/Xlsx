--- v1 (2026-02-04)
+++ v2 (2026-04-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>ene-2014</t>
   </si>
   <si>
     <t>feb-2014</t>
   </si>
   <si>
@@ -515,51 +515,51 @@
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Sin dato</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -853,57 +853,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:EO22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:145">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1319,78 +1319,78 @@
       </c>
       <c r="EN1" t="s">
         <v>143</v>
       </c>
       <c r="EO1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="2" spans="1:145">
       <c r="A2" t="s">
         <v>145</v>
       </c>
       <c r="B2">
         <v>6.015</v>
       </c>
       <c r="C2">
         <v>6.376</v>
       </c>
       <c r="D2">
         <v>6.392</v>
       </c>
       <c r="E2">
         <v>6.404</v>
       </c>
       <c r="F2">
-        <v>8.021000000000001</v>
+        <v>8.021</v>
       </c>
       <c r="G2">
         <v>8.045</v>
       </c>
       <c r="H2">
         <v>7.974</v>
       </c>
       <c r="I2">
         <v>7.999</v>
       </c>
       <c r="J2">
         <v>8.022</v>
       </c>
       <c r="K2">
-        <v>8.047000000000001</v>
+        <v>8.047</v>
       </c>
       <c r="L2">
         <v>8.025</v>
       </c>
       <c r="M2">
         <v>7.995</v>
       </c>
       <c r="N2">
         <v>8.087</v>
       </c>
       <c r="O2">
-        <v>8.077999999999999</v>
+        <v>8.078</v>
       </c>
       <c r="P2">
         <v>8.106</v>
       </c>
       <c r="Q2">
         <v>8.097</v>
       </c>
       <c r="R2">
         <v>8.121</v>
       </c>
       <c r="S2">
         <v>8.149</v>
       </c>
       <c r="T2">
         <v>8.172</v>
       </c>
       <c r="U2">
         <v>8.215</v>
       </c>
       <c r="V2">
         <v>8.203</v>
       </c>
       <c r="W2">
         <v>8.183</v>
       </c>
@@ -1643,69 +1643,69 @@
       <c r="DB2">
         <v>8.844</v>
       </c>
       <c r="DC2">
         <v>8.889</v>
       </c>
       <c r="DD2">
         <v>8.915</v>
       </c>
       <c r="DE2">
         <v>8.933</v>
       </c>
       <c r="DF2">
         <v>8.936</v>
       </c>
       <c r="DG2">
         <v>8.946</v>
       </c>
       <c r="DH2">
         <v>8.978</v>
       </c>
       <c r="DI2">
         <v>8.995</v>
       </c>
       <c r="DJ2">
-        <v>9.055999999999999</v>
+        <v>9.056</v>
       </c>
       <c r="DK2">
         <v>9.101</v>
       </c>
       <c r="DL2">
         <v>9.104</v>
       </c>
       <c r="DM2">
-        <v>9.055999999999999</v>
+        <v>9.056</v>
       </c>
       <c r="DN2">
         <v>9.058</v>
       </c>
       <c r="DO2">
-        <v>9.058999999999999</v>
+        <v>9.059</v>
       </c>
       <c r="DP2">
-        <v>9.077999999999999</v>
+        <v>9.078</v>
       </c>
       <c r="DQ2">
         <v>9.126</v>
       </c>
       <c r="DR2">
         <v>9.124</v>
       </c>
       <c r="DS2">
         <v>9.143</v>
       </c>
       <c r="DT2">
         <v>9.158</v>
       </c>
       <c r="DU2">
         <v>9.151</v>
       </c>
       <c r="DV2">
         <v>9.174</v>
       </c>
       <c r="DW2">
         <v>9.174</v>
       </c>
       <c r="DX2">
         <v>9.181</v>
       </c>
@@ -1727,134 +1727,134 @@
       <c r="ED2">
         <v>9.122</v>
       </c>
       <c r="EE2">
         <v>9.106</v>
       </c>
       <c r="EF2">
         <v>9.117</v>
       </c>
       <c r="EG2">
         <v>9.117</v>
       </c>
       <c r="EH2">
         <v>9.103</v>
       </c>
       <c r="EI2">
         <v>9.12</v>
       </c>
       <c r="EJ2">
         <v>9.134</v>
       </c>
       <c r="EK2">
         <v>9.07</v>
       </c>
       <c r="EL2">
-        <v>9.085000000000001</v>
+        <v>9.085</v>
       </c>
       <c r="EM2">
         <v>9.133</v>
       </c>
       <c r="EN2">
         <v>9.112</v>
       </c>
       <c r="EO2">
         <v>9.113</v>
       </c>
     </row>
     <row r="3" spans="1:145">
       <c r="A3" t="s">
         <v>146</v>
       </c>
       <c r="B3">
         <v>23.611</v>
       </c>
       <c r="C3">
-        <v>24.050000000000001</v>
+        <v>24.05</v>
       </c>
       <c r="D3">
         <v>24.112</v>
       </c>
       <c r="E3">
         <v>24.247</v>
       </c>
       <c r="F3">
         <v>28.832</v>
       </c>
       <c r="G3">
         <v>28.93</v>
       </c>
       <c r="H3">
         <v>28.648</v>
       </c>
       <c r="I3">
         <v>28.818</v>
       </c>
       <c r="J3">
         <v>28.951</v>
       </c>
       <c r="K3">
-        <v>29.077000000000002</v>
+        <v>29.077</v>
       </c>
       <c r="L3">
-        <v>29.082000000000001</v>
+        <v>29.082</v>
       </c>
       <c r="M3">
-        <v>29.050000000000001</v>
+        <v>29.05</v>
       </c>
       <c r="N3">
         <v>29.484</v>
       </c>
       <c r="O3">
         <v>29.501</v>
       </c>
       <c r="P3">
         <v>29.573</v>
       </c>
       <c r="Q3">
         <v>29.576</v>
       </c>
       <c r="R3">
         <v>29.664</v>
       </c>
       <c r="S3">
         <v>29.501</v>
       </c>
       <c r="T3">
         <v>29.501</v>
       </c>
       <c r="U3">
         <v>29.903</v>
       </c>
       <c r="V3">
-        <v>30.0030000000000001</v>
+        <v>30.003</v>
       </c>
       <c r="W3">
-        <v>30.0060000000000002</v>
+        <v>30.006</v>
       </c>
       <c r="X3">
-        <v>30.068999999999999</v>
+        <v>30.069</v>
       </c>
       <c r="Y3">
         <v>29.614</v>
       </c>
       <c r="Z3">
         <v>30.249</v>
       </c>
       <c r="AA3">
         <v>30.268</v>
       </c>
       <c r="AB3">
         <v>30.334</v>
       </c>
       <c r="AC3">
         <v>30.512</v>
       </c>
       <c r="AD3">
         <v>30.233</v>
       </c>
       <c r="AE3">
         <v>30.773</v>
       </c>
       <c r="AF3">
         <v>30.879</v>
       </c>
@@ -1885,96 +1885,96 @@
       <c r="AO3">
         <v>31.516</v>
       </c>
       <c r="AP3">
         <v>31.509</v>
       </c>
       <c r="AQ3">
         <v>31.577</v>
       </c>
       <c r="AR3">
         <v>31.568</v>
       </c>
       <c r="AS3">
         <v>31.255</v>
       </c>
       <c r="AT3">
         <v>31.28</v>
       </c>
       <c r="AU3">
         <v>31.388</v>
       </c>
       <c r="AV3">
         <v>31.438</v>
       </c>
       <c r="AW3">
-        <v>31.036000000000001</v>
+        <v>31.036</v>
       </c>
       <c r="AX3">
         <v>31.415</v>
       </c>
       <c r="AY3">
         <v>31.439</v>
       </c>
       <c r="AZ3">
         <v>31.542</v>
       </c>
       <c r="BA3">
         <v>31.636</v>
       </c>
       <c r="BB3">
         <v>31.798</v>
       </c>
       <c r="BC3">
         <v>31.793</v>
       </c>
       <c r="BD3">
         <v>31.816</v>
       </c>
       <c r="BE3">
         <v>31.602</v>
       </c>
       <c r="BF3">
         <v>31.734</v>
       </c>
       <c r="BG3">
         <v>31.81</v>
       </c>
       <c r="BH3">
         <v>31.917</v>
       </c>
       <c r="BI3">
         <v>31.624</v>
       </c>
       <c r="BJ3">
         <v>31.952</v>
       </c>
       <c r="BK3">
-        <v>32.034999999999997</v>
+        <v>32.035</v>
       </c>
       <c r="BL3">
-        <v>32.057000000000002</v>
+        <v>32.057</v>
       </c>
       <c r="BM3">
         <v>32.291</v>
       </c>
       <c r="BN3">
         <v>32.288</v>
       </c>
       <c r="BO3">
         <v>32.47</v>
       </c>
       <c r="BP3">
         <v>32.39</v>
       </c>
       <c r="BQ3">
         <v>32.216</v>
       </c>
       <c r="BR3">
         <v>32.198</v>
       </c>
       <c r="BS3">
         <v>32.267</v>
       </c>
       <c r="BT3">
         <v>32.365</v>
       </c>
@@ -1999,54 +1999,54 @@
       <c r="CA3">
         <v>32.582</v>
       </c>
       <c r="CB3">
         <v>32.674</v>
       </c>
       <c r="CC3">
         <v>32.497</v>
       </c>
       <c r="CD3">
         <v>32.439</v>
       </c>
       <c r="CE3">
         <v>32.617</v>
       </c>
       <c r="CF3">
         <v>32.676</v>
       </c>
       <c r="CG3">
         <v>32.789</v>
       </c>
       <c r="CH3">
         <v>33.132</v>
       </c>
       <c r="CI3">
-        <v>33.072000000000003</v>
+        <v>33.072</v>
       </c>
       <c r="CJ3">
-        <v>33.024000000000001</v>
+        <v>33.024</v>
       </c>
       <c r="CK3">
         <v>32.906</v>
       </c>
       <c r="CL3">
         <v>32.741</v>
       </c>
       <c r="CM3">
         <v>32.85</v>
       </c>
       <c r="CN3">
         <v>32.782</v>
       </c>
       <c r="CO3">
         <v>32.779</v>
       </c>
       <c r="CP3">
         <v>32.767</v>
       </c>
       <c r="CQ3">
         <v>32.519</v>
       </c>
       <c r="CR3">
         <v>32.623</v>
       </c>
@@ -2068,51 +2068,51 @@
       <c r="CX3">
         <v>34.424</v>
       </c>
       <c r="CY3">
         <v>34.922</v>
       </c>
       <c r="CZ3">
         <v>35.326</v>
       </c>
       <c r="DA3">
         <v>35.284</v>
       </c>
       <c r="DB3">
         <v>35.83</v>
       </c>
       <c r="DC3">
         <v>36.23</v>
       </c>
       <c r="DD3">
         <v>36.542</v>
       </c>
       <c r="DE3">
         <v>36.816</v>
       </c>
       <c r="DF3">
-        <v>37.085000000000001</v>
+        <v>37.085</v>
       </c>
       <c r="DG3">
         <v>37.298</v>
       </c>
       <c r="DH3">
         <v>37.47</v>
       </c>
       <c r="DI3">
         <v>37.749</v>
       </c>
       <c r="DJ3">
         <v>37.942</v>
       </c>
       <c r="DK3">
         <v>38.363</v>
       </c>
       <c r="DL3">
         <v>38.732</v>
       </c>
       <c r="DM3">
         <v>38.872</v>
       </c>
       <c r="DN3">
         <v>39.138</v>
       </c>
@@ -2167,51 +2167,51 @@
       <c r="EE3">
         <v>40.737</v>
       </c>
       <c r="EF3">
         <v>40.758</v>
       </c>
       <c r="EG3">
         <v>40.826</v>
       </c>
       <c r="EH3">
         <v>40.752</v>
       </c>
       <c r="EI3">
         <v>40.782</v>
       </c>
       <c r="EJ3">
         <v>40.88</v>
       </c>
       <c r="EK3">
         <v>40.785</v>
       </c>
       <c r="EL3">
         <v>40.905</v>
       </c>
       <c r="EM3">
-        <v>41.0030000000000001</v>
+        <v>41.003</v>
       </c>
       <c r="EN3">
         <v>41.136</v>
       </c>
       <c r="EO3">
         <v>41.14</v>
       </c>
     </row>
     <row r="4" spans="1:145">
       <c r="A4" t="s">
         <v>147</v>
       </c>
       <c r="B4">
         <v>5.607</v>
       </c>
       <c r="C4">
         <v>5.648</v>
       </c>
       <c r="D4">
         <v>5.682</v>
       </c>
       <c r="E4">
         <v>5.69</v>
       </c>
       <c r="F4">
@@ -2298,51 +2298,51 @@
       <c r="AG4">
         <v>6.888</v>
       </c>
       <c r="AH4">
         <v>6.908</v>
       </c>
       <c r="AI4">
         <v>6.907</v>
       </c>
       <c r="AJ4">
         <v>6.919</v>
       </c>
       <c r="AK4">
         <v>6.927</v>
       </c>
       <c r="AL4">
         <v>6.964</v>
       </c>
       <c r="AM4">
         <v>6.961</v>
       </c>
       <c r="AN4">
         <v>6.987</v>
       </c>
       <c r="AO4">
-        <v>7.0039999999999996</v>
+        <v>7.004</v>
       </c>
       <c r="AP4">
         <v>6.999</v>
       </c>
       <c r="AQ4">
         <v>7.021</v>
       </c>
       <c r="AR4">
         <v>7.052</v>
       </c>
       <c r="AS4">
         <v>6.984</v>
       </c>
       <c r="AT4">
         <v>6.988</v>
       </c>
       <c r="AU4">
         <v>7.008</v>
       </c>
       <c r="AV4">
         <v>7.03</v>
       </c>
       <c r="AW4">
         <v>6.965</v>
       </c>
@@ -2687,51 +2687,51 @@
       <c r="Q5">
         <v>6.065</v>
       </c>
       <c r="R5">
         <v>6.058</v>
       </c>
       <c r="S5">
         <v>6.014</v>
       </c>
       <c r="T5">
         <v>6.014</v>
       </c>
       <c r="U5">
         <v>6.097</v>
       </c>
       <c r="V5">
         <v>6.114</v>
       </c>
       <c r="W5">
         <v>6.097</v>
       </c>
       <c r="X5">
         <v>6.075</v>
       </c>
       <c r="Y5">
-        <v>6.0030000000000001</v>
+        <v>6.003</v>
       </c>
       <c r="Z5">
         <v>6.144</v>
       </c>
       <c r="AA5">
         <v>6.135</v>
       </c>
       <c r="AB5">
         <v>6.162</v>
       </c>
       <c r="AC5">
         <v>6.19</v>
       </c>
       <c r="AD5">
         <v>6.158</v>
       </c>
       <c r="AE5">
         <v>6.235</v>
       </c>
       <c r="AF5">
         <v>6.245</v>
       </c>
       <c r="AG5">
         <v>6.178</v>
       </c>
@@ -3645,72 +3645,72 @@
       <c r="AS7">
         <v>964</v>
       </c>
       <c r="AT7">
         <v>971</v>
       </c>
       <c r="AU7">
         <v>979</v>
       </c>
       <c r="AV7">
         <v>985</v>
       </c>
       <c r="AW7">
         <v>974</v>
       </c>
       <c r="AX7">
         <v>980</v>
       </c>
       <c r="AY7">
         <v>978</v>
       </c>
       <c r="AZ7">
         <v>988</v>
       </c>
       <c r="BA7">
-        <v>1.00099999999999989</v>
+        <v>1.001</v>
       </c>
       <c r="BB7">
-        <v>1.0089999999999999</v>
+        <v>1.009</v>
       </c>
       <c r="BC7">
         <v>1.021</v>
       </c>
       <c r="BD7">
         <v>1.026</v>
       </c>
       <c r="BE7">
         <v>1.017</v>
       </c>
       <c r="BF7">
         <v>1.015</v>
       </c>
       <c r="BG7">
         <v>1.018</v>
       </c>
       <c r="BH7">
-        <v>1.0069999999999999</v>
+        <v>1.007</v>
       </c>
       <c r="BI7">
         <v>998</v>
       </c>
       <c r="BJ7">
         <v>994</v>
       </c>
       <c r="BK7">
         <v>991</v>
       </c>
       <c r="BL7">
         <v>985</v>
       </c>
       <c r="BM7">
         <v>991</v>
       </c>
       <c r="BN7">
         <v>995</v>
       </c>
       <c r="BO7">
         <v>998</v>
       </c>
       <c r="BP7">
         <v>996</v>
       </c>
@@ -4579,51 +4579,51 @@
       <c r="BM9">
         <v>3.07</v>
       </c>
       <c r="BN9">
         <v>3.065</v>
       </c>
       <c r="BO9">
         <v>3.08</v>
       </c>
       <c r="BP9">
         <v>3.066</v>
       </c>
       <c r="BQ9">
         <v>3.046</v>
       </c>
       <c r="BR9">
         <v>3.045</v>
       </c>
       <c r="BS9">
         <v>3.041</v>
       </c>
       <c r="BT9">
         <v>3.034</v>
       </c>
       <c r="BU9">
-        <v>3.0089999999999999</v>
+        <v>3.009</v>
       </c>
       <c r="BV9">
         <v>3.061</v>
       </c>
       <c r="BW9">
         <v>3.043</v>
       </c>
       <c r="BX9">
         <v>3.042</v>
       </c>
       <c r="BY9">
         <v>3.055</v>
       </c>
       <c r="BZ9">
         <v>3.06</v>
       </c>
       <c r="CA9">
         <v>3.053</v>
       </c>
       <c r="CB9">
         <v>3.05</v>
       </c>
       <c r="CC9">
         <v>3.028</v>
       </c>
@@ -4881,57 +4881,57 @@
       <c r="T10">
         <v>7.778</v>
       </c>
       <c r="U10">
         <v>7.791</v>
       </c>
       <c r="V10">
         <v>7.877</v>
       </c>
       <c r="W10">
         <v>7.911</v>
       </c>
       <c r="X10">
         <v>7.973</v>
       </c>
       <c r="Y10">
         <v>7.857</v>
       </c>
       <c r="Z10">
         <v>7.99</v>
       </c>
       <c r="AA10">
         <v>7.99</v>
       </c>
       <c r="AB10">
-        <v>8.0090000000000003</v>
+        <v>8.009</v>
       </c>
       <c r="AC10">
         <v>8.111</v>
       </c>
       <c r="AD10">
-        <v>8.048999999999999</v>
+        <v>8.049</v>
       </c>
       <c r="AE10">
         <v>8.2</v>
       </c>
       <c r="AF10">
         <v>8.26</v>
       </c>
       <c r="AG10">
         <v>8.22</v>
       </c>
       <c r="AH10">
         <v>8.265</v>
       </c>
       <c r="AI10">
         <v>8.3</v>
       </c>
       <c r="AJ10">
         <v>8.354</v>
       </c>
       <c r="AK10">
         <v>8.388</v>
       </c>
       <c r="AL10">
         <v>8.442</v>
       </c>
@@ -5091,57 +5091,57 @@
       <c r="CL10">
         <v>8.834</v>
       </c>
       <c r="CM10">
         <v>8.829</v>
       </c>
       <c r="CN10">
         <v>8.795</v>
       </c>
       <c r="CO10">
         <v>8.85</v>
       </c>
       <c r="CP10">
         <v>8.831</v>
       </c>
       <c r="CQ10">
         <v>8.734</v>
       </c>
       <c r="CR10">
         <v>8.774</v>
       </c>
       <c r="CS10">
         <v>8.761</v>
       </c>
       <c r="CT10">
-        <v>9.0060000000000002</v>
+        <v>9.006</v>
       </c>
       <c r="CU10">
         <v>9.012</v>
       </c>
       <c r="CV10">
-        <v>9.032999999999999</v>
+        <v>9.033</v>
       </c>
       <c r="CW10">
         <v>9.169</v>
       </c>
       <c r="CX10">
         <v>9.236</v>
       </c>
       <c r="CY10">
         <v>9.388</v>
       </c>
       <c r="CZ10">
         <v>9.561</v>
       </c>
       <c r="DA10">
         <v>9.539</v>
       </c>
       <c r="DB10">
         <v>9.688</v>
       </c>
       <c r="DC10">
         <v>9.749</v>
       </c>
       <c r="DD10">
         <v>9.834</v>
       </c>
@@ -5294,78 +5294,78 @@
       <c r="L11">
         <v>55.588</v>
       </c>
       <c r="M11">
         <v>55.489</v>
       </c>
       <c r="N11">
         <v>56.386</v>
       </c>
       <c r="O11">
         <v>56.395</v>
       </c>
       <c r="P11">
         <v>56.459</v>
       </c>
       <c r="Q11">
         <v>56.286</v>
       </c>
       <c r="R11">
         <v>56.207</v>
       </c>
       <c r="S11">
         <v>56.145</v>
       </c>
       <c r="T11">
-        <v>56.049999999999997</v>
+        <v>56.05</v>
       </c>
       <c r="U11">
         <v>55.836</v>
       </c>
       <c r="V11">
         <v>55.679</v>
       </c>
       <c r="W11">
         <v>55.515</v>
       </c>
       <c r="X11">
         <v>55.388</v>
       </c>
       <c r="Y11">
         <v>54.263</v>
       </c>
       <c r="Z11">
         <v>55.379</v>
       </c>
       <c r="AA11">
         <v>55.536</v>
       </c>
       <c r="AB11">
         <v>55.789</v>
       </c>
       <c r="AC11">
-        <v>56.009999999999998</v>
+        <v>56.01</v>
       </c>
       <c r="AD11">
         <v>55.436</v>
       </c>
       <c r="AE11">
         <v>56.311</v>
       </c>
       <c r="AF11">
         <v>56.474</v>
       </c>
       <c r="AG11">
         <v>55.847</v>
       </c>
       <c r="AH11">
         <v>56.061</v>
       </c>
       <c r="AI11">
         <v>56.323</v>
       </c>
       <c r="AJ11">
         <v>56.508</v>
       </c>
       <c r="AK11">
         <v>56.817</v>
       </c>
@@ -5417,51 +5417,51 @@
       <c r="BA11">
         <v>57.689</v>
       </c>
       <c r="BB11">
         <v>57.806</v>
       </c>
       <c r="BC11">
         <v>57.872</v>
       </c>
       <c r="BD11">
         <v>57.872</v>
       </c>
       <c r="BE11">
         <v>57.421</v>
       </c>
       <c r="BF11">
         <v>57.547</v>
       </c>
       <c r="BG11">
         <v>57.693</v>
       </c>
       <c r="BH11">
         <v>57.913</v>
       </c>
       <c r="BI11">
-        <v>57.027000000000001</v>
+        <v>57.027</v>
       </c>
       <c r="BJ11">
         <v>57.648</v>
       </c>
       <c r="BK11">
         <v>57.701</v>
       </c>
       <c r="BL11">
         <v>57.703</v>
       </c>
       <c r="BM11">
         <v>58.308</v>
       </c>
       <c r="BN11">
         <v>58.186</v>
       </c>
       <c r="BO11">
         <v>58.47</v>
       </c>
       <c r="BP11">
         <v>58.475</v>
       </c>
       <c r="BQ11">
         <v>57.668</v>
       </c>
@@ -5489,225 +5489,225 @@
       <c r="BY11">
         <v>58.283</v>
       </c>
       <c r="BZ11">
         <v>57.959</v>
       </c>
       <c r="CA11">
         <v>57.904</v>
       </c>
       <c r="CB11">
         <v>57.858</v>
       </c>
       <c r="CC11">
         <v>57.574</v>
       </c>
       <c r="CD11">
         <v>57.566</v>
       </c>
       <c r="CE11">
         <v>57.75</v>
       </c>
       <c r="CF11">
         <v>57.856</v>
       </c>
       <c r="CG11">
-        <v>58.012999999999998</v>
+        <v>58.013</v>
       </c>
       <c r="CH11">
         <v>58.624</v>
       </c>
       <c r="CI11">
         <v>58.483</v>
       </c>
       <c r="CJ11">
         <v>58.536</v>
       </c>
       <c r="CK11">
         <v>58.489</v>
       </c>
       <c r="CL11">
-        <v>58.091999999999999</v>
+        <v>58.092</v>
       </c>
       <c r="CM11">
         <v>57.856</v>
       </c>
       <c r="CN11">
         <v>57.517</v>
       </c>
       <c r="CO11">
         <v>57.47</v>
       </c>
       <c r="CP11">
         <v>57.622</v>
       </c>
       <c r="CQ11">
         <v>56.901</v>
       </c>
       <c r="CR11">
         <v>57.199</v>
       </c>
       <c r="CS11">
         <v>57.317</v>
       </c>
       <c r="CT11">
         <v>58.842</v>
       </c>
       <c r="CU11">
         <v>58.94</v>
       </c>
       <c r="CV11">
         <v>59.234</v>
       </c>
       <c r="CW11">
         <v>59.749</v>
       </c>
       <c r="CX11">
         <v>59.992</v>
       </c>
       <c r="CY11">
         <v>60.548</v>
       </c>
       <c r="CZ11">
         <v>61.402</v>
       </c>
       <c r="DA11">
         <v>60.877</v>
       </c>
       <c r="DB11">
-        <v>62.064999999999998</v>
+        <v>62.065</v>
       </c>
       <c r="DC11">
         <v>62.721</v>
       </c>
       <c r="DD11">
         <v>63.241</v>
       </c>
       <c r="DE11">
         <v>63.915</v>
       </c>
       <c r="DF11">
-        <v>64.59399999999999</v>
+        <v>64.594</v>
       </c>
       <c r="DG11">
         <v>64.929</v>
       </c>
       <c r="DH11">
         <v>65.319</v>
       </c>
       <c r="DI11">
-        <v>65.67100000000001</v>
+        <v>65.671</v>
       </c>
       <c r="DJ11">
         <v>66.139</v>
       </c>
       <c r="DK11">
-        <v>66.81999999999999</v>
+        <v>66.82</v>
       </c>
       <c r="DL11">
         <v>67.408</v>
       </c>
       <c r="DM11">
-        <v>67.24299999999999</v>
+        <v>67.243</v>
       </c>
       <c r="DN11">
-        <v>67.78100000000001</v>
+        <v>67.781</v>
       </c>
       <c r="DO11">
         <v>68.37</v>
       </c>
       <c r="DP11">
         <v>68.875</v>
       </c>
       <c r="DQ11">
-        <v>69.30200000000001</v>
+        <v>69.302</v>
       </c>
       <c r="DR11">
         <v>69.66</v>
       </c>
       <c r="DS11">
-        <v>70.066999999999993</v>
+        <v>70.067</v>
       </c>
       <c r="DT11">
         <v>70.33</v>
       </c>
       <c r="DU11">
         <v>70.527</v>
       </c>
       <c r="DV11">
-        <v>71.070999999999998</v>
+        <v>71.071</v>
       </c>
       <c r="DW11">
-        <v>71.36499999999999</v>
+        <v>71.365</v>
       </c>
       <c r="DX11">
         <v>71.624</v>
       </c>
       <c r="DY11">
-        <v>71.38800000000001</v>
+        <v>71.388</v>
       </c>
       <c r="DZ11">
         <v>71.661</v>
       </c>
       <c r="EA11">
         <v>71.943</v>
       </c>
       <c r="EB11">
         <v>72.194</v>
       </c>
       <c r="EC11">
         <v>72.423</v>
       </c>
       <c r="ED11">
-        <v>72.59999999999999</v>
+        <v>72.6</v>
       </c>
       <c r="EE11">
         <v>72.753</v>
       </c>
       <c r="EF11">
         <v>72.925</v>
       </c>
       <c r="EG11">
-        <v>73.23999999999999</v>
+        <v>73.24</v>
       </c>
       <c r="EH11">
-        <v>73.20399999999999</v>
+        <v>73.204</v>
       </c>
       <c r="EI11">
         <v>73.256</v>
       </c>
       <c r="EJ11">
         <v>73.584</v>
       </c>
       <c r="EK11">
         <v>73.357</v>
       </c>
       <c r="EL11">
         <v>73.646</v>
       </c>
       <c r="EM11">
-        <v>73.92700000000001</v>
+        <v>73.927</v>
       </c>
       <c r="EN11">
         <v>74.169</v>
       </c>
       <c r="EO11">
         <v>74.336</v>
       </c>
     </row>
     <row r="12" spans="1:145">
       <c r="A12" t="s">
         <v>155</v>
       </c>
       <c r="B12">
         <v>6.482</v>
       </c>
       <c r="C12">
         <v>6.539</v>
       </c>
       <c r="D12">
         <v>6.564</v>
       </c>
       <c r="E12">
         <v>6.561</v>
       </c>
       <c r="F12">
@@ -5755,78 +5755,78 @@
       <c r="T12">
         <v>7.936</v>
       </c>
       <c r="U12">
         <v>7.918</v>
       </c>
       <c r="V12">
         <v>7.909</v>
       </c>
       <c r="W12">
         <v>7.915</v>
       </c>
       <c r="X12">
         <v>7.911</v>
       </c>
       <c r="Y12">
         <v>7.835</v>
       </c>
       <c r="Z12">
         <v>7.977</v>
       </c>
       <c r="AA12">
         <v>7.999</v>
       </c>
       <c r="AB12">
-        <v>8.013999999999999</v>
+        <v>8.014</v>
       </c>
       <c r="AC12">
         <v>8.054</v>
       </c>
       <c r="AD12">
         <v>7.937</v>
       </c>
       <c r="AE12">
-        <v>8.087999999999999</v>
+        <v>8.088</v>
       </c>
       <c r="AF12">
         <v>8.116</v>
       </c>
       <c r="AG12">
-        <v>8.045999999999999</v>
+        <v>8.046</v>
       </c>
       <c r="AH12">
-        <v>8.082000000000001</v>
+        <v>8.082</v>
       </c>
       <c r="AI12">
         <v>8.09</v>
       </c>
       <c r="AJ12">
         <v>8.1</v>
       </c>
       <c r="AK12">
-        <v>8.090999999999999</v>
+        <v>8.091</v>
       </c>
       <c r="AL12">
         <v>8.134</v>
       </c>
       <c r="AM12">
         <v>8.157</v>
       </c>
       <c r="AN12">
         <v>8.174</v>
       </c>
       <c r="AO12">
         <v>8.181</v>
       </c>
       <c r="AP12">
         <v>8.173</v>
       </c>
       <c r="AQ12">
         <v>8.202</v>
       </c>
       <c r="AR12">
         <v>8.216</v>
       </c>
       <c r="AS12">
         <v>8.146</v>
       </c>
@@ -5980,51 +5980,51 @@
       <c r="CQ12">
         <v>8.487</v>
       </c>
       <c r="CR12">
         <v>8.523</v>
       </c>
       <c r="CS12">
         <v>8.543</v>
       </c>
       <c r="CT12">
         <v>8.718</v>
       </c>
       <c r="CU12">
         <v>8.721</v>
       </c>
       <c r="CV12">
         <v>8.778</v>
       </c>
       <c r="CW12">
         <v>8.902</v>
       </c>
       <c r="CX12">
         <v>8.953</v>
       </c>
       <c r="CY12">
-        <v>9.074999999999999</v>
+        <v>9.075</v>
       </c>
       <c r="CZ12">
         <v>9.161</v>
       </c>
       <c r="DA12">
         <v>9.133</v>
       </c>
       <c r="DB12">
         <v>9.243</v>
       </c>
       <c r="DC12">
         <v>9.324</v>
       </c>
       <c r="DD12">
         <v>9.352</v>
       </c>
       <c r="DE12">
         <v>9.41</v>
       </c>
       <c r="DF12">
         <v>9.423</v>
       </c>
       <c r="DG12">
         <v>9.454</v>
       </c>
@@ -6162,105 +6162,105 @@
       <c r="J13">
         <v>3.96</v>
       </c>
       <c r="K13">
         <v>3.964</v>
       </c>
       <c r="L13">
         <v>3.967</v>
       </c>
       <c r="M13">
         <v>3.952</v>
       </c>
       <c r="N13">
         <v>3.999</v>
       </c>
       <c r="O13">
         <v>3.993</v>
       </c>
       <c r="P13">
         <v>3.992</v>
       </c>
       <c r="Q13">
         <v>3.994</v>
       </c>
       <c r="R13">
-        <v>4.0090000000000003</v>
+        <v>4.009</v>
       </c>
       <c r="S13">
         <v>3.991</v>
       </c>
       <c r="T13">
         <v>4.008</v>
       </c>
       <c r="U13">
         <v>3.994</v>
       </c>
       <c r="V13">
         <v>4.018</v>
       </c>
       <c r="W13">
         <v>4.029</v>
       </c>
       <c r="X13">
-        <v>4.0099999999999998</v>
+        <v>4.01</v>
       </c>
       <c r="Y13">
         <v>3.945</v>
       </c>
       <c r="Z13">
         <v>4.035</v>
       </c>
       <c r="AA13">
         <v>4.041</v>
       </c>
       <c r="AB13">
         <v>4.035</v>
       </c>
       <c r="AC13">
         <v>4.042</v>
       </c>
       <c r="AD13">
         <v>4.013</v>
       </c>
       <c r="AE13">
         <v>4.049</v>
       </c>
       <c r="AF13">
         <v>4.054</v>
       </c>
       <c r="AG13">
         <v>4.033</v>
       </c>
       <c r="AH13">
         <v>4.025</v>
       </c>
       <c r="AI13">
         <v>4.013</v>
       </c>
       <c r="AJ13">
-        <v>4.0090000000000003</v>
+        <v>4.009</v>
       </c>
       <c r="AK13">
         <v>4.016</v>
       </c>
       <c r="AL13">
         <v>4.05</v>
       </c>
       <c r="AM13">
         <v>4.025</v>
       </c>
       <c r="AN13">
         <v>4.04</v>
       </c>
       <c r="AO13">
         <v>4.048</v>
       </c>
       <c r="AP13">
         <v>4.055</v>
       </c>
       <c r="AQ13">
         <v>4.08</v>
       </c>
       <c r="AR13">
         <v>4.067</v>
       </c>
@@ -6848,63 +6848,63 @@
       <c r="CO14">
         <v>9.733</v>
       </c>
       <c r="CP14">
         <v>9.761</v>
       </c>
       <c r="CQ14">
         <v>9.741</v>
       </c>
       <c r="CR14">
         <v>9.751</v>
       </c>
       <c r="CS14">
         <v>9.765</v>
       </c>
       <c r="CT14">
         <v>9.889</v>
       </c>
       <c r="CU14">
         <v>9.884</v>
       </c>
       <c r="CV14">
         <v>9.894</v>
       </c>
       <c r="CW14">
-        <v>10.016999999999999</v>
+        <v>10.017</v>
       </c>
       <c r="CX14">
         <v>10.045</v>
       </c>
       <c r="CY14">
         <v>10.119</v>
       </c>
       <c r="CZ14">
         <v>10.186</v>
       </c>
       <c r="DA14">
-        <v>10.079000000000001</v>
+        <v>10.079</v>
       </c>
       <c r="DB14">
         <v>10.179</v>
       </c>
       <c r="DC14">
         <v>10.225</v>
       </c>
       <c r="DD14">
         <v>10.235</v>
       </c>
       <c r="DE14">
         <v>10.267</v>
       </c>
       <c r="DF14">
         <v>6.164</v>
       </c>
       <c r="DG14">
         <v>6.172</v>
       </c>
       <c r="DH14">
         <v>6.198</v>
       </c>
       <c r="DI14">
         <v>6.221</v>
       </c>
@@ -7048,51 +7048,51 @@
       <c r="N15">
         <v>4.86</v>
       </c>
       <c r="O15">
         <v>4.836</v>
       </c>
       <c r="P15">
         <v>4.87</v>
       </c>
       <c r="Q15">
         <v>4.895</v>
       </c>
       <c r="R15">
         <v>4.933</v>
       </c>
       <c r="S15">
         <v>4.965</v>
       </c>
       <c r="T15">
         <v>4.978</v>
       </c>
       <c r="U15">
         <v>4.98</v>
       </c>
       <c r="V15">
-        <v>5.0030000000000001</v>
+        <v>5.003</v>
       </c>
       <c r="W15">
         <v>5.02</v>
       </c>
       <c r="X15">
         <v>5.039</v>
       </c>
       <c r="Y15">
         <v>4.986</v>
       </c>
       <c r="Z15">
         <v>5.044</v>
       </c>
       <c r="AA15">
         <v>5.036</v>
       </c>
       <c r="AB15">
         <v>5.068</v>
       </c>
       <c r="AC15">
         <v>5.117</v>
       </c>
       <c r="AD15">
         <v>5.1</v>
       </c>
@@ -7524,102 +7524,102 @@
       <c r="AA16">
         <v>10.815</v>
       </c>
       <c r="AB16">
         <v>10.865</v>
       </c>
       <c r="AC16">
         <v>10.897</v>
       </c>
       <c r="AD16">
         <v>10.761</v>
       </c>
       <c r="AE16">
         <v>10.975</v>
       </c>
       <c r="AF16">
         <v>11.0</v>
       </c>
       <c r="AG16">
         <v>10.982</v>
       </c>
       <c r="AH16">
         <v>10.996</v>
       </c>
       <c r="AI16">
-        <v>11.034000000000001</v>
+        <v>11.034</v>
       </c>
       <c r="AJ16">
-        <v>11.021000000000001</v>
+        <v>11.021</v>
       </c>
       <c r="AK16">
         <v>11.028</v>
       </c>
       <c r="AL16">
-        <v>11.087999999999999</v>
+        <v>11.088</v>
       </c>
       <c r="AM16">
-        <v>11.074999999999999</v>
+        <v>11.075</v>
       </c>
       <c r="AN16">
-        <v>11.042999999999999</v>
+        <v>11.043</v>
       </c>
       <c r="AO16">
-        <v>11.037000000000001</v>
+        <v>11.037</v>
       </c>
       <c r="AP16">
         <v>11.041</v>
       </c>
       <c r="AQ16">
-        <v>11.098000000000001</v>
+        <v>11.098</v>
       </c>
       <c r="AR16">
         <v>11.077</v>
       </c>
       <c r="AS16">
         <v>10.97</v>
       </c>
       <c r="AT16">
-        <v>11.016999999999999</v>
+        <v>11.017</v>
       </c>
       <c r="AU16">
         <v>11.054</v>
       </c>
       <c r="AV16">
         <v>11.071</v>
       </c>
       <c r="AW16">
         <v>10.976</v>
       </c>
       <c r="AX16">
-        <v>11.077999999999999</v>
+        <v>11.078</v>
       </c>
       <c r="AY16">
         <v>11.101</v>
       </c>
       <c r="AZ16">
-        <v>11.074999999999999</v>
+        <v>11.075</v>
       </c>
       <c r="BA16">
         <v>11.15</v>
       </c>
       <c r="BB16">
         <v>11.206</v>
       </c>
       <c r="BC16">
         <v>11.198</v>
       </c>
       <c r="BD16">
         <v>11.231</v>
       </c>
       <c r="BE16">
         <v>11.177</v>
       </c>
       <c r="BF16">
         <v>11.203</v>
       </c>
       <c r="BG16">
         <v>11.21</v>
       </c>
       <c r="BH16">
         <v>11.182</v>
       </c>
@@ -7638,51 +7638,51 @@
       <c r="BM16">
         <v>11.228</v>
       </c>
       <c r="BN16">
         <v>11.217</v>
       </c>
       <c r="BO16">
         <v>11.254</v>
       </c>
       <c r="BP16">
         <v>11.251</v>
       </c>
       <c r="BQ16">
         <v>11.149</v>
       </c>
       <c r="BR16">
         <v>11.127</v>
       </c>
       <c r="BS16">
         <v>11.11</v>
       </c>
       <c r="BT16">
         <v>11.118</v>
       </c>
       <c r="BU16">
-        <v>11.076000000000001</v>
+        <v>11.076</v>
       </c>
       <c r="BV16">
         <v>11.116</v>
       </c>
       <c r="BW16">
         <v>11.102</v>
       </c>
       <c r="BX16">
         <v>11.101</v>
       </c>
       <c r="BY16">
         <v>11.109</v>
       </c>
       <c r="BZ16">
         <v>11.084</v>
       </c>
       <c r="CA16">
         <v>11.083</v>
       </c>
       <c r="CB16">
         <v>11.133</v>
       </c>
       <c r="CC16">
         <v>11.114</v>
       </c>
@@ -7767,72 +7767,72 @@
       <c r="DD16">
         <v>11.849</v>
       </c>
       <c r="DE16">
         <v>11.85</v>
       </c>
       <c r="DF16">
         <v>11.85</v>
       </c>
       <c r="DG16">
         <v>11.879</v>
       </c>
       <c r="DH16">
         <v>11.894</v>
       </c>
       <c r="DI16">
         <v>11.904</v>
       </c>
       <c r="DJ16">
         <v>11.942</v>
       </c>
       <c r="DK16">
         <v>11.983</v>
       </c>
       <c r="DL16">
-        <v>12.010999999999999</v>
+        <v>12.011</v>
       </c>
       <c r="DM16">
         <v>11.959</v>
       </c>
       <c r="DN16">
         <v>11.959</v>
       </c>
       <c r="DO16">
         <v>11.978</v>
       </c>
       <c r="DP16">
         <v>12.02</v>
       </c>
       <c r="DQ16">
         <v>12.026</v>
       </c>
       <c r="DR16">
         <v>12.051</v>
       </c>
       <c r="DS16">
-        <v>12.071999999999999</v>
+        <v>12.072</v>
       </c>
       <c r="DT16">
         <v>12.064</v>
       </c>
       <c r="DU16">
         <v>12.09</v>
       </c>
       <c r="DV16">
         <v>12.133</v>
       </c>
       <c r="DW16">
         <v>12.188</v>
       </c>
       <c r="DX16">
         <v>12.205</v>
       </c>
       <c r="DY16">
         <v>12.162</v>
       </c>
       <c r="DZ16">
         <v>12.16</v>
       </c>
       <c r="EA16">
         <v>12.19</v>
       </c>
@@ -8114,57 +8114,57 @@
       <c r="BZ17">
         <v>6.93</v>
       </c>
       <c r="CA17">
         <v>6.93</v>
       </c>
       <c r="CB17">
         <v>6.932</v>
       </c>
       <c r="CC17">
         <v>6.898</v>
       </c>
       <c r="CD17">
         <v>6.881</v>
       </c>
       <c r="CE17">
         <v>6.898</v>
       </c>
       <c r="CF17">
         <v>6.917</v>
       </c>
       <c r="CG17">
         <v>6.938</v>
       </c>
       <c r="CH17">
-        <v>7.0060000000000002</v>
+        <v>7.006</v>
       </c>
       <c r="CI17">
         <v>7.0</v>
       </c>
       <c r="CJ17">
-        <v>7.0049999999999999</v>
+        <v>7.005</v>
       </c>
       <c r="CK17">
         <v>6.996</v>
       </c>
       <c r="CL17">
         <v>6.951</v>
       </c>
       <c r="CM17">
         <v>6.962</v>
       </c>
       <c r="CN17">
         <v>6.918</v>
       </c>
       <c r="CO17">
         <v>6.936</v>
       </c>
       <c r="CP17">
         <v>6.963</v>
       </c>
       <c r="CQ17">
         <v>6.941</v>
       </c>
       <c r="CR17">
         <v>6.96</v>
       </c>
@@ -8216,63 +8216,63 @@
       <c r="DH17">
         <v>7.84</v>
       </c>
       <c r="DI17">
         <v>7.871</v>
       </c>
       <c r="DJ17">
         <v>7.908</v>
       </c>
       <c r="DK17">
         <v>7.933</v>
       </c>
       <c r="DL17">
         <v>7.933</v>
       </c>
       <c r="DM17">
         <v>7.917</v>
       </c>
       <c r="DN17">
         <v>7.968</v>
       </c>
       <c r="DO17">
         <v>7.983</v>
       </c>
       <c r="DP17">
-        <v>8.010999999999999</v>
+        <v>8.011</v>
       </c>
       <c r="DQ17">
         <v>8.025</v>
       </c>
       <c r="DR17">
-        <v>8.029999999999999</v>
+        <v>8.03</v>
       </c>
       <c r="DS17">
         <v>8.064</v>
       </c>
       <c r="DT17">
-        <v>8.093999999999999</v>
+        <v>8.094</v>
       </c>
       <c r="DU17">
         <v>8.116</v>
       </c>
       <c r="DV17">
         <v>8.163</v>
       </c>
       <c r="DW17">
         <v>8.183</v>
       </c>
       <c r="DX17">
         <v>8.185</v>
       </c>
       <c r="DY17">
         <v>8.16</v>
       </c>
       <c r="DZ17">
         <v>8.155</v>
       </c>
       <c r="EA17">
         <v>8.154</v>
       </c>
       <c r="EB17">
         <v>8.153</v>
       </c>
@@ -8317,51 +8317,51 @@
       </c>
     </row>
     <row r="18" spans="1:145">
       <c r="A18" t="s">
         <v>161</v>
       </c>
       <c r="B18">
         <v>4.119</v>
       </c>
       <c r="C18">
         <v>4.216</v>
       </c>
       <c r="D18">
         <v>4.214</v>
       </c>
       <c r="E18">
         <v>4.224</v>
       </c>
       <c r="F18">
         <v>5.042</v>
       </c>
       <c r="G18">
         <v>5.053</v>
       </c>
       <c r="H18">
-        <v>5.0030000000000001</v>
+        <v>5.003</v>
       </c>
       <c r="I18">
         <v>5.034</v>
       </c>
       <c r="J18">
         <v>5.045</v>
       </c>
       <c r="K18">
         <v>5.049</v>
       </c>
       <c r="L18">
         <v>5.034</v>
       </c>
       <c r="M18">
         <v>5.037</v>
       </c>
       <c r="N18">
         <v>5.058</v>
       </c>
       <c r="O18">
         <v>5.07</v>
       </c>
       <c r="P18">
         <v>5.097</v>
       </c>
@@ -10047,480 +10047,480 @@
       </c>
       <c r="EJ21">
         <v>5</v>
       </c>
       <c r="EK21">
         <v>0</v>
       </c>
       <c r="EL21">
         <v>0</v>
       </c>
       <c r="EM21">
         <v>3</v>
       </c>
       <c r="EN21">
         <v>2</v>
       </c>
       <c r="EO21">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:145">
       <c r="A22" t="s">
         <v>165</v>
       </c>
       <c r="B22">
-        <v>178.82900000000001</v>
+        <v>178.829</v>
       </c>
       <c r="C22">
-        <v>179.60400000000001</v>
+        <v>179.604</v>
       </c>
       <c r="D22">
-        <v>179.94800000000001</v>
+        <v>179.948</v>
       </c>
       <c r="E22">
-        <v>180.55799999999999</v>
+        <v>180.558</v>
       </c>
       <c r="F22">
         <v>181.196</v>
       </c>
       <c r="G22">
-        <v>181.43899999999999</v>
+        <v>181.439</v>
       </c>
       <c r="H22">
         <v>179.947</v>
       </c>
       <c r="I22">
-        <v>180.66300000000001</v>
+        <v>180.663</v>
       </c>
       <c r="J22">
-        <v>181.11799999999999</v>
+        <v>181.118</v>
       </c>
       <c r="K22">
         <v>181.548</v>
       </c>
       <c r="L22">
-        <v>181.26499999999999</v>
+        <v>181.265</v>
       </c>
       <c r="M22">
-        <v>181.032999999999987</v>
+        <v>181.033</v>
       </c>
       <c r="N22">
-        <v>183.35599999999999</v>
+        <v>183.356</v>
       </c>
       <c r="O22">
-        <v>183.35900000000001</v>
+        <v>183.359</v>
       </c>
       <c r="P22">
-        <v>183.76400000000001</v>
+        <v>183.764</v>
       </c>
       <c r="Q22">
-        <v>183.82599999999999</v>
+        <v>183.826</v>
       </c>
       <c r="R22">
-        <v>183.99100000000001</v>
+        <v>183.991</v>
       </c>
       <c r="S22">
         <v>184.411</v>
       </c>
       <c r="T22">
-        <v>184.71000000000001</v>
+        <v>184.71</v>
       </c>
       <c r="U22">
         <v>184.571</v>
       </c>
       <c r="V22">
-        <v>184.86600000000001</v>
+        <v>184.866</v>
       </c>
       <c r="W22">
         <v>184.78</v>
       </c>
       <c r="X22">
         <v>184.905</v>
       </c>
       <c r="Y22">
-        <v>182.21199999999999</v>
+        <v>182.212</v>
       </c>
       <c r="Z22">
-        <v>185.22900000000001</v>
+        <v>185.229</v>
       </c>
       <c r="AA22">
         <v>185.554</v>
       </c>
       <c r="AB22">
         <v>186.227</v>
       </c>
       <c r="AC22">
-        <v>187.15600000000001</v>
+        <v>187.156</v>
       </c>
       <c r="AD22">
-        <v>185.24600000000001</v>
+        <v>185.246</v>
       </c>
       <c r="AE22">
         <v>188.453</v>
       </c>
       <c r="AF22">
-        <v>188.93799999999999</v>
+        <v>188.938</v>
       </c>
       <c r="AG22">
-        <v>187.66200000000001</v>
+        <v>187.662</v>
       </c>
       <c r="AH22">
         <v>188.285</v>
       </c>
       <c r="AI22">
-        <v>188.77799999999999</v>
+        <v>188.778</v>
       </c>
       <c r="AJ22">
-        <v>189.24799999999999</v>
+        <v>189.248</v>
       </c>
       <c r="AK22">
-        <v>189.75899999999999</v>
+        <v>189.759</v>
       </c>
       <c r="AL22">
-        <v>191.47999999999999</v>
+        <v>191.48</v>
       </c>
       <c r="AM22">
         <v>191.28</v>
       </c>
       <c r="AN22">
-        <v>191.43000000000001</v>
+        <v>191.43</v>
       </c>
       <c r="AO22">
-        <v>191.84200000000001</v>
+        <v>191.842</v>
       </c>
       <c r="AP22">
         <v>191.755</v>
       </c>
       <c r="AQ22">
         <v>192.505</v>
       </c>
       <c r="AR22">
-        <v>192.47200000000001</v>
+        <v>192.472</v>
       </c>
       <c r="AS22">
-        <v>190.66499999999999</v>
+        <v>190.665</v>
       </c>
       <c r="AT22">
         <v>190.941</v>
       </c>
       <c r="AU22">
         <v>191.62</v>
       </c>
       <c r="AV22">
-        <v>191.97200000000001</v>
+        <v>191.972</v>
       </c>
       <c r="AW22">
-        <v>189.64400000000001</v>
+        <v>189.644</v>
       </c>
       <c r="AX22">
-        <v>191.61500000000001</v>
+        <v>191.615</v>
       </c>
       <c r="AY22">
-        <v>191.53200000000001</v>
+        <v>191.532</v>
       </c>
       <c r="AZ22">
-        <v>191.90299999999999</v>
+        <v>191.903</v>
       </c>
       <c r="BA22">
-        <v>192.53800000000001</v>
+        <v>192.538</v>
       </c>
       <c r="BB22">
         <v>193.196</v>
       </c>
       <c r="BC22">
-        <v>193.39500000000001</v>
+        <v>193.395</v>
       </c>
       <c r="BD22">
         <v>193.613</v>
       </c>
       <c r="BE22">
         <v>192.511</v>
       </c>
       <c r="BF22">
-        <v>193.032000000000011</v>
+        <v>193.032</v>
       </c>
       <c r="BG22">
-        <v>193.38399999999999</v>
+        <v>193.384</v>
       </c>
       <c r="BH22">
         <v>193.845</v>
       </c>
       <c r="BI22">
-        <v>192.018000000000001</v>
+        <v>192.018</v>
       </c>
       <c r="BJ22">
-        <v>193.64699999999999</v>
+        <v>193.647</v>
       </c>
       <c r="BK22">
         <v>193.66</v>
       </c>
       <c r="BL22">
-        <v>193.74700000000001</v>
+        <v>193.747</v>
       </c>
       <c r="BM22">
-        <v>195.19900000000001</v>
+        <v>195.199</v>
       </c>
       <c r="BN22">
-        <v>195.086999999999989</v>
+        <v>195.087</v>
       </c>
       <c r="BO22">
-        <v>195.71899999999999</v>
+        <v>195.719</v>
       </c>
       <c r="BP22">
-        <v>195.68899999999999</v>
+        <v>195.689</v>
       </c>
       <c r="BQ22">
-        <v>194.0080000000000098</v>
+        <v>194.008</v>
       </c>
       <c r="BR22">
         <v>193.952</v>
       </c>
       <c r="BS22">
-        <v>194.27000000000001</v>
+        <v>194.27</v>
       </c>
       <c r="BT22">
         <v>194.566</v>
       </c>
       <c r="BU22">
-        <v>193.57499999999999</v>
+        <v>193.575</v>
       </c>
       <c r="BV22">
-        <v>195.27000000000001</v>
+        <v>195.27</v>
       </c>
       <c r="BW22">
-        <v>195.12899999999999</v>
+        <v>195.129</v>
       </c>
       <c r="BX22">
-        <v>194.77099999999999</v>
+        <v>194.771</v>
       </c>
       <c r="BY22">
         <v>195.37</v>
       </c>
       <c r="BZ22">
         <v>195.125</v>
       </c>
       <c r="CA22">
         <v>195.155</v>
       </c>
       <c r="CB22">
-        <v>195.43899999999999</v>
+        <v>195.439</v>
       </c>
       <c r="CC22">
         <v>194.566</v>
       </c>
       <c r="CD22">
         <v>194.381</v>
       </c>
       <c r="CE22">
-        <v>194.97399999999999</v>
+        <v>194.974</v>
       </c>
       <c r="CF22">
         <v>195.203</v>
       </c>
       <c r="CG22">
-        <v>195.58199999999999</v>
+        <v>195.582</v>
       </c>
       <c r="CH22">
-        <v>197.26499999999999</v>
+        <v>197.265</v>
       </c>
       <c r="CI22">
         <v>196.983</v>
       </c>
       <c r="CJ22">
         <v>196.869</v>
       </c>
       <c r="CK22">
-        <v>196.31200000000001</v>
+        <v>196.312</v>
       </c>
       <c r="CL22">
         <v>195.191</v>
       </c>
       <c r="CM22">
-        <v>195.11099999999999</v>
+        <v>195.111</v>
       </c>
       <c r="CN22">
-        <v>194.42500000000001</v>
+        <v>194.425</v>
       </c>
       <c r="CO22">
-        <v>194.69800000000001</v>
+        <v>194.698</v>
       </c>
       <c r="CP22">
-        <v>194.99600000000001</v>
+        <v>194.996</v>
       </c>
       <c r="CQ22">
-        <v>193.61000000000001</v>
+        <v>193.61</v>
       </c>
       <c r="CR22">
-        <v>194.31800000000001</v>
+        <v>194.318</v>
       </c>
       <c r="CS22">
-        <v>194.44800000000001</v>
+        <v>194.448</v>
       </c>
       <c r="CT22">
-        <v>198.79599999999999</v>
+        <v>198.796</v>
       </c>
       <c r="CU22">
-        <v>199.096000000000004</v>
+        <v>199.096</v>
       </c>
       <c r="CV22">
         <v>199.84</v>
       </c>
       <c r="CW22">
-        <v>202.051999999999992</v>
+        <v>202.052</v>
       </c>
       <c r="CX22">
-        <v>202.96100000000001</v>
+        <v>202.961</v>
       </c>
       <c r="CY22">
-        <v>205.14599999999999</v>
+        <v>205.146</v>
       </c>
       <c r="CZ22">
-        <v>207.29300000000001</v>
+        <v>207.293</v>
       </c>
       <c r="DA22">
         <v>206.209</v>
       </c>
       <c r="DB22">
         <v>209.13</v>
       </c>
       <c r="DC22">
         <v>210.97</v>
       </c>
       <c r="DD22">
         <v>212.166</v>
       </c>
       <c r="DE22">
-        <v>213.54599999999999</v>
+        <v>213.546</v>
       </c>
       <c r="DF22">
         <v>214.685</v>
       </c>
       <c r="DG22">
-        <v>215.44399999999999</v>
+        <v>215.444</v>
       </c>
       <c r="DH22">
-        <v>216.31899999999999</v>
+        <v>216.319</v>
       </c>
       <c r="DI22">
-        <v>217.30000000000001</v>
+        <v>217.3</v>
       </c>
       <c r="DJ22">
-        <v>218.40100000000001</v>
+        <v>218.401</v>
       </c>
       <c r="DK22">
-        <v>220.0080000000000098</v>
+        <v>220.008</v>
       </c>
       <c r="DL22">
-        <v>221.20400000000001</v>
+        <v>221.204</v>
       </c>
       <c r="DM22">
         <v>220.619</v>
       </c>
       <c r="DN22">
-        <v>221.71100000000001</v>
+        <v>221.711</v>
       </c>
       <c r="DO22">
         <v>222.696</v>
       </c>
       <c r="DP22">
-        <v>223.73099999999999</v>
+        <v>223.731</v>
       </c>
       <c r="DQ22">
         <v>224.553</v>
       </c>
       <c r="DR22">
-        <v>225.11099999999999</v>
+        <v>225.111</v>
       </c>
       <c r="DS22">
-        <v>225.93600000000001</v>
+        <v>225.936</v>
       </c>
       <c r="DT22">
-        <v>226.47999999999999</v>
+        <v>226.48</v>
       </c>
       <c r="DU22">
-        <v>226.92699999999999</v>
+        <v>226.927</v>
       </c>
       <c r="DV22">
-        <v>228.16399999999999</v>
+        <v>228.164</v>
       </c>
       <c r="DW22">
-        <v>228.70099999999999</v>
+        <v>228.701</v>
       </c>
       <c r="DX22">
         <v>229.221</v>
       </c>
       <c r="DY22">
-        <v>228.33799999999999</v>
+        <v>228.338</v>
       </c>
       <c r="DZ22">
-        <v>228.73699999999999</v>
+        <v>228.737</v>
       </c>
       <c r="EA22">
-        <v>229.30500000000001</v>
+        <v>229.305</v>
       </c>
       <c r="EB22">
-        <v>229.71299999999999</v>
+        <v>229.713</v>
       </c>
       <c r="EC22">
-        <v>230.086000000000013</v>
+        <v>230.086</v>
       </c>
       <c r="ED22">
         <v>230.179</v>
       </c>
       <c r="EE22">
         <v>230.376</v>
       </c>
       <c r="EF22">
-        <v>230.55199999999999</v>
+        <v>230.552</v>
       </c>
       <c r="EG22">
-        <v>231.15700000000001</v>
+        <v>231.157</v>
       </c>
       <c r="EH22">
-        <v>230.84899999999999</v>
+        <v>230.849</v>
       </c>
       <c r="EI22">
         <v>230.911</v>
       </c>
       <c r="EJ22">
-        <v>231.50800000000001</v>
+        <v>231.508</v>
       </c>
       <c r="EK22">
         <v>230.941</v>
       </c>
       <c r="EL22">
         <v>231.529</v>
       </c>
       <c r="EM22">
         <v>232.114</v>
       </c>
       <c r="EN22">
-        <v>232.68799999999999</v>
+        <v>232.688</v>
       </c>
       <c r="EO22">
-        <v>232.87200000000001</v>
+        <v>232.872</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>