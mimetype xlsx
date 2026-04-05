--- v1 (2026-02-24)
+++ v2 (2026-04-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>jul-2018</t>
   </si>
   <si>
     <t>ago-2018</t>
   </si>
   <si>
@@ -302,51 +302,51 @@
   <si>
     <t>oct-2025</t>
   </si>
   <si>
     <t>nov-2025</t>
   </si>
   <si>
     <t>dic-2025</t>
   </si>
   <si>
     <t>Prenatales</t>
   </si>
   <si>
     <t>Varones</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -640,57 +640,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CM5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1094,51 +1094,51 @@
       <c r="AV2">
         <v>4.49</v>
       </c>
       <c r="AW2">
         <v>4.782</v>
       </c>
       <c r="AX2">
         <v>4.961</v>
       </c>
       <c r="AY2">
         <v>5.011</v>
       </c>
       <c r="AZ2">
         <v>5.159</v>
       </c>
       <c r="BA2">
         <v>5.617</v>
       </c>
       <c r="BB2">
         <v>5.262</v>
       </c>
       <c r="BC2">
         <v>5.925</v>
       </c>
       <c r="BD2">
-        <v>6.0010000000000003</v>
+        <v>6.001</v>
       </c>
       <c r="BE2">
         <v>5.926</v>
       </c>
       <c r="BF2">
         <v>5.483</v>
       </c>
       <c r="BG2">
         <v>5.45</v>
       </c>
       <c r="BH2">
         <v>5.12</v>
       </c>
       <c r="BI2">
         <v>5.404</v>
       </c>
       <c r="BJ2">
         <v>5.416</v>
       </c>
       <c r="BK2">
         <v>5.299</v>
       </c>
       <c r="BL2">
         <v>5.479</v>
       </c>
@@ -1181,891 +1181,891 @@
       <c r="BY2">
         <v>5.092</v>
       </c>
       <c r="BZ2">
         <v>5.209</v>
       </c>
       <c r="CA2">
         <v>5.302</v>
       </c>
       <c r="CB2">
         <v>5.0</v>
       </c>
       <c r="CC2">
         <v>5.106</v>
       </c>
       <c r="CD2">
         <v>4.829</v>
       </c>
       <c r="CE2">
         <v>4.997</v>
       </c>
       <c r="CF2">
         <v>5.011</v>
       </c>
       <c r="CG2">
-        <v>5.0060000000000002</v>
+        <v>5.006</v>
       </c>
       <c r="CH2">
         <v>4.968</v>
       </c>
       <c r="CI2">
-        <v>5.0069999999999997</v>
+        <v>5.007</v>
       </c>
       <c r="CJ2">
         <v>4.978</v>
       </c>
       <c r="CK2">
         <v>5.028</v>
       </c>
       <c r="CL2">
         <v>5.222</v>
       </c>
       <c r="CM2">
         <v>5.404</v>
       </c>
     </row>
     <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>92</v>
       </c>
       <c r="B3">
         <v>192.857</v>
       </c>
       <c r="C3">
-        <v>191.11000000000001</v>
+        <v>191.11</v>
       </c>
       <c r="D3">
-        <v>191.61000000000001</v>
+        <v>191.61</v>
       </c>
       <c r="E3">
         <v>192.209</v>
       </c>
       <c r="F3">
         <v>192.607</v>
       </c>
       <c r="G3">
-        <v>186.29300000000001</v>
+        <v>186.293</v>
       </c>
       <c r="H3">
-        <v>187.79599999999999</v>
+        <v>187.796</v>
       </c>
       <c r="I3">
-        <v>187.99799999999999</v>
+        <v>187.998</v>
       </c>
       <c r="J3">
-        <v>188.29599999999999</v>
+        <v>188.296</v>
       </c>
       <c r="K3">
         <v>192.523</v>
       </c>
       <c r="L3">
         <v>193.113</v>
       </c>
       <c r="M3">
-        <v>193.53299999999999</v>
+        <v>193.533</v>
       </c>
       <c r="N3">
-        <v>193.53200000000001</v>
+        <v>193.532</v>
       </c>
       <c r="O3">
-        <v>189.60300000000001</v>
+        <v>189.603</v>
       </c>
       <c r="P3">
         <v>189.786</v>
       </c>
       <c r="Q3">
-        <v>190.37799999999999</v>
+        <v>190.378</v>
       </c>
       <c r="R3">
-        <v>190.53399999999999</v>
+        <v>190.534</v>
       </c>
       <c r="S3">
-        <v>187.35499999999999</v>
+        <v>187.355</v>
       </c>
       <c r="T3">
-        <v>189.085000000000008</v>
+        <v>189.085</v>
       </c>
       <c r="U3">
-        <v>188.59700000000001</v>
+        <v>188.597</v>
       </c>
       <c r="V3">
         <v>188.197</v>
       </c>
       <c r="W3">
-        <v>190.34999999999999</v>
+        <v>190.35</v>
       </c>
       <c r="X3">
-        <v>190.48500000000001</v>
+        <v>190.485</v>
       </c>
       <c r="Y3">
-        <v>190.52500000000001</v>
+        <v>190.525</v>
       </c>
       <c r="Z3">
         <v>190.47</v>
       </c>
       <c r="AA3">
-        <v>188.75200000000001</v>
+        <v>188.752</v>
       </c>
       <c r="AB3">
         <v>188.625</v>
       </c>
       <c r="AC3">
-        <v>188.98099999999999</v>
+        <v>188.981</v>
       </c>
       <c r="AD3">
-        <v>189.044000000000011</v>
+        <v>189.044</v>
       </c>
       <c r="AE3">
         <v>189.374</v>
       </c>
       <c r="AF3">
-        <v>190.63900000000001</v>
+        <v>190.639</v>
       </c>
       <c r="AG3">
         <v>190.143</v>
       </c>
       <c r="AH3">
         <v>189.898</v>
       </c>
       <c r="AI3">
-        <v>189.28100000000001</v>
+        <v>189.281</v>
       </c>
       <c r="AJ3">
         <v>188.541</v>
       </c>
       <c r="AK3">
-        <v>188.45699999999999</v>
+        <v>188.457</v>
       </c>
       <c r="AL3">
-        <v>187.097000000000008</v>
+        <v>187.097</v>
       </c>
       <c r="AM3">
-        <v>187.058999999999997</v>
+        <v>187.059</v>
       </c>
       <c r="AN3">
-        <v>187.19499999999999</v>
+        <v>187.195</v>
       </c>
       <c r="AO3">
         <v>184.303</v>
       </c>
       <c r="AP3">
-        <v>185.13999999999999</v>
+        <v>185.14</v>
       </c>
       <c r="AQ3">
         <v>185.244</v>
       </c>
       <c r="AR3">
         <v>188.298</v>
       </c>
       <c r="AS3">
-        <v>188.36799999999999</v>
+        <v>188.368</v>
       </c>
       <c r="AT3">
-        <v>189.032999999999987</v>
+        <v>189.033</v>
       </c>
       <c r="AU3">
-        <v>191.82400000000001</v>
+        <v>191.824</v>
       </c>
       <c r="AV3">
         <v>192.393</v>
       </c>
       <c r="AW3">
-        <v>194.44399999999999</v>
+        <v>194.444</v>
       </c>
       <c r="AX3">
-        <v>196.16300000000001</v>
+        <v>196.163</v>
       </c>
       <c r="AY3">
-        <v>192.79599999999999</v>
+        <v>192.796</v>
       </c>
       <c r="AZ3">
-        <v>196.50399999999999</v>
+        <v>196.504</v>
       </c>
       <c r="BA3">
-        <v>197.88900000000001</v>
+        <v>197.889</v>
       </c>
       <c r="BB3">
-        <v>200.027999999999992</v>
+        <v>200.028</v>
       </c>
       <c r="BC3">
-        <v>200.72499999999999</v>
+        <v>200.725</v>
       </c>
       <c r="BD3">
-        <v>201.59800000000001</v>
+        <v>201.598</v>
       </c>
       <c r="BE3">
-        <v>202.23500000000001</v>
+        <v>202.235</v>
       </c>
       <c r="BF3">
-        <v>203.13800000000001</v>
+        <v>203.138</v>
       </c>
       <c r="BG3">
-        <v>203.96100000000001</v>
+        <v>203.961</v>
       </c>
       <c r="BH3">
-        <v>205.092999999999989</v>
+        <v>205.093</v>
       </c>
       <c r="BI3">
-        <v>206.15899999999999</v>
+        <v>206.159</v>
       </c>
       <c r="BJ3">
-        <v>207.019000000000005</v>
+        <v>207.019</v>
       </c>
       <c r="BK3">
         <v>204.678</v>
       </c>
       <c r="BL3">
         <v>205.483</v>
       </c>
       <c r="BM3">
-        <v>206.36799999999999</v>
+        <v>206.368</v>
       </c>
       <c r="BN3">
-        <v>206.92699999999999</v>
+        <v>206.927</v>
       </c>
       <c r="BO3">
-        <v>207.0010000000000048</v>
+        <v>207.001</v>
       </c>
       <c r="BP3">
-        <v>207.90600000000001</v>
+        <v>207.906</v>
       </c>
       <c r="BQ3">
-        <v>207.90600000000001</v>
+        <v>207.906</v>
       </c>
       <c r="BR3">
-        <v>208.26599999999999</v>
+        <v>208.266</v>
       </c>
       <c r="BS3">
-        <v>208.86099999999999</v>
+        <v>208.861</v>
       </c>
       <c r="BT3">
-        <v>209.83099999999999</v>
+        <v>209.831</v>
       </c>
       <c r="BU3">
         <v>210.167</v>
       </c>
       <c r="BV3">
         <v>210.583</v>
       </c>
       <c r="BW3">
-        <v>208.16200000000001</v>
+        <v>208.162</v>
       </c>
       <c r="BX3">
         <v>208.416</v>
       </c>
       <c r="BY3">
         <v>208.97</v>
       </c>
       <c r="BZ3">
         <v>209.196</v>
       </c>
       <c r="CA3">
         <v>209.227</v>
       </c>
       <c r="CB3">
-        <v>209.20500000000001</v>
+        <v>209.205</v>
       </c>
       <c r="CC3">
-        <v>208.90799999999999</v>
+        <v>208.908</v>
       </c>
       <c r="CD3">
-        <v>209.10599999999999</v>
+        <v>209.106</v>
       </c>
       <c r="CE3">
-        <v>209.44800000000001</v>
+        <v>209.448</v>
       </c>
       <c r="CF3">
-        <v>206.46700000000001</v>
+        <v>206.467</v>
       </c>
       <c r="CG3">
-        <v>206.56800000000001</v>
+        <v>206.568</v>
       </c>
       <c r="CH3">
-        <v>206.73099999999999</v>
+        <v>206.731</v>
       </c>
       <c r="CI3">
-        <v>205.35900000000001</v>
+        <v>205.359</v>
       </c>
       <c r="CJ3">
-        <v>205.69900000000001</v>
+        <v>205.699</v>
       </c>
       <c r="CK3">
-        <v>206.025000000000006</v>
+        <v>206.025</v>
       </c>
       <c r="CL3">
-        <v>206.35499999999999</v>
+        <v>206.355</v>
       </c>
       <c r="CM3">
-        <v>206.096000000000004</v>
+        <v>206.096</v>
       </c>
     </row>
     <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>93</v>
       </c>
       <c r="B4">
         <v>185.768</v>
       </c>
       <c r="C4">
-        <v>184.30199999999999</v>
+        <v>184.302</v>
       </c>
       <c r="D4">
         <v>184.827</v>
       </c>
       <c r="E4">
-        <v>185.47499999999999</v>
+        <v>185.475</v>
       </c>
       <c r="F4">
-        <v>185.61500000000001</v>
+        <v>185.615</v>
       </c>
       <c r="G4">
-        <v>180.10400000000001</v>
+        <v>180.104</v>
       </c>
       <c r="H4">
         <v>181.333</v>
       </c>
       <c r="I4">
-        <v>181.43199999999999</v>
+        <v>181.432</v>
       </c>
       <c r="J4">
-        <v>181.41200000000001</v>
+        <v>181.412</v>
       </c>
       <c r="K4">
         <v>185.381</v>
       </c>
       <c r="L4">
         <v>185.745</v>
       </c>
       <c r="M4">
-        <v>185.90799999999999</v>
+        <v>185.908</v>
       </c>
       <c r="N4">
-        <v>185.71700000000001</v>
+        <v>185.717</v>
       </c>
       <c r="O4">
-        <v>182.53800000000001</v>
+        <v>182.538</v>
       </c>
       <c r="P4">
-        <v>182.48699999999999</v>
+        <v>182.487</v>
       </c>
       <c r="Q4">
         <v>182.892</v>
       </c>
       <c r="R4">
-        <v>182.99700000000001</v>
+        <v>182.997</v>
       </c>
       <c r="S4">
-        <v>180.43199999999999</v>
+        <v>180.432</v>
       </c>
       <c r="T4">
         <v>181.941</v>
       </c>
       <c r="U4">
-        <v>181.37799999999999</v>
+        <v>181.378</v>
       </c>
       <c r="V4">
-        <v>180.97300000000001</v>
+        <v>180.973</v>
       </c>
       <c r="W4">
-        <v>182.84399999999999</v>
+        <v>182.844</v>
       </c>
       <c r="X4">
-        <v>182.80699999999999</v>
+        <v>182.807</v>
       </c>
       <c r="Y4">
-        <v>182.59200000000001</v>
+        <v>182.592</v>
       </c>
       <c r="Z4">
         <v>182.429</v>
       </c>
       <c r="AA4">
-        <v>180.76499999999999</v>
+        <v>180.765</v>
       </c>
       <c r="AB4">
-        <v>180.52500000000001</v>
+        <v>180.525</v>
       </c>
       <c r="AC4">
-        <v>180.76400000000001</v>
+        <v>180.764</v>
       </c>
       <c r="AD4">
-        <v>180.73599999999999</v>
+        <v>180.736</v>
       </c>
       <c r="AE4">
         <v>180.84</v>
       </c>
       <c r="AF4">
-        <v>181.90899999999999</v>
+        <v>181.909</v>
       </c>
       <c r="AG4">
-        <v>181.53100000000001</v>
+        <v>181.531</v>
       </c>
       <c r="AH4">
-        <v>181.11099999999999</v>
+        <v>181.111</v>
       </c>
       <c r="AI4">
-        <v>180.52799999999999</v>
+        <v>180.528</v>
       </c>
       <c r="AJ4">
-        <v>179.77699999999999</v>
+        <v>179.777</v>
       </c>
       <c r="AK4">
-        <v>179.58799999999999</v>
+        <v>179.588</v>
       </c>
       <c r="AL4">
-        <v>178.39400000000001</v>
+        <v>178.394</v>
       </c>
       <c r="AM4">
-        <v>178.38800000000001</v>
+        <v>178.388</v>
       </c>
       <c r="AN4">
-        <v>178.53200000000001</v>
+        <v>178.532</v>
       </c>
       <c r="AO4">
-        <v>176.26900000000001</v>
+        <v>176.269</v>
       </c>
       <c r="AP4">
         <v>176.893</v>
       </c>
       <c r="AQ4">
-        <v>176.94399999999999</v>
+        <v>176.944</v>
       </c>
       <c r="AR4">
-        <v>179.93799999999999</v>
+        <v>179.938</v>
       </c>
       <c r="AS4">
-        <v>179.90199999999999</v>
+        <v>179.902</v>
       </c>
       <c r="AT4">
-        <v>180.47399999999999</v>
+        <v>180.474</v>
       </c>
       <c r="AU4">
-        <v>182.99000000000001</v>
+        <v>182.99</v>
       </c>
       <c r="AV4">
-        <v>183.41300000000001</v>
+        <v>183.413</v>
       </c>
       <c r="AW4">
         <v>185.291</v>
       </c>
       <c r="AX4">
-        <v>187.022999999999996</v>
+        <v>187.023</v>
       </c>
       <c r="AY4">
-        <v>184.72200000000001</v>
+        <v>184.722</v>
       </c>
       <c r="AZ4">
-        <v>187.80099999999999</v>
+        <v>187.801</v>
       </c>
       <c r="BA4">
-        <v>189.26499999999999</v>
+        <v>189.265</v>
       </c>
       <c r="BB4">
         <v>191.292</v>
       </c>
       <c r="BC4">
-        <v>191.98400000000001</v>
+        <v>191.984</v>
       </c>
       <c r="BD4">
-        <v>192.87200000000001</v>
+        <v>192.872</v>
       </c>
       <c r="BE4">
         <v>193.256</v>
       </c>
       <c r="BF4">
-        <v>194.056000000000012</v>
+        <v>194.056</v>
       </c>
       <c r="BG4">
-        <v>194.71299999999999</v>
+        <v>194.713</v>
       </c>
       <c r="BH4">
-        <v>195.65899999999999</v>
+        <v>195.659</v>
       </c>
       <c r="BI4">
-        <v>196.81299999999999</v>
+        <v>196.813</v>
       </c>
       <c r="BJ4">
-        <v>197.41900000000001</v>
+        <v>197.419</v>
       </c>
       <c r="BK4">
-        <v>195.87799999999999</v>
+        <v>195.878</v>
       </c>
       <c r="BL4">
         <v>196.607</v>
       </c>
       <c r="BM4">
-        <v>197.37100000000001</v>
+        <v>197.371</v>
       </c>
       <c r="BN4">
-        <v>197.89400000000001</v>
+        <v>197.894</v>
       </c>
       <c r="BO4">
         <v>197.964</v>
       </c>
       <c r="BP4">
-        <v>198.47900000000001</v>
+        <v>198.479</v>
       </c>
       <c r="BQ4">
-        <v>198.47900000000001</v>
+        <v>198.479</v>
       </c>
       <c r="BR4">
         <v>198.733</v>
       </c>
       <c r="BS4">
-        <v>199.10400000000001</v>
+        <v>199.104</v>
       </c>
       <c r="BT4">
-        <v>200.085000000000008</v>
+        <v>200.085</v>
       </c>
       <c r="BU4">
-        <v>200.30500000000001</v>
+        <v>200.305</v>
       </c>
       <c r="BV4">
-        <v>200.56399999999999</v>
+        <v>200.564</v>
       </c>
       <c r="BW4">
-        <v>198.87799999999999</v>
+        <v>198.878</v>
       </c>
       <c r="BX4">
-        <v>199.040999999999997</v>
+        <v>199.041</v>
       </c>
       <c r="BY4">
         <v>199.524</v>
       </c>
       <c r="BZ4">
-        <v>199.50399999999999</v>
+        <v>199.504</v>
       </c>
       <c r="CA4">
-        <v>199.40799999999999</v>
+        <v>199.408</v>
       </c>
       <c r="CB4">
-        <v>199.20400000000001</v>
+        <v>199.204</v>
       </c>
       <c r="CC4">
         <v>198.821</v>
       </c>
       <c r="CD4">
-        <v>199.11500000000001</v>
+        <v>199.115</v>
       </c>
       <c r="CE4">
         <v>199.381</v>
       </c>
       <c r="CF4">
-        <v>196.43199999999999</v>
+        <v>196.432</v>
       </c>
       <c r="CG4">
         <v>196.232</v>
       </c>
       <c r="CH4">
-        <v>196.45099999999999</v>
+        <v>196.451</v>
       </c>
       <c r="CI4">
         <v>195.613</v>
       </c>
       <c r="CJ4">
-        <v>195.75700000000001</v>
+        <v>195.757</v>
       </c>
       <c r="CK4">
-        <v>196.02600000000001</v>
+        <v>196.026</v>
       </c>
       <c r="CL4">
-        <v>196.16200000000001</v>
+        <v>196.162</v>
       </c>
       <c r="CM4">
         <v>195.947</v>
       </c>
     </row>
     <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>94</v>
       </c>
       <c r="B5">
         <v>384.108</v>
       </c>
       <c r="C5">
-        <v>381.19200000000001</v>
+        <v>381.192</v>
       </c>
       <c r="D5">
-        <v>382.36700000000002</v>
+        <v>382.367</v>
       </c>
       <c r="E5">
-        <v>383.29899999999998</v>
+        <v>383.299</v>
       </c>
       <c r="F5">
-        <v>383.96499999999997</v>
+        <v>383.965</v>
       </c>
       <c r="G5">
-        <v>372.23099999999999</v>
+        <v>372.231</v>
       </c>
       <c r="H5">
         <v>374.875</v>
       </c>
       <c r="I5">
-        <v>374.99700000000001</v>
+        <v>374.997</v>
       </c>
       <c r="J5">
-        <v>375.21899999999999</v>
+        <v>375.219</v>
       </c>
       <c r="K5">
-        <v>383.22500000000002</v>
+        <v>383.225</v>
       </c>
       <c r="L5">
         <v>383.935</v>
       </c>
       <c r="M5">
-        <v>384.83199999999999</v>
+        <v>384.832</v>
       </c>
       <c r="N5">
-        <v>384.63799999999998</v>
+        <v>384.638</v>
       </c>
       <c r="O5">
         <v>377.613</v>
       </c>
       <c r="P5">
-        <v>377.84199999999998</v>
+        <v>377.842</v>
       </c>
       <c r="Q5">
-        <v>378.67099999999999</v>
+        <v>378.671</v>
       </c>
       <c r="R5">
-        <v>379.33800000000002</v>
+        <v>379.338</v>
       </c>
       <c r="S5">
-        <v>373.63900000000001</v>
+        <v>373.639</v>
       </c>
       <c r="T5">
-        <v>376.36200000000002</v>
+        <v>376.362</v>
       </c>
       <c r="U5">
-        <v>375.64699999999999</v>
+        <v>375.647</v>
       </c>
       <c r="V5">
-        <v>374.26499999999999</v>
+        <v>374.265</v>
       </c>
       <c r="W5">
-        <v>377.57100000000003</v>
+        <v>377.571</v>
       </c>
       <c r="X5">
         <v>377.548</v>
       </c>
       <c r="Y5">
-        <v>377.17899999999997</v>
+        <v>377.179</v>
       </c>
       <c r="Z5">
-        <v>377.41500000000002</v>
+        <v>377.415</v>
       </c>
       <c r="AA5">
-        <v>374.37799999999999</v>
+        <v>374.378</v>
       </c>
       <c r="AB5">
-        <v>374.055000000000007</v>
+        <v>374.055</v>
       </c>
       <c r="AC5">
-        <v>374.79899999999998</v>
+        <v>374.799</v>
       </c>
       <c r="AD5">
-        <v>374.74000000000001</v>
+        <v>374.74</v>
       </c>
       <c r="AE5">
         <v>375.392</v>
       </c>
       <c r="AF5">
-        <v>377.42500000000001</v>
+        <v>377.425</v>
       </c>
       <c r="AG5">
-        <v>376.45499999999998</v>
+        <v>376.455</v>
       </c>
       <c r="AH5">
-        <v>375.70499999999998</v>
+        <v>375.705</v>
       </c>
       <c r="AI5">
-        <v>373.85599999999999</v>
+        <v>373.856</v>
       </c>
       <c r="AJ5">
-        <v>371.49599999999998</v>
+        <v>371.496</v>
       </c>
       <c r="AK5">
-        <v>371.26600000000002</v>
+        <v>371.266</v>
       </c>
       <c r="AL5">
-        <v>369.23099999999999</v>
+        <v>369.231</v>
       </c>
       <c r="AM5">
-        <v>369.63200000000001</v>
+        <v>369.632</v>
       </c>
       <c r="AN5">
-        <v>370.42599999999999</v>
+        <v>370.426</v>
       </c>
       <c r="AO5">
-        <v>365.49799999999999</v>
+        <v>365.498</v>
       </c>
       <c r="AP5">
-        <v>367.089999999999975</v>
+        <v>367.09</v>
       </c>
       <c r="AQ5">
-        <v>367.22399999999999</v>
+        <v>367.224</v>
       </c>
       <c r="AR5">
-        <v>373.35599999999999</v>
+        <v>373.356</v>
       </c>
       <c r="AS5">
-        <v>373.10700000000003</v>
+        <v>373.107</v>
       </c>
       <c r="AT5">
-        <v>374.0099999999999909</v>
+        <v>374.01</v>
       </c>
       <c r="AU5">
         <v>378.822</v>
       </c>
       <c r="AV5">
-        <v>380.29599999999999</v>
+        <v>380.296</v>
       </c>
       <c r="AW5">
         <v>384.517</v>
       </c>
       <c r="AX5">
-        <v>388.14699999999999</v>
+        <v>388.147</v>
       </c>
       <c r="AY5">
         <v>382.529</v>
       </c>
       <c r="AZ5">
         <v>389.464</v>
       </c>
       <c r="BA5">
-        <v>392.77100000000002</v>
+        <v>392.771</v>
       </c>
       <c r="BB5">
-        <v>396.58199999999999</v>
+        <v>396.582</v>
       </c>
       <c r="BC5">
-        <v>398.63400000000001</v>
+        <v>398.634</v>
       </c>
       <c r="BD5">
         <v>400.471</v>
       </c>
       <c r="BE5">
-        <v>401.41699999999997</v>
+        <v>401.417</v>
       </c>
       <c r="BF5">
-        <v>402.67700000000002</v>
+        <v>402.677</v>
       </c>
       <c r="BG5">
-        <v>404.12400000000002</v>
+        <v>404.124</v>
       </c>
       <c r="BH5">
-        <v>405.87200000000001</v>
+        <v>405.872</v>
       </c>
       <c r="BI5">
-        <v>408.37599999999998</v>
+        <v>408.376</v>
       </c>
       <c r="BJ5">
-        <v>409.85399999999998</v>
+        <v>409.854</v>
       </c>
       <c r="BK5">
-        <v>405.85500000000002</v>
+        <v>405.855</v>
       </c>
       <c r="BL5">
-        <v>407.56900000000002</v>
+        <v>407.569</v>
       </c>
       <c r="BM5">
-        <v>409.11799999999999</v>
+        <v>409.118</v>
       </c>
       <c r="BN5">
-        <v>410.26799999999997</v>
+        <v>410.268</v>
       </c>
       <c r="BO5">
-        <v>410.75700000000001</v>
+        <v>410.757</v>
       </c>
       <c r="BP5">
-        <v>412.33800000000002</v>
+        <v>412.338</v>
       </c>
       <c r="BQ5">
-        <v>412.33800000000002</v>
+        <v>412.338</v>
       </c>
       <c r="BR5">
         <v>412.964</v>
       </c>
       <c r="BS5">
-        <v>413.48599999999999</v>
+        <v>413.486</v>
       </c>
       <c r="BT5">
-        <v>415.61799999999999</v>
+        <v>415.618</v>
       </c>
       <c r="BU5">
-        <v>416.059000000000026</v>
+        <v>416.059</v>
       </c>
       <c r="BV5">
-        <v>416.45999999999998</v>
+        <v>416.46</v>
       </c>
       <c r="BW5">
-        <v>412.52800000000002</v>
+        <v>412.528</v>
       </c>
       <c r="BX5">
-        <v>412.82299999999998</v>
+        <v>412.823</v>
       </c>
       <c r="BY5">
-        <v>413.58600000000001</v>
+        <v>413.586</v>
       </c>
       <c r="BZ5">
-        <v>413.90899999999999</v>
+        <v>413.909</v>
       </c>
       <c r="CA5">
-        <v>413.93700000000001</v>
+        <v>413.937</v>
       </c>
       <c r="CB5">
-        <v>413.40899999999999</v>
+        <v>413.409</v>
       </c>
       <c r="CC5">
-        <v>412.83499999999998</v>
+        <v>412.835</v>
       </c>
       <c r="CD5">
-        <v>413.050000000000011</v>
+        <v>413.05</v>
       </c>
       <c r="CE5">
-        <v>413.82600000000002</v>
+        <v>413.826</v>
       </c>
       <c r="CF5">
-        <v>407.91000000000003</v>
+        <v>407.91</v>
       </c>
       <c r="CG5">
-        <v>407.80599999999998</v>
+        <v>407.806</v>
       </c>
       <c r="CH5">
-        <v>408.14999999999998</v>
+        <v>408.15</v>
       </c>
       <c r="CI5">
-        <v>405.97899999999998</v>
+        <v>405.979</v>
       </c>
       <c r="CJ5">
-        <v>406.43400000000003</v>
+        <v>406.434</v>
       </c>
       <c r="CK5">
-        <v>407.079000000000008</v>
+        <v>407.079</v>
       </c>
       <c r="CL5">
-        <v>407.73899999999998</v>
+        <v>407.739</v>
       </c>
       <c r="CM5">
         <v>407.447</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>