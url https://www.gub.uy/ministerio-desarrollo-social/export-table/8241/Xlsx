--- v1 (2026-02-24)
+++ v2 (2026-04-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Edad</t>
   </si>
   <si>
     <t>jul-2018</t>
   </si>
   <si>
     <t>ago-2018</t>
   </si>
   <si>
@@ -305,51 +305,51 @@
   <si>
     <t>nov-2025</t>
   </si>
   <si>
     <t>dic-2025</t>
   </si>
   <si>
     <t>0 a 5</t>
   </si>
   <si>
     <t>6 a 11</t>
   </si>
   <si>
     <t>12 a 17</t>
   </si>
   <si>
     <t>18 o más</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -643,57 +643,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CM6"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -935,859 +935,859 @@
       </c>
       <c r="CH1" t="s">
         <v>85</v>
       </c>
       <c r="CI1" t="s">
         <v>86</v>
       </c>
       <c r="CJ1" t="s">
         <v>87</v>
       </c>
       <c r="CK1" t="s">
         <v>88</v>
       </c>
       <c r="CL1" t="s">
         <v>89</v>
       </c>
       <c r="CM1" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>91</v>
       </c>
       <c r="B2">
-        <v>132.76400000000001</v>
+        <v>132.764</v>
       </c>
       <c r="C2">
         <v>132.511</v>
       </c>
       <c r="D2">
-        <v>132.45699999999999</v>
+        <v>132.457</v>
       </c>
       <c r="E2">
-        <v>132.12100000000001</v>
+        <v>132.121</v>
       </c>
       <c r="F2">
         <v>131.977</v>
       </c>
       <c r="G2">
         <v>131.833</v>
       </c>
       <c r="H2">
         <v>131.738</v>
       </c>
       <c r="I2">
-        <v>130.77799999999999</v>
+        <v>130.778</v>
       </c>
       <c r="J2">
-        <v>130.18600000000001</v>
+        <v>130.186</v>
       </c>
       <c r="K2">
         <v>129.947</v>
       </c>
       <c r="L2">
-        <v>129.045999999999992</v>
+        <v>129.046</v>
       </c>
       <c r="M2">
-        <v>129.037000000000006</v>
+        <v>129.037</v>
       </c>
       <c r="N2">
-        <v>128.49799999999999</v>
+        <v>128.498</v>
       </c>
       <c r="O2">
         <v>127.622</v>
       </c>
       <c r="P2">
         <v>127.199</v>
       </c>
       <c r="Q2">
-        <v>126.93899999999999</v>
+        <v>126.939</v>
       </c>
       <c r="R2">
-        <v>126.95699999999999</v>
+        <v>126.957</v>
       </c>
       <c r="S2">
         <v>126.369</v>
       </c>
       <c r="T2">
-        <v>126.078999999999994</v>
+        <v>126.079</v>
       </c>
       <c r="U2">
         <v>125.489</v>
       </c>
       <c r="V2">
         <v>124.121</v>
       </c>
       <c r="W2">
-        <v>122.83799999999999</v>
+        <v>122.838</v>
       </c>
       <c r="X2">
-        <v>122.046000000000006</v>
+        <v>122.046</v>
       </c>
       <c r="Y2">
-        <v>120.99299999999999</v>
+        <v>120.993</v>
       </c>
       <c r="Z2">
         <v>120.834</v>
       </c>
       <c r="AA2">
-        <v>119.39700000000001</v>
+        <v>119.397</v>
       </c>
       <c r="AB2">
-        <v>119.049000000000007</v>
+        <v>119.049</v>
       </c>
       <c r="AC2">
         <v>118.932</v>
       </c>
       <c r="AD2">
         <v>118.629</v>
       </c>
       <c r="AE2">
         <v>118.621</v>
       </c>
       <c r="AF2">
         <v>118.435</v>
       </c>
       <c r="AG2">
         <v>117.345</v>
       </c>
       <c r="AH2">
-        <v>116.47499999999999</v>
+        <v>116.475</v>
       </c>
       <c r="AI2">
-        <v>115.007000000000005</v>
+        <v>115.007</v>
       </c>
       <c r="AJ2">
         <v>112.851</v>
       </c>
       <c r="AK2">
         <v>112.259</v>
       </c>
       <c r="AL2">
         <v>111.64</v>
       </c>
       <c r="AM2">
-        <v>111.70399999999999</v>
+        <v>111.704</v>
       </c>
       <c r="AN2">
         <v>112.212</v>
       </c>
       <c r="AO2">
-        <v>112.025000000000006</v>
+        <v>112.025</v>
       </c>
       <c r="AP2">
         <v>112.464</v>
       </c>
       <c r="AQ2">
-        <v>112.15300000000001</v>
+        <v>112.153</v>
       </c>
       <c r="AR2">
         <v>113.505</v>
       </c>
       <c r="AS2">
-        <v>112.51900000000001</v>
+        <v>112.519</v>
       </c>
       <c r="AT2">
         <v>112.261</v>
       </c>
       <c r="AU2">
         <v>113.696</v>
       </c>
       <c r="AV2">
-        <v>113.56999999999999</v>
+        <v>113.57</v>
       </c>
       <c r="AW2">
         <v>115.328</v>
       </c>
       <c r="AX2">
-        <v>117.087000000000003</v>
+        <v>117.087</v>
       </c>
       <c r="AY2">
-        <v>117.43300000000001</v>
+        <v>117.433</v>
       </c>
       <c r="AZ2">
         <v>118.691</v>
       </c>
       <c r="BA2">
-        <v>119.66800000000001</v>
+        <v>119.668</v>
       </c>
       <c r="BB2">
         <v>120.209</v>
       </c>
       <c r="BC2">
         <v>120.985</v>
       </c>
       <c r="BD2">
         <v>121.48</v>
       </c>
       <c r="BE2">
         <v>121.456</v>
       </c>
       <c r="BF2">
-        <v>121.49299999999999</v>
+        <v>121.493</v>
       </c>
       <c r="BG2">
         <v>121.285</v>
       </c>
       <c r="BH2">
         <v>121.364</v>
       </c>
       <c r="BI2">
-        <v>121.92700000000001</v>
+        <v>121.927</v>
       </c>
       <c r="BJ2">
-        <v>121.98399999999999</v>
+        <v>121.984</v>
       </c>
       <c r="BK2">
         <v>122.241</v>
       </c>
       <c r="BL2">
-        <v>122.18300000000001</v>
+        <v>122.183</v>
       </c>
       <c r="BM2">
-        <v>122.057000000000002</v>
+        <v>122.057</v>
       </c>
       <c r="BN2">
         <v>121.892</v>
       </c>
       <c r="BO2">
         <v>122.236</v>
       </c>
       <c r="BP2">
         <v>122.23</v>
       </c>
       <c r="BQ2">
         <v>122.23</v>
       </c>
       <c r="BR2">
         <v>121.797</v>
       </c>
       <c r="BS2">
         <v>121.212</v>
       </c>
       <c r="BT2">
         <v>121.667</v>
       </c>
       <c r="BU2">
         <v>121.131</v>
       </c>
       <c r="BV2">
         <v>120.855</v>
       </c>
       <c r="BW2">
         <v>120.625</v>
       </c>
       <c r="BX2">
         <v>120.218</v>
       </c>
       <c r="BY2">
         <v>119.806</v>
       </c>
       <c r="BZ2">
         <v>119.628</v>
       </c>
       <c r="CA2">
-        <v>119.46299999999999</v>
+        <v>119.463</v>
       </c>
       <c r="CB2">
         <v>118.858</v>
       </c>
       <c r="CC2">
         <v>118.301</v>
       </c>
       <c r="CD2">
-        <v>117.96899999999999</v>
+        <v>117.969</v>
       </c>
       <c r="CE2">
         <v>117.773</v>
       </c>
       <c r="CF2">
         <v>114.73</v>
       </c>
       <c r="CG2">
         <v>114.149</v>
       </c>
       <c r="CH2">
-        <v>114.070999999999998</v>
+        <v>114.071</v>
       </c>
       <c r="CI2">
         <v>113.773</v>
       </c>
       <c r="CJ2">
         <v>113.53</v>
       </c>
       <c r="CK2">
-        <v>113.42100000000001</v>
+        <v>113.421</v>
       </c>
       <c r="CL2">
         <v>113.492</v>
       </c>
       <c r="CM2">
         <v>113.568</v>
       </c>
     </row>
     <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>92</v>
       </c>
       <c r="B3">
-        <v>128.84299999999999</v>
+        <v>128.843</v>
       </c>
       <c r="C3">
         <v>130.672</v>
       </c>
       <c r="D3">
-        <v>130.89500000000001</v>
+        <v>130.895</v>
       </c>
       <c r="E3">
-        <v>131.10300000000001</v>
+        <v>131.103</v>
       </c>
       <c r="F3">
-        <v>131.20400000000001</v>
+        <v>131.204</v>
       </c>
       <c r="G3">
         <v>123.735</v>
       </c>
       <c r="H3">
-        <v>125.049999999999997</v>
+        <v>125.05</v>
       </c>
       <c r="I3">
         <v>125.66</v>
       </c>
       <c r="J3">
-        <v>126.090999999999994</v>
+        <v>126.091</v>
       </c>
       <c r="K3">
-        <v>131.27199999999999</v>
+        <v>131.272</v>
       </c>
       <c r="L3">
         <v>131.393</v>
       </c>
       <c r="M3">
-        <v>131.49000000000001</v>
+        <v>131.49</v>
       </c>
       <c r="N3">
-        <v>131.40600000000001</v>
+        <v>131.406</v>
       </c>
       <c r="O3">
         <v>130.541</v>
       </c>
       <c r="P3">
-        <v>130.48699999999999</v>
+        <v>130.487</v>
       </c>
       <c r="Q3">
         <v>130.893</v>
       </c>
       <c r="R3">
         <v>131.149</v>
       </c>
       <c r="S3">
-        <v>128.007000000000005</v>
+        <v>128.007</v>
       </c>
       <c r="T3">
-        <v>129.10400000000001</v>
+        <v>129.104</v>
       </c>
       <c r="U3">
-        <v>128.96700000000001</v>
+        <v>128.967</v>
       </c>
       <c r="V3">
         <v>128.821</v>
       </c>
       <c r="W3">
-        <v>131.62299999999999</v>
+        <v>131.623</v>
       </c>
       <c r="X3">
-        <v>131.63800000000001</v>
+        <v>131.638</v>
       </c>
       <c r="Y3">
-        <v>131.68299999999999</v>
+        <v>131.683</v>
       </c>
       <c r="Z3">
         <v>131.727</v>
       </c>
       <c r="AA3">
-        <v>130.67599999999999</v>
+        <v>130.676</v>
       </c>
       <c r="AB3">
-        <v>130.62700000000001</v>
+        <v>130.627</v>
       </c>
       <c r="AC3">
-        <v>130.96100000000001</v>
+        <v>130.961</v>
       </c>
       <c r="AD3">
-        <v>131.013000000000005</v>
+        <v>131.013</v>
       </c>
       <c r="AE3">
         <v>131.387</v>
       </c>
       <c r="AF3">
         <v>132.435</v>
       </c>
       <c r="AG3">
-        <v>132.44200000000001</v>
+        <v>132.442</v>
       </c>
       <c r="AH3">
-        <v>132.51599999999999</v>
+        <v>132.516</v>
       </c>
       <c r="AI3">
-        <v>132.30000000000001</v>
+        <v>132.3</v>
       </c>
       <c r="AJ3">
-        <v>132.22399999999999</v>
+        <v>132.224</v>
       </c>
       <c r="AK3">
-        <v>132.28800000000001</v>
+        <v>132.288</v>
       </c>
       <c r="AL3">
-        <v>131.39500000000001</v>
+        <v>131.395</v>
       </c>
       <c r="AM3">
         <v>131.69</v>
       </c>
       <c r="AN3">
-        <v>131.84399999999999</v>
+        <v>131.844</v>
       </c>
       <c r="AO3">
-        <v>130.60499999999999</v>
+        <v>130.605</v>
       </c>
       <c r="AP3">
-        <v>131.19900000000001</v>
+        <v>131.199</v>
       </c>
       <c r="AQ3">
-        <v>131.28899999999999</v>
+        <v>131.289</v>
       </c>
       <c r="AR3">
         <v>133.577</v>
       </c>
       <c r="AS3">
-        <v>133.88300000000001</v>
+        <v>133.883</v>
       </c>
       <c r="AT3">
-        <v>134.41800000000001</v>
+        <v>134.418</v>
       </c>
       <c r="AU3">
-        <v>136.17099999999999</v>
+        <v>136.171</v>
       </c>
       <c r="AV3">
-        <v>136.98699999999999</v>
+        <v>136.987</v>
       </c>
       <c r="AW3">
-        <v>138.28100000000001</v>
+        <v>138.281</v>
       </c>
       <c r="AX3">
-        <v>139.36099999999999</v>
+        <v>139.361</v>
       </c>
       <c r="AY3">
         <v>139.899</v>
       </c>
       <c r="AZ3">
         <v>141.637</v>
       </c>
       <c r="BA3">
         <v>142.721</v>
       </c>
       <c r="BB3">
-        <v>144.44800000000001</v>
+        <v>144.448</v>
       </c>
       <c r="BC3">
-        <v>145.19399999999999</v>
+        <v>145.194</v>
       </c>
       <c r="BD3">
-        <v>145.77699999999999</v>
+        <v>145.777</v>
       </c>
       <c r="BE3">
-        <v>145.96299999999999</v>
+        <v>145.963</v>
       </c>
       <c r="BF3">
-        <v>146.28999999999999</v>
+        <v>146.29</v>
       </c>
       <c r="BG3">
-        <v>146.80799999999999</v>
+        <v>146.808</v>
       </c>
       <c r="BH3">
         <v>147.374</v>
       </c>
       <c r="BI3">
         <v>148.286</v>
       </c>
       <c r="BJ3">
-        <v>149.007000000000005</v>
+        <v>149.007</v>
       </c>
       <c r="BK3">
-        <v>149.32300000000001</v>
+        <v>149.323</v>
       </c>
       <c r="BL3">
-        <v>149.79900000000001</v>
+        <v>149.799</v>
       </c>
       <c r="BM3">
         <v>150.333</v>
       </c>
       <c r="BN3">
         <v>150.744</v>
       </c>
       <c r="BO3">
-        <v>150.88499999999999</v>
+        <v>150.885</v>
       </c>
       <c r="BP3">
         <v>150.851</v>
       </c>
       <c r="BQ3">
         <v>150.851</v>
       </c>
       <c r="BR3">
         <v>150.869</v>
       </c>
       <c r="BS3">
         <v>150.81</v>
       </c>
       <c r="BT3">
         <v>151.185</v>
       </c>
       <c r="BU3">
-        <v>151.38900000000001</v>
+        <v>151.389</v>
       </c>
       <c r="BV3">
         <v>151.387</v>
       </c>
       <c r="BW3">
-        <v>151.18700000000001</v>
+        <v>151.187</v>
       </c>
       <c r="BX3">
-        <v>151.060000000000002</v>
+        <v>151.06</v>
       </c>
       <c r="BY3">
-        <v>151.0039999999999907</v>
+        <v>151.004</v>
       </c>
       <c r="BZ3">
-        <v>150.77699999999999</v>
+        <v>150.777</v>
       </c>
       <c r="CA3">
         <v>150.679</v>
       </c>
       <c r="CB3">
-        <v>150.47499999999999</v>
+        <v>150.475</v>
       </c>
       <c r="CC3">
-        <v>150.018000000000001</v>
+        <v>150.018</v>
       </c>
       <c r="CD3">
-        <v>149.82900000000001</v>
+        <v>149.829</v>
       </c>
       <c r="CE3">
-        <v>149.75999999999999</v>
+        <v>149.76</v>
       </c>
       <c r="CF3">
-        <v>146.82499999999999</v>
+        <v>146.825</v>
       </c>
       <c r="CG3">
-        <v>146.53200000000001</v>
+        <v>146.532</v>
       </c>
       <c r="CH3">
-        <v>146.33000000000001</v>
+        <v>146.33</v>
       </c>
       <c r="CI3">
-        <v>145.80199999999999</v>
+        <v>145.802</v>
       </c>
       <c r="CJ3">
-        <v>145.59999999999999</v>
+        <v>145.6</v>
       </c>
       <c r="CK3">
         <v>145.5</v>
       </c>
       <c r="CL3">
-        <v>145.26400000000001</v>
+        <v>145.264</v>
       </c>
       <c r="CM3">
-        <v>144.94800000000001</v>
+        <v>144.948</v>
       </c>
     </row>
     <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>93</v>
       </c>
       <c r="B4">
         <v>122.354</v>
       </c>
       <c r="C4">
         <v>117.855</v>
       </c>
       <c r="D4">
         <v>118.873</v>
       </c>
       <c r="E4">
         <v>119.944</v>
       </c>
       <c r="F4">
-        <v>120.65300000000001</v>
+        <v>120.653</v>
       </c>
       <c r="G4">
         <v>116.523</v>
       </c>
       <c r="H4">
-        <v>117.94199999999999</v>
+        <v>117.942</v>
       </c>
       <c r="I4">
         <v>118.404</v>
       </c>
       <c r="J4">
         <v>118.791</v>
       </c>
       <c r="K4">
-        <v>121.84699999999999</v>
+        <v>121.847</v>
       </c>
       <c r="L4">
-        <v>123.34699999999999</v>
+        <v>123.347</v>
       </c>
       <c r="M4">
         <v>124.154</v>
       </c>
       <c r="N4">
         <v>124.583</v>
       </c>
       <c r="O4">
-        <v>119.29300000000001</v>
+        <v>119.293</v>
       </c>
       <c r="P4">
-        <v>120.0060000000000002</v>
+        <v>120.006</v>
       </c>
       <c r="Q4">
-        <v>120.69199999999999</v>
+        <v>120.692</v>
       </c>
       <c r="R4">
-        <v>121.078000000000003</v>
+        <v>121.078</v>
       </c>
       <c r="S4">
-        <v>119.096000000000004</v>
+        <v>119.096</v>
       </c>
       <c r="T4">
-        <v>121.0090000000000003</v>
+        <v>121.009</v>
       </c>
       <c r="U4">
-        <v>121.015000000000001</v>
+        <v>121.015</v>
       </c>
       <c r="V4">
-        <v>121.091999999999999</v>
+        <v>121.092</v>
       </c>
       <c r="W4">
         <v>122.896</v>
       </c>
       <c r="X4">
         <v>123.667</v>
       </c>
       <c r="Y4">
-        <v>124.26000000000001</v>
+        <v>124.26</v>
       </c>
       <c r="Z4">
-        <v>124.60599999999999</v>
+        <v>124.606</v>
       </c>
       <c r="AA4">
-        <v>124.043999999999997</v>
+        <v>124.044</v>
       </c>
       <c r="AB4">
         <v>124.14</v>
       </c>
       <c r="AC4">
         <v>124.642</v>
       </c>
       <c r="AD4">
         <v>124.869</v>
       </c>
       <c r="AE4">
         <v>125.193</v>
       </c>
       <c r="AF4">
-        <v>126.35299999999999</v>
+        <v>126.353</v>
       </c>
       <c r="AG4">
         <v>126.456</v>
       </c>
       <c r="AH4">
         <v>126.515</v>
       </c>
       <c r="AI4">
         <v>126.33</v>
       </c>
       <c r="AJ4">
-        <v>126.17700000000001</v>
+        <v>126.177</v>
       </c>
       <c r="AK4">
         <v>126.495</v>
       </c>
       <c r="AL4">
         <v>125.985</v>
       </c>
       <c r="AM4">
-        <v>126.019999999999996</v>
+        <v>126.02</v>
       </c>
       <c r="AN4">
         <v>126.16</v>
       </c>
       <c r="AO4">
         <v>122.649</v>
       </c>
       <c r="AP4">
         <v>123.236</v>
       </c>
       <c r="AQ4">
-        <v>123.59399999999999</v>
+        <v>123.594</v>
       </c>
       <c r="AR4">
-        <v>126.072999999999993</v>
+        <v>126.073</v>
       </c>
       <c r="AS4">
-        <v>126.51600000000001</v>
+        <v>126.516</v>
       </c>
       <c r="AT4">
-        <v>127.17400000000001</v>
+        <v>127.174</v>
       </c>
       <c r="AU4">
-        <v>128.78800000000001</v>
+        <v>128.788</v>
       </c>
       <c r="AV4">
-        <v>129.56200000000001</v>
+        <v>129.562</v>
       </c>
       <c r="AW4">
-        <v>130.73500000000001</v>
+        <v>130.735</v>
       </c>
       <c r="AX4">
-        <v>131.52500000000001</v>
+        <v>131.525</v>
       </c>
       <c r="AY4">
-        <v>125.021000000000001</v>
+        <v>125.021</v>
       </c>
       <c r="AZ4">
-        <v>128.94800000000001</v>
+        <v>128.948</v>
       </c>
       <c r="BA4">
-        <v>130.19999999999999</v>
+        <v>130.2</v>
       </c>
       <c r="BB4">
         <v>131.75</v>
       </c>
       <c r="BC4">
-        <v>132.28999999999999</v>
+        <v>132.29</v>
       </c>
       <c r="BD4">
-        <v>133.045999999999992</v>
+        <v>133.046</v>
       </c>
       <c r="BE4">
         <v>133.815</v>
       </c>
       <c r="BF4">
-        <v>134.71199999999999</v>
+        <v>134.712</v>
       </c>
       <c r="BG4">
         <v>135.845</v>
       </c>
       <c r="BH4">
-        <v>136.93799999999999</v>
+        <v>136.938</v>
       </c>
       <c r="BI4">
-        <v>137.96000000000001</v>
+        <v>137.96</v>
       </c>
       <c r="BJ4">
         <v>138.673</v>
       </c>
       <c r="BK4">
-        <v>134.087999999999994</v>
+        <v>134.088</v>
       </c>
       <c r="BL4">
-        <v>135.38200000000001</v>
+        <v>135.382</v>
       </c>
       <c r="BM4">
         <v>136.524</v>
       </c>
       <c r="BN4">
-        <v>137.43299999999999</v>
+        <v>137.433</v>
       </c>
       <c r="BO4">
-        <v>137.43600000000001</v>
+        <v>137.436</v>
       </c>
       <c r="BP4">
-        <v>139.068000000000012</v>
+        <v>139.068</v>
       </c>
       <c r="BQ4">
-        <v>139.068000000000012</v>
+        <v>139.068</v>
       </c>
       <c r="BR4">
-        <v>140.056999999999988</v>
+        <v>140.057</v>
       </c>
       <c r="BS4">
-        <v>141.22300000000001</v>
+        <v>141.223</v>
       </c>
       <c r="BT4">
-        <v>142.52199999999999</v>
+        <v>142.522</v>
       </c>
       <c r="BU4">
         <v>143.285</v>
       </c>
       <c r="BV4">
         <v>143.958</v>
       </c>
       <c r="BW4">
         <v>140.464</v>
       </c>
       <c r="BX4">
         <v>141.279</v>
       </c>
       <c r="BY4">
-        <v>142.50800000000001</v>
+        <v>142.508</v>
       </c>
       <c r="BZ4">
-        <v>143.24299999999999</v>
+        <v>143.243</v>
       </c>
       <c r="CA4">
         <v>143.541</v>
       </c>
       <c r="CB4">
-        <v>143.81200000000001</v>
+        <v>143.812</v>
       </c>
       <c r="CC4">
-        <v>144.22399999999999</v>
+        <v>144.224</v>
       </c>
       <c r="CD4">
-        <v>144.96899999999999</v>
+        <v>144.969</v>
       </c>
       <c r="CE4">
-        <v>146.014999999999986</v>
+        <v>146.015</v>
       </c>
       <c r="CF4">
         <v>146.101</v>
       </c>
       <c r="CG4">
-        <v>146.84899999999999</v>
+        <v>146.849</v>
       </c>
       <c r="CH4">
-        <v>147.49299999999999</v>
+        <v>147.493</v>
       </c>
       <c r="CI4">
         <v>146.148</v>
       </c>
       <c r="CJ4">
-        <v>147.046999999999997</v>
+        <v>147.047</v>
       </c>
       <c r="CK4">
         <v>147.911</v>
       </c>
       <c r="CL4">
         <v>148.721</v>
       </c>
       <c r="CM4">
         <v>148.679</v>
       </c>
     </row>
     <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>94</v>
       </c>
       <c r="B5">
         <v>147</v>
       </c>
       <c r="C5">
         <v>154</v>
       </c>
       <c r="D5">
         <v>142</v>
       </c>
       <c r="E5">
@@ -2038,312 +2038,312 @@
       </c>
       <c r="CI5">
         <v>256</v>
       </c>
       <c r="CJ5">
         <v>257</v>
       </c>
       <c r="CK5">
         <v>247</v>
       </c>
       <c r="CL5">
         <v>262</v>
       </c>
       <c r="CM5">
         <v>252</v>
       </c>
     </row>
     <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>95</v>
       </c>
       <c r="B6">
         <v>384.108</v>
       </c>
       <c r="C6">
-        <v>381.19200000000001</v>
+        <v>381.192</v>
       </c>
       <c r="D6">
-        <v>382.36700000000002</v>
+        <v>382.367</v>
       </c>
       <c r="E6">
-        <v>383.29899999999998</v>
+        <v>383.299</v>
       </c>
       <c r="F6">
-        <v>383.96499999999997</v>
+        <v>383.965</v>
       </c>
       <c r="G6">
-        <v>372.23099999999999</v>
+        <v>372.231</v>
       </c>
       <c r="H6">
         <v>374.875</v>
       </c>
       <c r="I6">
-        <v>374.99700000000001</v>
+        <v>374.997</v>
       </c>
       <c r="J6">
-        <v>375.21899999999999</v>
+        <v>375.219</v>
       </c>
       <c r="K6">
-        <v>383.22500000000002</v>
+        <v>383.225</v>
       </c>
       <c r="L6">
         <v>383.935</v>
       </c>
       <c r="M6">
-        <v>384.83199999999999</v>
+        <v>384.832</v>
       </c>
       <c r="N6">
-        <v>384.63799999999998</v>
+        <v>384.638</v>
       </c>
       <c r="O6">
         <v>377.613</v>
       </c>
       <c r="P6">
-        <v>377.84199999999998</v>
+        <v>377.842</v>
       </c>
       <c r="Q6">
-        <v>378.67099999999999</v>
+        <v>378.671</v>
       </c>
       <c r="R6">
-        <v>379.33800000000002</v>
+        <v>379.338</v>
       </c>
       <c r="S6">
-        <v>373.63900000000001</v>
+        <v>373.639</v>
       </c>
       <c r="T6">
-        <v>376.36200000000002</v>
+        <v>376.362</v>
       </c>
       <c r="U6">
-        <v>375.64699999999999</v>
+        <v>375.647</v>
       </c>
       <c r="V6">
-        <v>374.26499999999999</v>
+        <v>374.265</v>
       </c>
       <c r="W6">
-        <v>377.57100000000003</v>
+        <v>377.571</v>
       </c>
       <c r="X6">
         <v>377.548</v>
       </c>
       <c r="Y6">
-        <v>377.17899999999997</v>
+        <v>377.179</v>
       </c>
       <c r="Z6">
-        <v>377.41500000000002</v>
+        <v>377.415</v>
       </c>
       <c r="AA6">
-        <v>374.37799999999999</v>
+        <v>374.378</v>
       </c>
       <c r="AB6">
-        <v>374.055000000000007</v>
+        <v>374.055</v>
       </c>
       <c r="AC6">
-        <v>374.79899999999998</v>
+        <v>374.799</v>
       </c>
       <c r="AD6">
-        <v>374.74000000000001</v>
+        <v>374.74</v>
       </c>
       <c r="AE6">
         <v>375.392</v>
       </c>
       <c r="AF6">
-        <v>377.42500000000001</v>
+        <v>377.425</v>
       </c>
       <c r="AG6">
-        <v>376.45499999999998</v>
+        <v>376.455</v>
       </c>
       <c r="AH6">
-        <v>375.70499999999998</v>
+        <v>375.705</v>
       </c>
       <c r="AI6">
-        <v>373.85599999999999</v>
+        <v>373.856</v>
       </c>
       <c r="AJ6">
-        <v>371.49599999999998</v>
+        <v>371.496</v>
       </c>
       <c r="AK6">
-        <v>371.26600000000002</v>
+        <v>371.266</v>
       </c>
       <c r="AL6">
-        <v>369.23099999999999</v>
+        <v>369.231</v>
       </c>
       <c r="AM6">
-        <v>369.63200000000001</v>
+        <v>369.632</v>
       </c>
       <c r="AN6">
-        <v>370.42599999999999</v>
+        <v>370.426</v>
       </c>
       <c r="AO6">
-        <v>365.49799999999999</v>
+        <v>365.498</v>
       </c>
       <c r="AP6">
-        <v>367.089999999999975</v>
+        <v>367.09</v>
       </c>
       <c r="AQ6">
-        <v>367.22399999999999</v>
+        <v>367.224</v>
       </c>
       <c r="AR6">
-        <v>373.35599999999999</v>
+        <v>373.356</v>
       </c>
       <c r="AS6">
-        <v>373.10700000000003</v>
+        <v>373.107</v>
       </c>
       <c r="AT6">
-        <v>374.0099999999999909</v>
+        <v>374.01</v>
       </c>
       <c r="AU6">
         <v>378.822</v>
       </c>
       <c r="AV6">
-        <v>380.29599999999999</v>
+        <v>380.296</v>
       </c>
       <c r="AW6">
         <v>384.517</v>
       </c>
       <c r="AX6">
-        <v>388.14699999999999</v>
+        <v>388.147</v>
       </c>
       <c r="AY6">
         <v>382.529</v>
       </c>
       <c r="AZ6">
         <v>389.464</v>
       </c>
       <c r="BA6">
-        <v>392.77100000000002</v>
+        <v>392.771</v>
       </c>
       <c r="BB6">
-        <v>396.58199999999999</v>
+        <v>396.582</v>
       </c>
       <c r="BC6">
-        <v>398.63400000000001</v>
+        <v>398.634</v>
       </c>
       <c r="BD6">
         <v>400.471</v>
       </c>
       <c r="BE6">
-        <v>401.41699999999997</v>
+        <v>401.417</v>
       </c>
       <c r="BF6">
-        <v>402.67700000000002</v>
+        <v>402.677</v>
       </c>
       <c r="BG6">
-        <v>404.12400000000002</v>
+        <v>404.124</v>
       </c>
       <c r="BH6">
-        <v>405.87200000000001</v>
+        <v>405.872</v>
       </c>
       <c r="BI6">
-        <v>408.37599999999998</v>
+        <v>408.376</v>
       </c>
       <c r="BJ6">
-        <v>409.85399999999998</v>
+        <v>409.854</v>
       </c>
       <c r="BK6">
-        <v>405.85500000000002</v>
+        <v>405.855</v>
       </c>
       <c r="BL6">
-        <v>407.56900000000002</v>
+        <v>407.569</v>
       </c>
       <c r="BM6">
-        <v>409.11799999999999</v>
+        <v>409.118</v>
       </c>
       <c r="BN6">
-        <v>410.26799999999997</v>
+        <v>410.268</v>
       </c>
       <c r="BO6">
-        <v>410.75700000000001</v>
+        <v>410.757</v>
       </c>
       <c r="BP6">
-        <v>412.33800000000002</v>
+        <v>412.338</v>
       </c>
       <c r="BQ6">
-        <v>412.33800000000002</v>
+        <v>412.338</v>
       </c>
       <c r="BR6">
         <v>412.964</v>
       </c>
       <c r="BS6">
-        <v>413.48599999999999</v>
+        <v>413.486</v>
       </c>
       <c r="BT6">
-        <v>415.61799999999999</v>
+        <v>415.618</v>
       </c>
       <c r="BU6">
-        <v>416.059000000000026</v>
+        <v>416.059</v>
       </c>
       <c r="BV6">
-        <v>416.45999999999998</v>
+        <v>416.46</v>
       </c>
       <c r="BW6">
-        <v>412.52800000000002</v>
+        <v>412.528</v>
       </c>
       <c r="BX6">
-        <v>412.82299999999998</v>
+        <v>412.823</v>
       </c>
       <c r="BY6">
-        <v>413.58600000000001</v>
+        <v>413.586</v>
       </c>
       <c r="BZ6">
-        <v>413.90899999999999</v>
+        <v>413.909</v>
       </c>
       <c r="CA6">
-        <v>413.93700000000001</v>
+        <v>413.937</v>
       </c>
       <c r="CB6">
-        <v>413.40899999999999</v>
+        <v>413.409</v>
       </c>
       <c r="CC6">
-        <v>412.83499999999998</v>
+        <v>412.835</v>
       </c>
       <c r="CD6">
-        <v>413.050000000000011</v>
+        <v>413.05</v>
       </c>
       <c r="CE6">
-        <v>413.82600000000002</v>
+        <v>413.826</v>
       </c>
       <c r="CF6">
-        <v>407.91000000000003</v>
+        <v>407.91</v>
       </c>
       <c r="CG6">
-        <v>407.80599999999998</v>
+        <v>407.806</v>
       </c>
       <c r="CH6">
-        <v>408.14999999999998</v>
+        <v>408.15</v>
       </c>
       <c r="CI6">
-        <v>405.97899999999998</v>
+        <v>405.979</v>
       </c>
       <c r="CJ6">
-        <v>406.43400000000003</v>
+        <v>406.434</v>
       </c>
       <c r="CK6">
-        <v>407.079000000000008</v>
+        <v>407.079</v>
       </c>
       <c r="CL6">
-        <v>407.73899999999998</v>
+        <v>407.739</v>
       </c>
       <c r="CM6">
         <v>407.447</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>