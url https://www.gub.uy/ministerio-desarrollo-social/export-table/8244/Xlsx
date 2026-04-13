--- v1 (2026-02-10)
+++ v2 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>may-2022</t>
   </si>
   <si>
     <t>jun-2022</t>
   </si>
   <si>
@@ -215,51 +215,51 @@
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Sin dato</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -553,57 +553,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AS22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -710,51 +710,51 @@
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" t="s">
         <v>42</v>
       </c>
       <c r="AR1" t="s">
         <v>43</v>
       </c>
       <c r="AS1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:45">
       <c r="A2" t="s">
         <v>45</v>
       </c>
       <c r="B2">
         <v>4.969</v>
       </c>
       <c r="C2">
-        <v>5.0049999999999999</v>
+        <v>5.005</v>
       </c>
       <c r="D2">
         <v>4.982</v>
       </c>
       <c r="E2">
         <v>5.008</v>
       </c>
       <c r="F2">
         <v>5.024</v>
       </c>
       <c r="G2">
         <v>4.988</v>
       </c>
       <c r="H2">
         <v>5.029</v>
       </c>
       <c r="I2">
         <v>5.016</v>
       </c>
       <c r="J2">
         <v>5.052</v>
       </c>
       <c r="K2">
         <v>5.073</v>
       </c>
@@ -856,66 +856,66 @@
       </c>
       <c r="AR2">
         <v>5.903</v>
       </c>
       <c r="AS2">
         <v>5.926</v>
       </c>
     </row>
     <row r="3" spans="1:45">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3">
         <v>18.849</v>
       </c>
       <c r="C3">
         <v>18.898</v>
       </c>
       <c r="D3">
         <v>18.865</v>
       </c>
       <c r="E3">
         <v>18.883</v>
       </c>
       <c r="F3">
-        <v>19.010999999999999</v>
+        <v>19.011</v>
       </c>
       <c r="G3">
         <v>18.932</v>
       </c>
       <c r="H3">
         <v>19.0</v>
       </c>
       <c r="I3">
-        <v>19.079000000000001</v>
+        <v>19.079</v>
       </c>
       <c r="J3">
         <v>19.139</v>
       </c>
       <c r="K3">
-        <v>19.088000000000001</v>
+        <v>19.088</v>
       </c>
       <c r="L3">
         <v>19.189</v>
       </c>
       <c r="M3">
         <v>19.128</v>
       </c>
       <c r="N3">
         <v>19.177</v>
       </c>
       <c r="O3">
         <v>19.113</v>
       </c>
       <c r="P3">
         <v>19.154</v>
       </c>
       <c r="Q3">
         <v>19.162</v>
       </c>
       <c r="R3">
         <v>19.18</v>
       </c>
       <c r="S3">
         <v>19.258</v>
       </c>
@@ -973,51 +973,51 @@
       <c r="AK3">
         <v>20.23</v>
       </c>
       <c r="AL3">
         <v>20.351</v>
       </c>
       <c r="AM3">
         <v>20.493</v>
       </c>
       <c r="AN3">
         <v>20.782</v>
       </c>
       <c r="AO3">
         <v>20.761</v>
       </c>
       <c r="AP3">
         <v>20.777</v>
       </c>
       <c r="AQ3">
         <v>20.913</v>
       </c>
       <c r="AR3">
         <v>20.957</v>
       </c>
       <c r="AS3">
-        <v>21.079999999999998</v>
+        <v>21.08</v>
       </c>
     </row>
     <row r="4" spans="1:45">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4">
         <v>3.915</v>
       </c>
       <c r="C4">
         <v>3.926</v>
       </c>
       <c r="D4">
         <v>3.914</v>
       </c>
       <c r="E4">
         <v>3.931</v>
       </c>
       <c r="F4">
         <v>3.872</v>
       </c>
       <c r="G4">
         <v>3.847</v>
       </c>
       <c r="H4">
@@ -1026,75 +1026,75 @@
       <c r="I4">
         <v>3.843</v>
       </c>
       <c r="J4">
         <v>3.86</v>
       </c>
       <c r="K4">
         <v>3.892</v>
       </c>
       <c r="L4">
         <v>3.891</v>
       </c>
       <c r="M4">
         <v>3.907</v>
       </c>
       <c r="N4">
         <v>3.948</v>
       </c>
       <c r="O4">
         <v>3.953</v>
       </c>
       <c r="P4">
         <v>3.964</v>
       </c>
       <c r="Q4">
-        <v>4.0019999999999998</v>
+        <v>4.002</v>
       </c>
       <c r="R4">
-        <v>4.0030000000000001</v>
+        <v>4.003</v>
       </c>
       <c r="S4">
         <v>3.986</v>
       </c>
       <c r="T4">
         <v>4.008</v>
       </c>
       <c r="U4">
         <v>3.984</v>
       </c>
       <c r="V4">
         <v>3.969</v>
       </c>
       <c r="W4">
         <v>3.898</v>
       </c>
       <c r="X4">
         <v>3.981</v>
       </c>
       <c r="Y4">
-        <v>4.0039999999999996</v>
+        <v>4.004</v>
       </c>
       <c r="Z4">
         <v>4.012</v>
       </c>
       <c r="AA4">
         <v>4.058</v>
       </c>
       <c r="AB4">
         <v>4.02</v>
       </c>
       <c r="AC4">
         <v>4.024</v>
       </c>
       <c r="AD4">
         <v>4.012</v>
       </c>
       <c r="AE4">
         <v>4.022</v>
       </c>
       <c r="AF4">
         <v>4.037</v>
       </c>
       <c r="AG4">
         <v>4.055</v>
       </c>
@@ -1943,168 +1943,168 @@
       </c>
       <c r="AO10">
         <v>4.488</v>
       </c>
       <c r="AP10">
         <v>4.525</v>
       </c>
       <c r="AQ10">
         <v>4.512</v>
       </c>
       <c r="AR10">
         <v>4.511</v>
       </c>
       <c r="AS10">
         <v>4.518</v>
       </c>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11">
         <v>46.917</v>
       </c>
       <c r="C11">
-        <v>47.063000000000002</v>
+        <v>47.063</v>
       </c>
       <c r="D11">
-        <v>47.046999999999997</v>
+        <v>47.047</v>
       </c>
       <c r="E11">
         <v>47.359</v>
       </c>
       <c r="F11">
         <v>47.652</v>
       </c>
       <c r="G11">
         <v>47.487</v>
       </c>
       <c r="H11">
         <v>47.768</v>
       </c>
       <c r="I11">
-        <v>48.045000000000002</v>
+        <v>48.045</v>
       </c>
       <c r="J11">
         <v>48.493</v>
       </c>
       <c r="K11">
         <v>48.565</v>
       </c>
       <c r="L11">
         <v>48.68</v>
       </c>
       <c r="M11">
         <v>48.568</v>
       </c>
       <c r="N11">
         <v>48.804</v>
       </c>
       <c r="O11">
         <v>48.737</v>
       </c>
       <c r="P11">
         <v>48.947</v>
       </c>
       <c r="Q11">
         <v>49.159</v>
       </c>
       <c r="R11">
         <v>49.325</v>
       </c>
       <c r="S11">
         <v>49.555</v>
       </c>
       <c r="T11">
         <v>49.785</v>
       </c>
       <c r="U11">
         <v>49.878</v>
       </c>
       <c r="V11">
         <v>49.948</v>
       </c>
       <c r="W11">
         <v>49.47</v>
       </c>
       <c r="X11">
-        <v>51.021000000000001</v>
+        <v>51.021</v>
       </c>
       <c r="Y11">
         <v>51.209</v>
       </c>
       <c r="Z11">
         <v>52.693</v>
       </c>
       <c r="AA11">
         <v>52.639</v>
       </c>
       <c r="AB11">
         <v>52.435</v>
       </c>
       <c r="AC11">
         <v>52.718</v>
       </c>
       <c r="AD11">
         <v>52.893</v>
       </c>
       <c r="AE11">
         <v>53.213</v>
       </c>
       <c r="AF11">
         <v>53.104</v>
       </c>
       <c r="AG11">
-        <v>53.0050000000000026</v>
+        <v>53.005</v>
       </c>
       <c r="AH11">
         <v>53.122</v>
       </c>
       <c r="AI11">
         <v>53.491</v>
       </c>
       <c r="AJ11">
         <v>53.684</v>
       </c>
       <c r="AK11">
-        <v>54.048000000000002</v>
+        <v>54.048</v>
       </c>
       <c r="AL11">
         <v>54.555</v>
       </c>
       <c r="AM11">
         <v>54.798</v>
       </c>
       <c r="AN11">
         <v>55.391</v>
       </c>
       <c r="AO11">
         <v>55.631</v>
       </c>
       <c r="AP11">
-        <v>56.058999999999997</v>
+        <v>56.059</v>
       </c>
       <c r="AQ11">
         <v>56.471</v>
       </c>
       <c r="AR11">
         <v>56.382</v>
       </c>
       <c r="AS11">
         <v>56.459</v>
       </c>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12">
         <v>4.558</v>
       </c>
       <c r="C12">
         <v>4.582</v>
       </c>
       <c r="D12">
         <v>4.619</v>
       </c>
       <c r="E12">
@@ -2152,51 +2152,51 @@
       <c r="S12">
         <v>4.843</v>
       </c>
       <c r="T12">
         <v>4.818</v>
       </c>
       <c r="U12">
         <v>4.787</v>
       </c>
       <c r="V12">
         <v>4.822</v>
       </c>
       <c r="W12">
         <v>4.891</v>
       </c>
       <c r="X12">
         <v>4.745</v>
       </c>
       <c r="Y12">
         <v>4.751</v>
       </c>
       <c r="Z12">
         <v>4.774</v>
       </c>
       <c r="AA12">
-        <v>5.0039999999999996</v>
+        <v>5.004</v>
       </c>
       <c r="AB12">
         <v>4.956</v>
       </c>
       <c r="AC12">
         <v>4.855</v>
       </c>
       <c r="AD12">
         <v>4.842</v>
       </c>
       <c r="AE12">
         <v>4.788</v>
       </c>
       <c r="AF12">
         <v>4.773</v>
       </c>
       <c r="AG12">
         <v>4.757</v>
       </c>
       <c r="AH12">
         <v>4.75</v>
       </c>
       <c r="AI12">
         <v>4.762</v>
       </c>
@@ -2357,57 +2357,57 @@
       </c>
       <c r="AP13">
         <v>2.364</v>
       </c>
       <c r="AQ13">
         <v>2.367</v>
       </c>
       <c r="AR13">
         <v>2.368</v>
       </c>
       <c r="AS13">
         <v>2.369</v>
       </c>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14">
         <v>5.91</v>
       </c>
       <c r="C14">
         <v>5.953</v>
       </c>
       <c r="D14">
-        <v>6.0019999999999998</v>
+        <v>6.002</v>
       </c>
       <c r="E14">
-        <v>6.0090000000000003</v>
+        <v>6.009</v>
       </c>
       <c r="F14">
-        <v>6.0019999999999998</v>
+        <v>6.002</v>
       </c>
       <c r="G14">
         <v>5.989</v>
       </c>
       <c r="H14">
         <v>6.019</v>
       </c>
       <c r="I14">
         <v>6.051</v>
       </c>
       <c r="J14">
         <v>6.107</v>
       </c>
       <c r="K14">
         <v>6.069</v>
       </c>
       <c r="L14">
         <v>6.118</v>
       </c>
       <c r="M14">
         <v>6.168</v>
       </c>
       <c r="N14">
         <v>6.243</v>
       </c>
@@ -3450,177 +3450,177 @@
       </c>
       <c r="AO21">
         <v>23</v>
       </c>
       <c r="AP21">
         <v>22</v>
       </c>
       <c r="AQ21">
         <v>25</v>
       </c>
       <c r="AR21">
         <v>34</v>
       </c>
       <c r="AS21">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:45">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22">
         <v>121.441</v>
       </c>
       <c r="C22">
-        <v>121.80500000000001</v>
+        <v>121.805</v>
       </c>
       <c r="D22">
         <v>121.934</v>
       </c>
       <c r="E22">
         <v>122.42</v>
       </c>
       <c r="F22">
         <v>122.904</v>
       </c>
       <c r="G22">
         <v>122.346</v>
       </c>
       <c r="H22">
         <v>122.931</v>
       </c>
       <c r="I22">
         <v>123.38</v>
       </c>
       <c r="J22">
         <v>124.223</v>
       </c>
       <c r="K22">
-        <v>124.27500000000001</v>
+        <v>124.275</v>
       </c>
       <c r="L22">
         <v>124.836</v>
       </c>
       <c r="M22">
-        <v>124.81999999999999</v>
+        <v>124.82</v>
       </c>
       <c r="N22">
         <v>125.541</v>
       </c>
       <c r="O22">
-        <v>125.40300000000001</v>
+        <v>125.403</v>
       </c>
       <c r="P22">
         <v>125.864</v>
       </c>
       <c r="Q22">
         <v>126.37</v>
       </c>
       <c r="R22">
         <v>126.634</v>
       </c>
       <c r="S22">
         <v>126.938</v>
       </c>
       <c r="T22">
-        <v>127.32599999999999</v>
+        <v>127.326</v>
       </c>
       <c r="U22">
-        <v>127.018000000000001</v>
+        <v>127.018</v>
       </c>
       <c r="V22">
         <v>127.535</v>
       </c>
       <c r="W22">
         <v>125.486</v>
       </c>
       <c r="X22">
         <v>128.786</v>
       </c>
       <c r="Y22">
-        <v>130.085000000000008</v>
+        <v>130.085</v>
       </c>
       <c r="Z22">
         <v>132.19</v>
       </c>
       <c r="AA22">
-        <v>131.83000000000001</v>
+        <v>131.83</v>
       </c>
       <c r="AB22">
         <v>131.566</v>
       </c>
       <c r="AC22">
-        <v>131.80600000000001</v>
+        <v>131.806</v>
       </c>
       <c r="AD22">
-        <v>132.051999999999992</v>
+        <v>132.052</v>
       </c>
       <c r="AE22">
-        <v>132.38399999999999</v>
+        <v>132.384</v>
       </c>
       <c r="AF22">
-        <v>132.44399999999999</v>
+        <v>132.444</v>
       </c>
       <c r="AG22">
         <v>132.583</v>
       </c>
       <c r="AH22">
-        <v>133.052999999999997</v>
+        <v>133.053</v>
       </c>
       <c r="AI22">
         <v>134.261</v>
       </c>
       <c r="AJ22">
         <v>134.529</v>
       </c>
       <c r="AK22">
-        <v>135.18899999999999</v>
+        <v>135.189</v>
       </c>
       <c r="AL22">
-        <v>135.94399999999999</v>
+        <v>135.944</v>
       </c>
       <c r="AM22">
         <v>136.328</v>
       </c>
       <c r="AN22">
         <v>137.685</v>
       </c>
       <c r="AO22">
-        <v>137.92099999999999</v>
+        <v>137.921</v>
       </c>
       <c r="AP22">
         <v>138.655</v>
       </c>
       <c r="AQ22">
         <v>139.232</v>
       </c>
       <c r="AR22">
         <v>139.321</v>
       </c>
       <c r="AS22">
-        <v>139.64699999999999</v>
+        <v>139.647</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>