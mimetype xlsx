--- v1 (2026-02-10)
+++ v2 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Tipo beneficio</t>
   </si>
   <si>
     <t>may-2022</t>
   </si>
   <si>
     <t>jun-2022</t>
   </si>
   <si>
@@ -170,51 +170,51 @@
   <si>
     <t>dic-25</t>
   </si>
   <si>
     <t>TUS Simple</t>
   </si>
   <si>
     <t>TUS Doble</t>
   </si>
   <si>
     <t>Monto PAEC-BBB</t>
   </si>
   <si>
     <t>Monto Bono Crianza</t>
   </si>
   <si>
     <t>Sin dato</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -508,57 +508,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AS7"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -713,51 +713,51 @@
       <c r="K2">
         <v>44.894</v>
       </c>
       <c r="L2">
         <v>45.138</v>
       </c>
       <c r="M2">
         <v>45.331</v>
       </c>
       <c r="N2">
         <v>45.751</v>
       </c>
       <c r="O2">
         <v>45.918</v>
       </c>
       <c r="P2">
         <v>46.187</v>
       </c>
       <c r="Q2">
         <v>46.541</v>
       </c>
       <c r="R2">
         <v>46.842</v>
       </c>
       <c r="S2">
-        <v>47.039000000000001</v>
+        <v>47.039</v>
       </c>
       <c r="T2">
         <v>47.363</v>
       </c>
       <c r="U2">
         <v>47.427</v>
       </c>
       <c r="V2">
         <v>47.958</v>
       </c>
       <c r="W2">
         <v>46.303</v>
       </c>
       <c r="X2">
         <v>49.067</v>
       </c>
       <c r="Y2">
         <v>50.219</v>
       </c>
       <c r="Z2">
         <v>52.202</v>
       </c>
       <c r="AA2">
         <v>51.95</v>
       </c>
@@ -779,197 +779,197 @@
       <c r="AG2">
         <v>52.312</v>
       </c>
       <c r="AH2">
         <v>52.409</v>
       </c>
       <c r="AI2">
         <v>53.144</v>
       </c>
       <c r="AJ2">
         <v>53.363</v>
       </c>
       <c r="AK2">
         <v>53.768</v>
       </c>
       <c r="AL2">
         <v>54.501</v>
       </c>
       <c r="AM2">
         <v>54.766</v>
       </c>
       <c r="AN2">
         <v>55.41</v>
       </c>
       <c r="AO2">
-        <v>56.073999999999998</v>
+        <v>56.074</v>
       </c>
       <c r="AP2">
         <v>56.75</v>
       </c>
       <c r="AQ2">
         <v>57.266</v>
       </c>
       <c r="AR2">
         <v>57.218</v>
       </c>
       <c r="AS2">
         <v>57.454</v>
       </c>
     </row>
     <row r="3" spans="1:45">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3">
         <v>44.914</v>
       </c>
       <c r="C3">
         <v>44.923</v>
       </c>
       <c r="D3">
-        <v>45.043999999999997</v>
+        <v>45.044</v>
       </c>
       <c r="E3">
         <v>45.147</v>
       </c>
       <c r="F3">
-        <v>45.091000000000001</v>
+        <v>45.091</v>
       </c>
       <c r="G3">
         <v>44.697</v>
       </c>
       <c r="H3">
         <v>44.86</v>
       </c>
       <c r="I3">
         <v>44.937</v>
       </c>
       <c r="J3">
         <v>45.105</v>
       </c>
       <c r="K3">
         <v>45.192</v>
       </c>
       <c r="L3">
         <v>45.239</v>
       </c>
       <c r="M3">
         <v>45.264</v>
       </c>
       <c r="N3">
         <v>45.311</v>
       </c>
       <c r="O3">
         <v>45.277</v>
       </c>
       <c r="P3">
         <v>45.346</v>
       </c>
       <c r="Q3">
         <v>45.377</v>
       </c>
       <c r="R3">
         <v>45.309</v>
       </c>
       <c r="S3">
         <v>45.228</v>
       </c>
       <c r="T3">
         <v>45.2</v>
       </c>
       <c r="U3">
         <v>44.98</v>
       </c>
       <c r="V3">
-        <v>45.036000000000001</v>
+        <v>45.036</v>
       </c>
       <c r="W3">
         <v>44.336</v>
       </c>
       <c r="X3">
         <v>44.896</v>
       </c>
       <c r="Y3">
         <v>44.958</v>
       </c>
       <c r="Z3">
-        <v>45.020000000000003</v>
+        <v>45.02</v>
       </c>
       <c r="AA3">
-        <v>45.037999999999997</v>
+        <v>45.038</v>
       </c>
       <c r="AB3">
         <v>45.142</v>
       </c>
       <c r="AC3">
         <v>45.214</v>
       </c>
       <c r="AD3">
         <v>45.262</v>
       </c>
       <c r="AE3">
         <v>45.279</v>
       </c>
       <c r="AF3">
         <v>45.253</v>
       </c>
       <c r="AG3">
         <v>45.213</v>
       </c>
       <c r="AH3">
         <v>45.304</v>
       </c>
       <c r="AI3">
         <v>45.467</v>
       </c>
       <c r="AJ3">
         <v>45.481</v>
       </c>
       <c r="AK3">
         <v>45.551</v>
       </c>
       <c r="AL3">
         <v>45.63</v>
       </c>
       <c r="AM3">
         <v>45.72</v>
       </c>
       <c r="AN3">
         <v>45.946</v>
       </c>
       <c r="AO3">
         <v>45.948</v>
       </c>
       <c r="AP3">
         <v>45.972</v>
       </c>
       <c r="AQ3">
         <v>45.983</v>
       </c>
       <c r="AR3">
-        <v>46.030000000000001</v>
+        <v>46.03</v>
       </c>
       <c r="AS3">
         <v>46.064</v>
       </c>
     </row>
     <row r="4" spans="1:45">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4">
         <v>8.356</v>
       </c>
       <c r="C4">
         <v>8.546</v>
       </c>
       <c r="D4">
         <v>8.429</v>
       </c>
       <c r="E4">
         <v>8.383</v>
       </c>
       <c r="F4">
         <v>8.645</v>
       </c>
       <c r="G4">
@@ -996,87 +996,87 @@
       <c r="N4">
         <v>8.761</v>
       </c>
       <c r="O4">
         <v>8.664</v>
       </c>
       <c r="P4">
         <v>8.797</v>
       </c>
       <c r="Q4">
         <v>8.901</v>
       </c>
       <c r="R4">
         <v>8.945</v>
       </c>
       <c r="S4">
         <v>9.106</v>
       </c>
       <c r="T4">
         <v>9.175</v>
       </c>
       <c r="U4">
         <v>9.135</v>
       </c>
       <c r="V4">
-        <v>9.077999999999999</v>
+        <v>9.078</v>
       </c>
       <c r="W4">
         <v>9.315</v>
       </c>
       <c r="X4">
         <v>9.306</v>
       </c>
       <c r="Y4">
         <v>9.336</v>
       </c>
       <c r="Z4">
         <v>9.389</v>
       </c>
       <c r="AA4">
         <v>9.357</v>
       </c>
       <c r="AB4">
         <v>9.294</v>
       </c>
       <c r="AC4">
         <v>9.224</v>
       </c>
       <c r="AD4">
-        <v>9.039999999999999</v>
+        <v>9.04</v>
       </c>
       <c r="AE4">
-        <v>9.082000000000001</v>
+        <v>9.082</v>
       </c>
       <c r="AF4">
         <v>8.961</v>
       </c>
       <c r="AG4">
         <v>8.927</v>
       </c>
       <c r="AH4">
-        <v>9.092000000000001</v>
+        <v>9.092</v>
       </c>
       <c r="AI4">
         <v>9.15</v>
       </c>
       <c r="AJ4">
         <v>9.12</v>
       </c>
       <c r="AK4">
         <v>9.208</v>
       </c>
       <c r="AL4">
         <v>9.045</v>
       </c>
       <c r="AM4">
         <v>9.0</v>
       </c>
       <c r="AN4">
         <v>9.08</v>
       </c>
       <c r="AO4">
         <v>8.883</v>
       </c>
       <c r="AP4">
         <v>8.79</v>
       </c>
@@ -1085,57 +1085,57 @@
       </c>
       <c r="AR4">
         <v>8.91</v>
       </c>
       <c r="AS4">
         <v>8.87</v>
       </c>
     </row>
     <row r="5" spans="1:45">
       <c r="A5" t="s">
         <v>48</v>
       </c>
       <c r="B5">
         <v>24.696</v>
       </c>
       <c r="C5">
         <v>24.765</v>
       </c>
       <c r="D5">
         <v>24.713</v>
       </c>
       <c r="E5">
         <v>24.931</v>
       </c>
       <c r="F5">
-        <v>25.039000000000001</v>
+        <v>25.039</v>
       </c>
       <c r="G5">
         <v>24.991</v>
       </c>
       <c r="H5">
-        <v>25.065000000000001</v>
+        <v>25.065</v>
       </c>
       <c r="I5">
         <v>25.182</v>
       </c>
       <c r="J5">
         <v>25.372</v>
       </c>
       <c r="K5">
         <v>25.525</v>
       </c>
       <c r="L5">
         <v>25.646</v>
       </c>
       <c r="M5">
         <v>25.615</v>
       </c>
       <c r="N5">
         <v>25.718</v>
       </c>
       <c r="O5">
         <v>25.544</v>
       </c>
       <c r="P5">
         <v>25.534</v>
       </c>
@@ -1160,81 +1160,81 @@
       <c r="W5">
         <v>25.532</v>
       </c>
       <c r="X5">
         <v>25.517</v>
       </c>
       <c r="Y5">
         <v>25.572</v>
       </c>
       <c r="Z5">
         <v>25.579</v>
       </c>
       <c r="AA5">
         <v>25.485</v>
       </c>
       <c r="AB5">
         <v>25.674</v>
       </c>
       <c r="AC5">
         <v>25.776</v>
       </c>
       <c r="AD5">
         <v>25.884</v>
       </c>
       <c r="AE5">
-        <v>26.050000000000001</v>
+        <v>26.05</v>
       </c>
       <c r="AF5">
-        <v>26.071000000000002</v>
+        <v>26.071</v>
       </c>
       <c r="AG5">
         <v>26.131</v>
       </c>
       <c r="AH5">
         <v>26.248</v>
       </c>
       <c r="AI5">
         <v>26.5</v>
       </c>
       <c r="AJ5">
         <v>26.565</v>
       </c>
       <c r="AK5">
         <v>26.662</v>
       </c>
       <c r="AL5">
         <v>26.768</v>
       </c>
       <c r="AM5">
         <v>26.842</v>
       </c>
       <c r="AN5">
         <v>27.249</v>
       </c>
       <c r="AO5">
-        <v>27.015999999999998</v>
+        <v>27.016</v>
       </c>
       <c r="AP5">
         <v>27.143</v>
       </c>
       <c r="AQ5">
         <v>27.19</v>
       </c>
       <c r="AR5">
         <v>27.163</v>
       </c>
       <c r="AS5">
         <v>27.259</v>
       </c>
     </row>
     <row r="6" spans="1:45">
       <c r="A6" t="s">
         <v>49</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
@@ -1350,177 +1350,177 @@
       </c>
       <c r="AO6">
         <v>0</v>
       </c>
       <c r="AP6">
         <v>0</v>
       </c>
       <c r="AQ6">
         <v>0</v>
       </c>
       <c r="AR6">
         <v>0</v>
       </c>
       <c r="AS6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7">
         <v>121.441</v>
       </c>
       <c r="C7">
-        <v>121.80500000000001</v>
+        <v>121.805</v>
       </c>
       <c r="D7">
         <v>121.934</v>
       </c>
       <c r="E7">
         <v>122.42</v>
       </c>
       <c r="F7">
         <v>122.904</v>
       </c>
       <c r="G7">
         <v>122.346</v>
       </c>
       <c r="H7">
         <v>122.931</v>
       </c>
       <c r="I7">
         <v>123.38</v>
       </c>
       <c r="J7">
         <v>124.223</v>
       </c>
       <c r="K7">
-        <v>124.27500000000001</v>
+        <v>124.275</v>
       </c>
       <c r="L7">
         <v>124.836</v>
       </c>
       <c r="M7">
-        <v>124.81999999999999</v>
+        <v>124.82</v>
       </c>
       <c r="N7">
         <v>125.541</v>
       </c>
       <c r="O7">
-        <v>125.40300000000001</v>
+        <v>125.403</v>
       </c>
       <c r="P7">
         <v>125.864</v>
       </c>
       <c r="Q7">
         <v>126.37</v>
       </c>
       <c r="R7">
         <v>126.634</v>
       </c>
       <c r="S7">
         <v>126.938</v>
       </c>
       <c r="T7">
-        <v>127.32599999999999</v>
+        <v>127.326</v>
       </c>
       <c r="U7">
-        <v>127.018000000000001</v>
+        <v>127.018</v>
       </c>
       <c r="V7">
         <v>127.535</v>
       </c>
       <c r="W7">
         <v>125.486</v>
       </c>
       <c r="X7">
         <v>128.786</v>
       </c>
       <c r="Y7">
-        <v>130.085000000000008</v>
+        <v>130.085</v>
       </c>
       <c r="Z7">
         <v>132.19</v>
       </c>
       <c r="AA7">
-        <v>131.83000000000001</v>
+        <v>131.83</v>
       </c>
       <c r="AB7">
         <v>131.566</v>
       </c>
       <c r="AC7">
-        <v>131.80600000000001</v>
+        <v>131.806</v>
       </c>
       <c r="AD7">
-        <v>132.051999999999992</v>
+        <v>132.052</v>
       </c>
       <c r="AE7">
-        <v>132.38399999999999</v>
+        <v>132.384</v>
       </c>
       <c r="AF7">
-        <v>132.44399999999999</v>
+        <v>132.444</v>
       </c>
       <c r="AG7">
         <v>132.583</v>
       </c>
       <c r="AH7">
-        <v>133.052999999999997</v>
+        <v>133.053</v>
       </c>
       <c r="AI7">
         <v>134.261</v>
       </c>
       <c r="AJ7">
         <v>134.529</v>
       </c>
       <c r="AK7">
-        <v>135.18899999999999</v>
+        <v>135.189</v>
       </c>
       <c r="AL7">
-        <v>135.94399999999999</v>
+        <v>135.944</v>
       </c>
       <c r="AM7">
         <v>136.328</v>
       </c>
       <c r="AN7">
         <v>137.685</v>
       </c>
       <c r="AO7">
-        <v>137.92099999999999</v>
+        <v>137.921</v>
       </c>
       <c r="AP7">
         <v>138.655</v>
       </c>
       <c r="AQ7">
         <v>139.232</v>
       </c>
       <c r="AR7">
         <v>139.321</v>
       </c>
       <c r="AS7">
-        <v>139.64699999999999</v>
+        <v>139.647</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>