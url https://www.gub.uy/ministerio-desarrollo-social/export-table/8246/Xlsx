--- v1 (2026-02-17)
+++ v2 (2026-04-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>ene-2014</t>
   </si>
   <si>
     <t>feb-2014</t>
   </si>
   <si>
@@ -515,51 +515,51 @@
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Sin dato</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -853,57 +853,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:EO22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:145">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1403,51 +1403,51 @@
       <c r="Z2">
         <v>2.925</v>
       </c>
       <c r="AA2">
         <v>2.944</v>
       </c>
       <c r="AB2">
         <v>2.939</v>
       </c>
       <c r="AC2">
         <v>2.958</v>
       </c>
       <c r="AD2">
         <v>2.965</v>
       </c>
       <c r="AE2">
         <v>2.963</v>
       </c>
       <c r="AF2">
         <v>2.993</v>
       </c>
       <c r="AG2">
         <v>2.992</v>
       </c>
       <c r="AH2">
-        <v>3.0059999999999998</v>
+        <v>3.006</v>
       </c>
       <c r="AI2">
         <v>3.021</v>
       </c>
       <c r="AJ2">
         <v>3.043</v>
       </c>
       <c r="AK2">
         <v>3.041</v>
       </c>
       <c r="AL2">
         <v>3.057</v>
       </c>
       <c r="AM2">
         <v>3.071</v>
       </c>
       <c r="AN2">
         <v>3.072</v>
       </c>
       <c r="AO2">
         <v>3.063</v>
       </c>
       <c r="AP2">
         <v>3.057</v>
       </c>
@@ -1724,51 +1724,51 @@
       <c r="EC2">
         <v>3.828</v>
       </c>
       <c r="ED2">
         <v>3.856</v>
       </c>
       <c r="EE2">
         <v>3.879</v>
       </c>
       <c r="EF2">
         <v>3.911</v>
       </c>
       <c r="EG2">
         <v>3.927</v>
       </c>
       <c r="EH2">
         <v>3.939</v>
       </c>
       <c r="EI2">
         <v>3.964</v>
       </c>
       <c r="EJ2">
         <v>3.992</v>
       </c>
       <c r="EK2">
-        <v>4.0010000000000003</v>
+        <v>4.001</v>
       </c>
       <c r="EL2">
         <v>4.013</v>
       </c>
       <c r="EM2">
         <v>4.03</v>
       </c>
       <c r="EN2">
         <v>4.067</v>
       </c>
       <c r="EO2">
         <v>4.086</v>
       </c>
     </row>
     <row r="3" spans="1:145">
       <c r="A3" t="s">
         <v>146</v>
       </c>
       <c r="B3">
         <v>8.801</v>
       </c>
       <c r="C3">
         <v>8.913</v>
       </c>
       <c r="D3">
@@ -1777,144 +1777,144 @@
       <c r="E3">
         <v>8.981</v>
       </c>
       <c r="F3">
         <v>8.97</v>
       </c>
       <c r="G3">
         <v>8.796</v>
       </c>
       <c r="H3">
         <v>8.793</v>
       </c>
       <c r="I3">
         <v>8.834</v>
       </c>
       <c r="J3">
         <v>8.665</v>
       </c>
       <c r="K3">
         <v>8.797</v>
       </c>
       <c r="L3">
         <v>8.869</v>
       </c>
       <c r="M3">
-        <v>9.034000000000001</v>
+        <v>9.034</v>
       </c>
       <c r="N3">
-        <v>9.061999999999999</v>
+        <v>9.062</v>
       </c>
       <c r="O3">
         <v>9.061</v>
       </c>
       <c r="P3">
         <v>9.09</v>
       </c>
       <c r="Q3">
         <v>9.315</v>
       </c>
       <c r="R3">
         <v>9.275</v>
       </c>
       <c r="S3">
         <v>9.368</v>
       </c>
       <c r="T3">
         <v>9.454</v>
       </c>
       <c r="U3">
         <v>9.646</v>
       </c>
       <c r="V3">
         <v>9.841</v>
       </c>
       <c r="W3">
         <v>9.892</v>
       </c>
       <c r="X3">
         <v>9.897</v>
       </c>
       <c r="Y3">
         <v>9.817</v>
       </c>
       <c r="Z3">
         <v>9.75</v>
       </c>
       <c r="AA3">
         <v>9.768</v>
       </c>
       <c r="AB3">
         <v>9.841</v>
       </c>
       <c r="AC3">
         <v>9.89</v>
       </c>
       <c r="AD3">
         <v>9.968</v>
       </c>
       <c r="AE3">
-        <v>10.015000000000001</v>
+        <v>10.015</v>
       </c>
       <c r="AF3">
         <v>9.985</v>
       </c>
       <c r="AG3">
         <v>10.187</v>
       </c>
       <c r="AH3">
         <v>10.33</v>
       </c>
       <c r="AI3">
         <v>10.508</v>
       </c>
       <c r="AJ3">
         <v>10.653</v>
       </c>
       <c r="AK3">
         <v>10.621</v>
       </c>
       <c r="AL3">
         <v>10.751</v>
       </c>
       <c r="AM3">
         <v>10.851</v>
       </c>
       <c r="AN3">
         <v>10.841</v>
       </c>
       <c r="AO3">
         <v>10.893</v>
       </c>
       <c r="AP3">
         <v>10.913</v>
       </c>
       <c r="AQ3">
         <v>10.925</v>
       </c>
       <c r="AR3">
-        <v>11.029999999999999</v>
+        <v>11.03</v>
       </c>
       <c r="AS3">
         <v>11.028</v>
       </c>
       <c r="AT3">
         <v>11.125</v>
       </c>
       <c r="AU3">
         <v>11.258</v>
       </c>
       <c r="AV3">
         <v>11.284</v>
       </c>
       <c r="AW3">
         <v>11.305</v>
       </c>
       <c r="AX3">
         <v>11.378</v>
       </c>
       <c r="AY3">
         <v>11.426</v>
       </c>
       <c r="AZ3">
         <v>11.501</v>
       </c>
@@ -2122,57 +2122,57 @@
       <c r="DP3">
         <v>14.754</v>
       </c>
       <c r="DQ3">
         <v>14.774</v>
       </c>
       <c r="DR3">
         <v>14.844</v>
       </c>
       <c r="DS3">
         <v>14.849</v>
       </c>
       <c r="DT3">
         <v>14.908</v>
       </c>
       <c r="DU3">
         <v>14.979</v>
       </c>
       <c r="DV3">
         <v>14.985</v>
       </c>
       <c r="DW3">
         <v>14.955</v>
       </c>
       <c r="DX3">
-        <v>15.0079999999999991</v>
+        <v>15.008</v>
       </c>
       <c r="DY3">
         <v>15.032</v>
       </c>
       <c r="DZ3">
-        <v>15.018000000000001</v>
+        <v>15.018</v>
       </c>
       <c r="EA3">
         <v>14.941</v>
       </c>
       <c r="EB3">
         <v>14.92</v>
       </c>
       <c r="EC3">
         <v>14.933</v>
       </c>
       <c r="ED3">
         <v>15.013</v>
       </c>
       <c r="EE3">
         <v>15.249</v>
       </c>
       <c r="EF3">
         <v>15.261</v>
       </c>
       <c r="EG3">
         <v>15.37</v>
       </c>
       <c r="EH3">
         <v>15.442</v>
       </c>
@@ -2379,54 +2379,54 @@
       <c r="BH4">
         <v>2.912</v>
       </c>
       <c r="BI4">
         <v>2.911</v>
       </c>
       <c r="BJ4">
         <v>2.915</v>
       </c>
       <c r="BK4">
         <v>2.925</v>
       </c>
       <c r="BL4">
         <v>2.951</v>
       </c>
       <c r="BM4">
         <v>2.951</v>
       </c>
       <c r="BN4">
         <v>2.96</v>
       </c>
       <c r="BO4">
         <v>2.963</v>
       </c>
       <c r="BP4">
-        <v>3.0059999999999998</v>
+        <v>3.006</v>
       </c>
       <c r="BQ4">
-        <v>3.0059999999999998</v>
+        <v>3.006</v>
       </c>
       <c r="BR4">
         <v>3.017</v>
       </c>
       <c r="BS4">
         <v>3.012</v>
       </c>
       <c r="BT4">
         <v>3.026</v>
       </c>
       <c r="BU4">
         <v>3.042</v>
       </c>
       <c r="BV4">
         <v>3.069</v>
       </c>
       <c r="BW4">
         <v>3.071</v>
       </c>
       <c r="BX4">
         <v>3.06</v>
       </c>
       <c r="BY4">
         <v>3.061</v>
       </c>
@@ -2538,60 +2538,60 @@
       <c r="DI4">
         <v>2.952</v>
       </c>
       <c r="DJ4">
         <v>2.979</v>
       </c>
       <c r="DK4">
         <v>2.986</v>
       </c>
       <c r="DL4">
         <v>2.993</v>
       </c>
       <c r="DM4">
         <v>3.018</v>
       </c>
       <c r="DN4">
         <v>3.018</v>
       </c>
       <c r="DO4">
         <v>3.011</v>
       </c>
       <c r="DP4">
         <v>3.028</v>
       </c>
       <c r="DQ4">
-        <v>3.0049999999999999</v>
+        <v>3.005</v>
       </c>
       <c r="DR4">
         <v>2.996</v>
       </c>
       <c r="DS4">
-        <v>3.00099999999999989</v>
+        <v>3.001</v>
       </c>
       <c r="DT4">
-        <v>3.0070000000000001</v>
+        <v>3.007</v>
       </c>
       <c r="DU4">
         <v>3.036</v>
       </c>
       <c r="DV4">
         <v>3.046</v>
       </c>
       <c r="DW4">
         <v>3.065</v>
       </c>
       <c r="DX4">
         <v>3.059</v>
       </c>
       <c r="DY4">
         <v>3.065</v>
       </c>
       <c r="DZ4">
         <v>3.064</v>
       </c>
       <c r="EA4">
         <v>3.072</v>
       </c>
       <c r="EB4">
         <v>3.092</v>
       </c>
@@ -4875,51 +4875,51 @@
       <c r="R10">
         <v>1.782</v>
       </c>
       <c r="S10">
         <v>1.812</v>
       </c>
       <c r="T10">
         <v>1.861</v>
       </c>
       <c r="U10">
         <v>1.926</v>
       </c>
       <c r="V10">
         <v>1.971</v>
       </c>
       <c r="W10">
         <v>1.996</v>
       </c>
       <c r="X10">
         <v>2.021</v>
       </c>
       <c r="Y10">
         <v>2.024</v>
       </c>
       <c r="Z10">
-        <v>2.0059999999999998</v>
+        <v>2.006</v>
       </c>
       <c r="AA10">
         <v>2.052</v>
       </c>
       <c r="AB10">
         <v>2.078</v>
       </c>
       <c r="AC10">
         <v>2.072</v>
       </c>
       <c r="AD10">
         <v>2.066</v>
       </c>
       <c r="AE10">
         <v>2.075</v>
       </c>
       <c r="AF10">
         <v>2.077</v>
       </c>
       <c r="AG10">
         <v>2.125</v>
       </c>
       <c r="AH10">
         <v>2.153</v>
       </c>
@@ -5297,321 +5297,321 @@
       <c r="M11">
         <v>22.682</v>
       </c>
       <c r="N11">
         <v>22.8</v>
       </c>
       <c r="O11">
         <v>22.534</v>
       </c>
       <c r="P11">
         <v>22.766</v>
       </c>
       <c r="Q11">
         <v>23.055</v>
       </c>
       <c r="R11">
         <v>23.34</v>
       </c>
       <c r="S11">
         <v>23.55</v>
       </c>
       <c r="T11">
         <v>23.742</v>
       </c>
       <c r="U11">
-        <v>24.021000000000001</v>
+        <v>24.021</v>
       </c>
       <c r="V11">
         <v>24.252</v>
       </c>
       <c r="W11">
         <v>24.311</v>
       </c>
       <c r="X11">
         <v>24.329</v>
       </c>
       <c r="Y11">
         <v>24.204</v>
       </c>
       <c r="Z11">
         <v>24.02</v>
       </c>
       <c r="AA11">
         <v>24.234</v>
       </c>
       <c r="AB11">
         <v>24.548</v>
       </c>
       <c r="AC11">
         <v>24.67</v>
       </c>
       <c r="AD11">
         <v>24.887</v>
       </c>
       <c r="AE11">
         <v>24.847</v>
       </c>
       <c r="AF11">
-        <v>25.024999999999999</v>
+        <v>25.025</v>
       </c>
       <c r="AG11">
         <v>25.479</v>
       </c>
       <c r="AH11">
         <v>25.773</v>
       </c>
       <c r="AI11">
         <v>26.032</v>
       </c>
       <c r="AJ11">
         <v>26.188</v>
       </c>
       <c r="AK11">
         <v>26.171</v>
       </c>
       <c r="AL11">
         <v>26.445</v>
       </c>
       <c r="AM11">
         <v>26.502</v>
       </c>
       <c r="AN11">
         <v>26.533</v>
       </c>
       <c r="AO11">
         <v>26.693</v>
       </c>
       <c r="AP11">
         <v>26.718</v>
       </c>
       <c r="AQ11">
         <v>26.67</v>
       </c>
       <c r="AR11">
         <v>26.917</v>
       </c>
       <c r="AS11">
-        <v>27.053999999999998</v>
+        <v>27.054</v>
       </c>
       <c r="AT11">
         <v>27.28</v>
       </c>
       <c r="AU11">
         <v>27.417</v>
       </c>
       <c r="AV11">
         <v>27.524</v>
       </c>
       <c r="AW11">
         <v>27.624</v>
       </c>
       <c r="AX11">
         <v>27.818</v>
       </c>
       <c r="AY11">
         <v>27.686</v>
       </c>
       <c r="AZ11">
-        <v>28.079999999999998</v>
+        <v>28.08</v>
       </c>
       <c r="BA11">
         <v>28.378</v>
       </c>
       <c r="BB11">
         <v>28.516</v>
       </c>
       <c r="BC11">
         <v>28.544</v>
       </c>
       <c r="BD11">
         <v>28.527</v>
       </c>
       <c r="BE11">
         <v>28.676</v>
       </c>
       <c r="BF11">
         <v>28.616</v>
       </c>
       <c r="BG11">
         <v>28.653</v>
       </c>
       <c r="BH11">
-        <v>29.018999999999998</v>
+        <v>29.019</v>
       </c>
       <c r="BI11">
         <v>29.271</v>
       </c>
       <c r="BJ11">
         <v>29.467</v>
       </c>
       <c r="BK11">
         <v>29.713</v>
       </c>
       <c r="BL11">
         <v>30.029</v>
       </c>
       <c r="BM11">
-        <v>30.097000000000001</v>
+        <v>30.097</v>
       </c>
       <c r="BN11">
         <v>30.126</v>
       </c>
       <c r="BO11">
         <v>30.193</v>
       </c>
       <c r="BP11">
         <v>30.407</v>
       </c>
       <c r="BQ11">
         <v>30.506</v>
       </c>
       <c r="BR11">
         <v>30.771</v>
       </c>
       <c r="BS11">
         <v>31.274</v>
       </c>
       <c r="BT11">
         <v>31.684</v>
       </c>
       <c r="BU11">
         <v>31.96</v>
       </c>
       <c r="BV11">
         <v>32.249</v>
       </c>
       <c r="BW11">
         <v>32.641</v>
       </c>
       <c r="BX11">
         <v>32.622</v>
       </c>
       <c r="BY11">
         <v>33.13</v>
       </c>
       <c r="BZ11">
         <v>33.338</v>
       </c>
       <c r="CA11">
         <v>33.477</v>
       </c>
       <c r="CB11">
         <v>33.623</v>
       </c>
       <c r="CC11">
         <v>33.892</v>
       </c>
       <c r="CD11">
-        <v>34.015000000000001</v>
+        <v>34.015</v>
       </c>
       <c r="CE11">
         <v>33.926</v>
       </c>
       <c r="CF11">
         <v>33.901</v>
       </c>
       <c r="CG11">
         <v>33.847</v>
       </c>
       <c r="CH11">
         <v>33.895</v>
       </c>
       <c r="CI11">
         <v>33.662</v>
       </c>
       <c r="CJ11">
         <v>33.666</v>
       </c>
       <c r="CK11">
         <v>33.615</v>
       </c>
       <c r="CL11">
         <v>33.635</v>
       </c>
       <c r="CM11">
         <v>33.544</v>
       </c>
       <c r="CN11">
         <v>32.783</v>
       </c>
       <c r="CO11">
         <v>32.819</v>
       </c>
       <c r="CP11">
         <v>32.878</v>
       </c>
       <c r="CQ11">
-        <v>33.037999999999997</v>
+        <v>33.038</v>
       </c>
       <c r="CR11">
         <v>33.312</v>
       </c>
       <c r="CS11">
         <v>33.464</v>
       </c>
       <c r="CT11">
         <v>33.635</v>
       </c>
       <c r="CU11">
         <v>33.689</v>
       </c>
       <c r="CV11">
         <v>33.816</v>
       </c>
       <c r="CW11">
         <v>33.745</v>
       </c>
       <c r="CX11">
         <v>36.171</v>
       </c>
       <c r="CY11">
         <v>36.289</v>
       </c>
       <c r="CZ11">
         <v>36.294</v>
       </c>
       <c r="DA11">
         <v>36.449</v>
       </c>
       <c r="DB11">
         <v>36.574</v>
       </c>
       <c r="DC11">
         <v>36.338</v>
       </c>
       <c r="DD11">
         <v>36.537</v>
       </c>
       <c r="DE11">
         <v>36.712</v>
       </c>
       <c r="DF11">
-        <v>37.082999999999998</v>
+        <v>37.083</v>
       </c>
       <c r="DG11">
-        <v>37.082999999999998</v>
+        <v>37.083</v>
       </c>
       <c r="DH11">
         <v>37.191</v>
       </c>
       <c r="DI11">
         <v>37.138</v>
       </c>
       <c r="DJ11">
         <v>37.385</v>
       </c>
       <c r="DK11">
         <v>37.39</v>
       </c>
       <c r="DL11">
         <v>37.557</v>
       </c>
       <c r="DM11">
         <v>37.784</v>
       </c>
       <c r="DN11">
         <v>37.983</v>
       </c>
       <c r="DO11">
         <v>38.182</v>
       </c>
@@ -5633,84 +5633,84 @@
       <c r="DU11">
         <v>38.825</v>
       </c>
       <c r="DV11">
         <v>39.803</v>
       </c>
       <c r="DW11">
         <v>39.949</v>
       </c>
       <c r="DX11">
         <v>39.782</v>
       </c>
       <c r="DY11">
         <v>39.821</v>
       </c>
       <c r="DZ11">
         <v>39.919</v>
       </c>
       <c r="EA11">
         <v>40.136</v>
       </c>
       <c r="EB11">
         <v>40.146</v>
       </c>
       <c r="EC11">
-        <v>40.073999999999998</v>
+        <v>40.074</v>
       </c>
       <c r="ED11">
         <v>40.149</v>
       </c>
       <c r="EE11">
         <v>40.367</v>
       </c>
       <c r="EF11">
         <v>40.477</v>
       </c>
       <c r="EG11">
         <v>40.714</v>
       </c>
       <c r="EH11">
         <v>40.883</v>
       </c>
       <c r="EI11">
         <v>40.938</v>
       </c>
       <c r="EJ11">
         <v>41.285</v>
       </c>
       <c r="EK11">
         <v>41.357</v>
       </c>
       <c r="EL11">
         <v>41.704</v>
       </c>
       <c r="EM11">
         <v>42.126</v>
       </c>
       <c r="EN11">
-        <v>42.039000000000001</v>
+        <v>42.039</v>
       </c>
       <c r="EO11">
         <v>42.153</v>
       </c>
     </row>
     <row r="12" spans="1:145">
       <c r="A12" t="s">
         <v>155</v>
       </c>
       <c r="B12">
         <v>2.845</v>
       </c>
       <c r="C12">
         <v>2.878</v>
       </c>
       <c r="D12">
         <v>2.902</v>
       </c>
       <c r="E12">
         <v>2.906</v>
       </c>
       <c r="F12">
         <v>2.883</v>
       </c>
       <c r="G12">
@@ -6773,51 +6773,51 @@
       <c r="BP14">
         <v>3.692</v>
       </c>
       <c r="BQ14">
         <v>3.744</v>
       </c>
       <c r="BR14">
         <v>3.758</v>
       </c>
       <c r="BS14">
         <v>3.771</v>
       </c>
       <c r="BT14">
         <v>3.805</v>
       </c>
       <c r="BU14">
         <v>3.907</v>
       </c>
       <c r="BV14">
         <v>3.956</v>
       </c>
       <c r="BW14">
         <v>3.993</v>
       </c>
       <c r="BX14">
-        <v>4.0090000000000003</v>
+        <v>4.009</v>
       </c>
       <c r="BY14">
         <v>3.989</v>
       </c>
       <c r="BZ14">
         <v>3.975</v>
       </c>
       <c r="CA14">
         <v>3.977</v>
       </c>
       <c r="CB14">
         <v>3.976</v>
       </c>
       <c r="CC14">
         <v>4.027</v>
       </c>
       <c r="CD14">
         <v>4.076</v>
       </c>
       <c r="CE14">
         <v>3.962</v>
       </c>
       <c r="CF14">
         <v>3.926</v>
       </c>
@@ -7958,51 +7958,51 @@
       <c r="Z17">
         <v>1.923</v>
       </c>
       <c r="AA17">
         <v>1.928</v>
       </c>
       <c r="AB17">
         <v>1.927</v>
       </c>
       <c r="AC17">
         <v>1.939</v>
       </c>
       <c r="AD17">
         <v>1.933</v>
       </c>
       <c r="AE17">
         <v>1.957</v>
       </c>
       <c r="AF17">
         <v>1.961</v>
       </c>
       <c r="AG17">
         <v>2.008</v>
       </c>
       <c r="AH17">
-        <v>2.0019999999999998</v>
+        <v>2.002</v>
       </c>
       <c r="AI17">
         <v>2.071</v>
       </c>
       <c r="AJ17">
         <v>2.101</v>
       </c>
       <c r="AK17">
         <v>2.11</v>
       </c>
       <c r="AL17">
         <v>2.169</v>
       </c>
       <c r="AM17">
         <v>2.196</v>
       </c>
       <c r="AN17">
         <v>2.194</v>
       </c>
       <c r="AO17">
         <v>2.249</v>
       </c>
       <c r="AP17">
         <v>2.253</v>
       </c>
@@ -8398,51 +8398,51 @@
       <c r="AA18">
         <v>1.889</v>
       </c>
       <c r="AB18">
         <v>1.898</v>
       </c>
       <c r="AC18">
         <v>1.899</v>
       </c>
       <c r="AD18">
         <v>1.924</v>
       </c>
       <c r="AE18">
         <v>1.933</v>
       </c>
       <c r="AF18">
         <v>1.945</v>
       </c>
       <c r="AG18">
         <v>1.982</v>
       </c>
       <c r="AH18">
         <v>1.995</v>
       </c>
       <c r="AI18">
-        <v>2.0089999999999999</v>
+        <v>2.009</v>
       </c>
       <c r="AJ18">
         <v>2.04</v>
       </c>
       <c r="AK18">
         <v>2.041</v>
       </c>
       <c r="AL18">
         <v>2.091</v>
       </c>
       <c r="AM18">
         <v>2.09</v>
       </c>
       <c r="AN18">
         <v>2.086</v>
       </c>
       <c r="AO18">
         <v>2.103</v>
       </c>
       <c r="AP18">
         <v>2.112</v>
       </c>
       <c r="AQ18">
         <v>2.096</v>
       </c>
@@ -8620,60 +8620,60 @@
       <c r="CW18">
         <v>2.054</v>
       </c>
       <c r="CX18">
         <v>2.082</v>
       </c>
       <c r="CY18">
         <v>2.065</v>
       </c>
       <c r="CZ18">
         <v>2.062</v>
       </c>
       <c r="DA18">
         <v>2.057</v>
       </c>
       <c r="DB18">
         <v>2.05</v>
       </c>
       <c r="DC18">
         <v>2.019</v>
       </c>
       <c r="DD18">
         <v>2.018</v>
       </c>
       <c r="DE18">
-        <v>2.0099999999999998</v>
+        <v>2.01</v>
       </c>
       <c r="DF18">
         <v>1.993</v>
       </c>
       <c r="DG18">
         <v>1.987</v>
       </c>
       <c r="DH18">
-        <v>2.0070000000000001</v>
+        <v>2.007</v>
       </c>
       <c r="DI18">
         <v>2.019</v>
       </c>
       <c r="DJ18">
         <v>2.022</v>
       </c>
       <c r="DK18">
         <v>2.022</v>
       </c>
       <c r="DL18">
         <v>2.037</v>
       </c>
       <c r="DM18">
         <v>2.045</v>
       </c>
       <c r="DN18">
         <v>2.017</v>
       </c>
       <c r="DO18">
         <v>1.993</v>
       </c>
       <c r="DP18">
         <v>1.983</v>
       </c>
@@ -10047,51 +10047,51 @@
       </c>
       <c r="EJ21">
         <v>30</v>
       </c>
       <c r="EK21">
         <v>13</v>
       </c>
       <c r="EL21">
         <v>18</v>
       </c>
       <c r="EM21">
         <v>24</v>
       </c>
       <c r="EN21">
         <v>11</v>
       </c>
       <c r="EO21">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:145">
       <c r="A22" t="s">
         <v>165</v>
       </c>
       <c r="B22">
-        <v>62.031999999999996</v>
+        <v>62.032</v>
       </c>
       <c r="C22">
         <v>63.116</v>
       </c>
       <c r="D22">
         <v>63.666</v>
       </c>
       <c r="E22">
         <v>63.388</v>
       </c>
       <c r="F22">
         <v>63.12</v>
       </c>
       <c r="G22">
         <v>60.717</v>
       </c>
       <c r="H22">
         <v>60.774</v>
       </c>
       <c r="I22">
         <v>61.437</v>
       </c>
       <c r="J22">
         <v>60.504</v>
       </c>
@@ -10113,411 +10113,411 @@
       <c r="P22">
         <v>63.892</v>
       </c>
       <c r="Q22">
         <v>64.839</v>
       </c>
       <c r="R22">
         <v>65.291</v>
       </c>
       <c r="S22">
         <v>65.902</v>
       </c>
       <c r="T22">
         <v>66.776</v>
       </c>
       <c r="U22">
         <v>67.657</v>
       </c>
       <c r="V22">
         <v>68.657</v>
       </c>
       <c r="W22">
         <v>68.816</v>
       </c>
       <c r="X22">
-        <v>69.025000000000006</v>
+        <v>69.025</v>
       </c>
       <c r="Y22">
         <v>68.634</v>
       </c>
       <c r="Z22">
         <v>67.902</v>
       </c>
       <c r="AA22">
-        <v>68.44499999999999</v>
+        <v>68.445</v>
       </c>
       <c r="AB22">
-        <v>68.93000000000001</v>
+        <v>68.93</v>
       </c>
       <c r="AC22">
-        <v>69.045000000000002</v>
+        <v>69.045</v>
       </c>
       <c r="AD22">
         <v>69.496</v>
       </c>
       <c r="AE22">
         <v>69.482</v>
       </c>
       <c r="AF22">
         <v>68.705</v>
       </c>
       <c r="AG22">
-        <v>70.76600000000001</v>
+        <v>70.766</v>
       </c>
       <c r="AH22">
         <v>71.491</v>
       </c>
       <c r="AI22">
         <v>72.437</v>
       </c>
       <c r="AJ22">
         <v>72.983</v>
       </c>
       <c r="AK22">
         <v>72.905</v>
       </c>
       <c r="AL22">
-        <v>73.89100000000001</v>
+        <v>73.891</v>
       </c>
       <c r="AM22">
         <v>74.155</v>
       </c>
       <c r="AN22">
-        <v>74.14100000000001</v>
+        <v>74.141</v>
       </c>
       <c r="AO22">
-        <v>74.52200000000001</v>
+        <v>74.522</v>
       </c>
       <c r="AP22">
-        <v>74.64100000000001</v>
+        <v>74.641</v>
       </c>
       <c r="AQ22">
         <v>74.473</v>
       </c>
       <c r="AR22">
-        <v>75.22499999999999</v>
+        <v>75.225</v>
       </c>
       <c r="AS22">
-        <v>75.43300000000001</v>
+        <v>75.433</v>
       </c>
       <c r="AT22">
         <v>75.952</v>
       </c>
       <c r="AU22">
         <v>76.441</v>
       </c>
       <c r="AV22">
         <v>76.73</v>
       </c>
       <c r="AW22">
-        <v>76.93600000000001</v>
+        <v>76.936</v>
       </c>
       <c r="AX22">
         <v>77.491</v>
       </c>
       <c r="AY22">
         <v>77.357</v>
       </c>
       <c r="AZ22">
         <v>77.934</v>
       </c>
       <c r="BA22">
-        <v>78.41200000000001</v>
+        <v>78.412</v>
       </c>
       <c r="BB22">
         <v>78.648</v>
       </c>
       <c r="BC22">
         <v>78.866</v>
       </c>
       <c r="BD22">
         <v>78.863</v>
       </c>
       <c r="BE22">
-        <v>79.23699999999999</v>
+        <v>79.237</v>
       </c>
       <c r="BF22">
         <v>79.181</v>
       </c>
       <c r="BG22">
-        <v>79.090000000000003</v>
+        <v>79.09</v>
       </c>
       <c r="BH22">
         <v>79.855</v>
       </c>
       <c r="BI22">
         <v>80.486</v>
       </c>
       <c r="BJ22">
         <v>80.995</v>
       </c>
       <c r="BK22">
-        <v>81.42400000000001</v>
+        <v>81.424</v>
       </c>
       <c r="BL22">
-        <v>82.046999999999997</v>
+        <v>82.047</v>
       </c>
       <c r="BM22">
         <v>82.229</v>
       </c>
       <c r="BN22">
         <v>82.372</v>
       </c>
       <c r="BO22">
         <v>82.482</v>
       </c>
       <c r="BP22">
         <v>82.991</v>
       </c>
       <c r="BQ22">
-        <v>83.65600000000001</v>
+        <v>83.656</v>
       </c>
       <c r="BR22">
-        <v>84.061000000000007</v>
+        <v>84.061</v>
       </c>
       <c r="BS22">
         <v>84.655</v>
       </c>
       <c r="BT22">
         <v>85.37</v>
       </c>
       <c r="BU22">
         <v>86.124</v>
       </c>
       <c r="BV22">
         <v>86.717</v>
       </c>
       <c r="BW22">
         <v>87.486</v>
       </c>
       <c r="BX22">
         <v>87.337</v>
       </c>
       <c r="BY22">
         <v>87.971</v>
       </c>
       <c r="BZ22">
         <v>88.456</v>
       </c>
       <c r="CA22">
         <v>88.565</v>
       </c>
       <c r="CB22">
         <v>88.914</v>
       </c>
       <c r="CC22">
         <v>89.551</v>
       </c>
       <c r="CD22">
         <v>89.767</v>
       </c>
       <c r="CE22">
         <v>88.557</v>
       </c>
       <c r="CF22">
-        <v>88.090000000000003</v>
+        <v>88.09</v>
       </c>
       <c r="CG22">
         <v>87.646</v>
       </c>
       <c r="CH22">
         <v>87.596</v>
       </c>
       <c r="CI22">
-        <v>87.14400000000001</v>
+        <v>87.144</v>
       </c>
       <c r="CJ22">
         <v>87.149</v>
       </c>
       <c r="CK22">
         <v>86.962</v>
       </c>
       <c r="CL22">
-        <v>86.89700000000001</v>
+        <v>86.897</v>
       </c>
       <c r="CM22">
         <v>86.634</v>
       </c>
       <c r="CN22">
-        <v>86.47499999999999</v>
+        <v>86.475</v>
       </c>
       <c r="CO22">
         <v>86.468</v>
       </c>
       <c r="CP22">
-        <v>86.40300000000001</v>
+        <v>86.403</v>
       </c>
       <c r="CQ22">
         <v>86.658</v>
       </c>
       <c r="CR22">
         <v>86.947</v>
       </c>
       <c r="CS22">
         <v>87.22</v>
       </c>
       <c r="CT22">
-        <v>87.51600000000001</v>
+        <v>87.516</v>
       </c>
       <c r="CU22">
         <v>87.623</v>
       </c>
       <c r="CV22">
-        <v>87.95999999999999</v>
+        <v>87.96</v>
       </c>
       <c r="CW22">
         <v>87.815</v>
       </c>
       <c r="CX22">
         <v>92.479</v>
       </c>
       <c r="CY22">
         <v>92.696</v>
       </c>
       <c r="CZ22">
         <v>92.866</v>
       </c>
       <c r="DA22">
-        <v>93.090000000000003</v>
+        <v>93.09</v>
       </c>
       <c r="DB22">
         <v>93.345</v>
       </c>
       <c r="DC22">
         <v>92.765</v>
       </c>
       <c r="DD22">
         <v>93.2</v>
       </c>
       <c r="DE22">
         <v>93.434</v>
       </c>
       <c r="DF22">
-        <v>94.093999999999994</v>
+        <v>94.094</v>
       </c>
       <c r="DG22">
-        <v>94.0079999999999956</v>
+        <v>94.008</v>
       </c>
       <c r="DH22">
-        <v>94.36799999999999</v>
+        <v>94.368</v>
       </c>
       <c r="DI22">
         <v>94.455</v>
       </c>
       <c r="DJ22">
-        <v>95.039000000000001</v>
+        <v>95.039</v>
       </c>
       <c r="DK22">
-        <v>95.040999999999997</v>
+        <v>95.041</v>
       </c>
       <c r="DL22">
         <v>95.447</v>
       </c>
       <c r="DM22">
         <v>95.908</v>
       </c>
       <c r="DN22">
-        <v>96.17700000000001</v>
+        <v>96.177</v>
       </c>
       <c r="DO22">
         <v>96.386</v>
       </c>
       <c r="DP22">
         <v>96.696</v>
       </c>
       <c r="DQ22">
-        <v>96.47799999999999</v>
+        <v>96.478</v>
       </c>
       <c r="DR22">
-        <v>96.81699999999999</v>
+        <v>96.817</v>
       </c>
       <c r="DS22">
         <v>96.941</v>
       </c>
       <c r="DT22">
         <v>97.285</v>
       </c>
       <c r="DU22">
-        <v>98.22799999999999</v>
+        <v>98.228</v>
       </c>
       <c r="DV22">
         <v>99.102</v>
       </c>
       <c r="DW22">
         <v>99.202</v>
       </c>
       <c r="DX22">
         <v>98.996</v>
       </c>
       <c r="DY22">
         <v>99.223</v>
       </c>
       <c r="DZ22">
         <v>99.325</v>
       </c>
       <c r="EA22">
-        <v>99.49299999999999</v>
+        <v>99.493</v>
       </c>
       <c r="EB22">
         <v>99.651</v>
       </c>
       <c r="EC22">
         <v>99.786</v>
       </c>
       <c r="ED22">
-        <v>100.14100000000001</v>
+        <v>100.141</v>
       </c>
       <c r="EE22">
         <v>100.914</v>
       </c>
       <c r="EF22">
-        <v>101.11799999999999</v>
+        <v>101.118</v>
       </c>
       <c r="EG22">
-        <v>101.57299999999999</v>
+        <v>101.573</v>
       </c>
       <c r="EH22">
-        <v>101.92700000000001</v>
+        <v>101.927</v>
       </c>
       <c r="EI22">
-        <v>102.069000000000003</v>
+        <v>102.069</v>
       </c>
       <c r="EJ22">
-        <v>102.90000000000001</v>
+        <v>102.9</v>
       </c>
       <c r="EK22">
-        <v>103.024000000000001</v>
+        <v>103.024</v>
       </c>
       <c r="EL22">
-        <v>103.66800000000001</v>
+        <v>103.668</v>
       </c>
       <c r="EM22">
-        <v>104.19499999999999</v>
+        <v>104.195</v>
       </c>
       <c r="EN22">
-        <v>104.23399999999999</v>
+        <v>104.234</v>
       </c>
       <c r="EO22">
         <v>104.574</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>