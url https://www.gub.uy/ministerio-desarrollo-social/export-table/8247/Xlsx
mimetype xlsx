--- v1 (2026-02-17)
+++ v2 (2026-04-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>ene-2014</t>
   </si>
   <si>
     <t>feb-2014</t>
   </si>
   <si>
@@ -515,51 +515,51 @@
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Sin dato</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -853,57 +853,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:EO22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:145">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1370,72 +1370,72 @@
       <c r="O2">
         <v>14.609</v>
       </c>
       <c r="P2">
         <v>14.612</v>
       </c>
       <c r="Q2">
         <v>14.734</v>
       </c>
       <c r="R2">
         <v>14.702</v>
       </c>
       <c r="S2">
         <v>14.706</v>
       </c>
       <c r="T2">
         <v>14.807</v>
       </c>
       <c r="U2">
         <v>14.983</v>
       </c>
       <c r="V2">
         <v>15.039</v>
       </c>
       <c r="W2">
-        <v>15.090999999999999</v>
+        <v>15.091</v>
       </c>
       <c r="X2">
         <v>15.019</v>
       </c>
       <c r="Y2">
-        <v>15.037000000000001</v>
+        <v>15.037</v>
       </c>
       <c r="Z2">
         <v>14.934</v>
       </c>
       <c r="AA2">
         <v>14.95</v>
       </c>
       <c r="AB2">
         <v>14.938</v>
       </c>
       <c r="AC2">
-        <v>15.016999999999999</v>
+        <v>15.017</v>
       </c>
       <c r="AD2">
-        <v>15.016999999999999</v>
+        <v>15.017</v>
       </c>
       <c r="AE2">
         <v>14.965</v>
       </c>
       <c r="AF2">
         <v>15.108</v>
       </c>
       <c r="AG2">
         <v>15.093</v>
       </c>
       <c r="AH2">
         <v>15.121</v>
       </c>
       <c r="AI2">
         <v>15.217</v>
       </c>
       <c r="AJ2">
         <v>15.266</v>
       </c>
       <c r="AK2">
         <v>15.255</v>
       </c>
       <c r="AL2">
         <v>15.315</v>
       </c>
@@ -1478,93 +1478,93 @@
       <c r="AY2">
         <v>15.25</v>
       </c>
       <c r="AZ2">
         <v>15.248</v>
       </c>
       <c r="BA2">
         <v>15.213</v>
       </c>
       <c r="BB2">
         <v>15.234</v>
       </c>
       <c r="BC2">
         <v>15.194</v>
       </c>
       <c r="BD2">
         <v>15.128</v>
       </c>
       <c r="BE2">
         <v>15.108</v>
       </c>
       <c r="BF2">
         <v>15.07</v>
       </c>
       <c r="BG2">
-        <v>15.010999999999999</v>
+        <v>15.011</v>
       </c>
       <c r="BH2">
         <v>15.113</v>
       </c>
       <c r="BI2">
         <v>15.127</v>
       </c>
       <c r="BJ2">
         <v>15.182</v>
       </c>
       <c r="BK2">
         <v>15.264</v>
       </c>
       <c r="BL2">
         <v>15.397</v>
       </c>
       <c r="BM2">
         <v>15.587</v>
       </c>
       <c r="BN2">
         <v>15.659</v>
       </c>
       <c r="BO2">
         <v>15.66</v>
       </c>
       <c r="BP2">
         <v>15.679</v>
       </c>
       <c r="BQ2">
         <v>15.86</v>
       </c>
       <c r="BR2">
         <v>15.837</v>
       </c>
       <c r="BS2">
         <v>15.802</v>
       </c>
       <c r="BT2">
         <v>15.857</v>
       </c>
       <c r="BU2">
-        <v>16.004999999999999</v>
+        <v>16.005</v>
       </c>
       <c r="BV2">
         <v>16.105</v>
       </c>
       <c r="BW2">
         <v>16.225</v>
       </c>
       <c r="BX2">
         <v>16.148</v>
       </c>
       <c r="BY2">
         <v>16.206</v>
       </c>
       <c r="BZ2">
         <v>16.243</v>
       </c>
       <c r="CA2">
         <v>16.176</v>
       </c>
       <c r="CB2">
         <v>16.246</v>
       </c>
       <c r="CC2">
         <v>16.274</v>
       </c>
@@ -1694,161 +1694,161 @@
       <c r="DS2">
         <v>16.793</v>
       </c>
       <c r="DT2">
         <v>16.775</v>
       </c>
       <c r="DU2">
         <v>16.831</v>
       </c>
       <c r="DV2">
         <v>16.746</v>
       </c>
       <c r="DW2">
         <v>16.696</v>
       </c>
       <c r="DX2">
         <v>16.779</v>
       </c>
       <c r="DY2">
         <v>16.751</v>
       </c>
       <c r="DZ2">
         <v>16.837</v>
       </c>
       <c r="EA2">
-        <v>17.027999999999999</v>
+        <v>17.028</v>
       </c>
       <c r="EB2">
-        <v>17.045999999999999</v>
+        <v>17.046</v>
       </c>
       <c r="EC2">
         <v>17.181</v>
       </c>
       <c r="ED2">
         <v>17.279</v>
       </c>
       <c r="EE2">
         <v>17.349</v>
       </c>
       <c r="EF2">
         <v>17.487</v>
       </c>
       <c r="EG2">
         <v>17.478</v>
       </c>
       <c r="EH2">
         <v>17.515</v>
       </c>
       <c r="EI2">
         <v>17.617</v>
       </c>
       <c r="EJ2">
         <v>17.674</v>
       </c>
       <c r="EK2">
         <v>17.686</v>
       </c>
       <c r="EL2">
         <v>17.618</v>
       </c>
       <c r="EM2">
         <v>17.707</v>
       </c>
       <c r="EN2">
         <v>17.802</v>
       </c>
       <c r="EO2">
         <v>17.837</v>
       </c>
     </row>
     <row r="3" spans="1:145">
       <c r="A3" t="s">
         <v>146</v>
       </c>
       <c r="B3">
         <v>41.218</v>
       </c>
       <c r="C3">
-        <v>42.098999999999997</v>
+        <v>42.099</v>
       </c>
       <c r="D3">
         <v>42.82</v>
       </c>
       <c r="E3">
         <v>42.839</v>
       </c>
       <c r="F3">
         <v>42.946</v>
       </c>
       <c r="G3">
         <v>45.221</v>
       </c>
       <c r="H3">
-        <v>45.072000000000003</v>
+        <v>45.072</v>
       </c>
       <c r="I3">
         <v>44.761</v>
       </c>
       <c r="J3">
         <v>44.519</v>
       </c>
       <c r="K3">
         <v>44.684</v>
       </c>
       <c r="L3">
-        <v>45.085000000000001</v>
+        <v>45.085</v>
       </c>
       <c r="M3">
         <v>45.789</v>
       </c>
       <c r="N3">
         <v>45.726</v>
       </c>
       <c r="O3">
-        <v>46.079999999999998</v>
+        <v>46.08</v>
       </c>
       <c r="P3">
         <v>46.131</v>
       </c>
       <c r="Q3">
         <v>47.216</v>
       </c>
       <c r="R3">
         <v>46.996</v>
       </c>
       <c r="S3">
         <v>47.35</v>
       </c>
       <c r="T3">
         <v>50.503</v>
       </c>
       <c r="U3">
         <v>51.277</v>
       </c>
       <c r="V3">
-        <v>49.043999999999997</v>
+        <v>49.044</v>
       </c>
       <c r="W3">
         <v>49.247</v>
       </c>
       <c r="X3">
         <v>49.152</v>
       </c>
       <c r="Y3">
         <v>48.78</v>
       </c>
       <c r="Z3">
         <v>48.443</v>
       </c>
       <c r="AA3">
         <v>48.612</v>
       </c>
       <c r="AB3">
         <v>48.914</v>
       </c>
       <c r="AC3">
         <v>49.131</v>
       </c>
       <c r="AD3">
         <v>49.542</v>
       </c>
@@ -1873,183 +1873,183 @@
       <c r="AK3">
         <v>51.731</v>
       </c>
       <c r="AL3">
         <v>52.273</v>
       </c>
       <c r="AM3">
         <v>52.65</v>
       </c>
       <c r="AN3">
         <v>52.572</v>
       </c>
       <c r="AO3">
         <v>52.723</v>
       </c>
       <c r="AP3">
         <v>52.737</v>
       </c>
       <c r="AQ3">
         <v>52.774</v>
       </c>
       <c r="AR3">
         <v>53.145</v>
       </c>
       <c r="AS3">
-        <v>53.094000000000001</v>
+        <v>53.094</v>
       </c>
       <c r="AT3">
         <v>53.494</v>
       </c>
       <c r="AU3">
         <v>53.973</v>
       </c>
       <c r="AV3">
-        <v>54.018000000000001</v>
+        <v>54.018</v>
       </c>
       <c r="AW3">
-        <v>54.095999999999997</v>
+        <v>54.096</v>
       </c>
       <c r="AX3">
         <v>54.373</v>
       </c>
       <c r="AY3">
         <v>54.627</v>
       </c>
       <c r="AZ3">
         <v>54.816</v>
       </c>
       <c r="BA3">
         <v>54.951</v>
       </c>
       <c r="BB3">
         <v>54.917</v>
       </c>
       <c r="BC3">
-        <v>55.0080000000000027</v>
+        <v>55.008</v>
       </c>
       <c r="BD3">
         <v>54.962</v>
       </c>
       <c r="BE3">
-        <v>55.091000000000001</v>
+        <v>55.091</v>
       </c>
       <c r="BF3">
         <v>54.994</v>
       </c>
       <c r="BG3">
         <v>54.882</v>
       </c>
       <c r="BH3">
         <v>55.165</v>
       </c>
       <c r="BI3">
-        <v>56.058999999999997</v>
+        <v>56.059</v>
       </c>
       <c r="BJ3">
         <v>56.718</v>
       </c>
       <c r="BK3">
         <v>56.818</v>
       </c>
       <c r="BL3">
         <v>57.213</v>
       </c>
       <c r="BM3">
         <v>57.296</v>
       </c>
       <c r="BN3">
         <v>57.42</v>
       </c>
       <c r="BO3">
         <v>57.341</v>
       </c>
       <c r="BP3">
         <v>57.103</v>
       </c>
       <c r="BQ3">
         <v>57.79</v>
       </c>
       <c r="BR3">
         <v>57.936</v>
       </c>
       <c r="BS3">
-        <v>58.042999999999999</v>
+        <v>58.043</v>
       </c>
       <c r="BT3">
         <v>58.276</v>
       </c>
       <c r="BU3">
         <v>58.651</v>
       </c>
       <c r="BV3">
         <v>58.808</v>
       </c>
       <c r="BW3">
         <v>59.058</v>
       </c>
       <c r="BX3">
         <v>58.979</v>
       </c>
       <c r="BY3">
         <v>59.227</v>
       </c>
       <c r="BZ3">
         <v>59.534</v>
       </c>
       <c r="CA3">
         <v>59.443</v>
       </c>
       <c r="CB3">
         <v>60.915</v>
       </c>
       <c r="CC3">
-        <v>61.093000000000004</v>
+        <v>61.093</v>
       </c>
       <c r="CD3">
         <v>60.987</v>
       </c>
       <c r="CE3">
-        <v>60.0020000000000024</v>
+        <v>60.002</v>
       </c>
       <c r="CF3">
         <v>59.761</v>
       </c>
       <c r="CG3">
         <v>59.317</v>
       </c>
       <c r="CH3">
         <v>59.243</v>
       </c>
       <c r="CI3">
         <v>59.158</v>
       </c>
       <c r="CJ3">
         <v>59.112</v>
       </c>
       <c r="CK3">
-        <v>59.063000000000002</v>
+        <v>59.063</v>
       </c>
       <c r="CL3">
         <v>58.93</v>
       </c>
       <c r="CM3">
         <v>58.887</v>
       </c>
       <c r="CN3">
         <v>58.788</v>
       </c>
       <c r="CO3">
         <v>58.782</v>
       </c>
       <c r="CP3">
         <v>58.868</v>
       </c>
       <c r="CQ3">
         <v>58.924</v>
       </c>
       <c r="CR3">
         <v>58.838</v>
       </c>
       <c r="CS3">
         <v>58.882</v>
       </c>
@@ -2095,51 +2095,51 @@
       <c r="DG3">
         <v>62.486</v>
       </c>
       <c r="DH3">
         <v>62.667</v>
       </c>
       <c r="DI3">
         <v>62.671</v>
       </c>
       <c r="DJ3">
         <v>62.781</v>
       </c>
       <c r="DK3">
         <v>62.545</v>
       </c>
       <c r="DL3">
         <v>62.752</v>
       </c>
       <c r="DM3">
         <v>62.889</v>
       </c>
       <c r="DN3">
         <v>62.803</v>
       </c>
       <c r="DO3">
-        <v>63.037999999999997</v>
+        <v>63.038</v>
       </c>
       <c r="DP3">
         <v>63.155</v>
       </c>
       <c r="DQ3">
         <v>63.106</v>
       </c>
       <c r="DR3">
         <v>63.243</v>
       </c>
       <c r="DS3">
         <v>63.325</v>
       </c>
       <c r="DT3">
         <v>63.398</v>
       </c>
       <c r="DU3">
         <v>63.394</v>
       </c>
       <c r="DV3">
         <v>63.382</v>
       </c>
       <c r="DW3">
         <v>63.44</v>
       </c>
@@ -2161,60 +2161,60 @@
       <c r="EC3">
         <v>62.6</v>
       </c>
       <c r="ED3">
         <v>62.71</v>
       </c>
       <c r="EE3">
         <v>63.226</v>
       </c>
       <c r="EF3">
         <v>63.293</v>
       </c>
       <c r="EG3">
         <v>63.513</v>
       </c>
       <c r="EH3">
         <v>63.753</v>
       </c>
       <c r="EI3">
         <v>63.791</v>
       </c>
       <c r="EJ3">
         <v>64.179</v>
       </c>
       <c r="EK3">
-        <v>64.29900000000001</v>
+        <v>64.299</v>
       </c>
       <c r="EL3">
-        <v>64.29300000000001</v>
+        <v>64.293</v>
       </c>
       <c r="EM3">
         <v>64.259</v>
       </c>
       <c r="EN3">
-        <v>64.40000000000001</v>
+        <v>64.4</v>
       </c>
       <c r="EO3">
         <v>64.542</v>
       </c>
     </row>
     <row r="4" spans="1:145">
       <c r="A4" t="s">
         <v>147</v>
       </c>
       <c r="B4">
         <v>10.354</v>
       </c>
       <c r="C4">
         <v>10.545</v>
       </c>
       <c r="D4">
         <v>10.748</v>
       </c>
       <c r="E4">
         <v>10.742</v>
       </c>
       <c r="F4">
         <v>10.68</v>
       </c>
       <c r="G4">
@@ -2244,81 +2244,81 @@
       <c r="O4">
         <v>11.956</v>
       </c>
       <c r="P4">
         <v>12.019</v>
       </c>
       <c r="Q4">
         <v>12.187</v>
       </c>
       <c r="R4">
         <v>12.223</v>
       </c>
       <c r="S4">
         <v>12.506</v>
       </c>
       <c r="T4">
         <v>12.593</v>
       </c>
       <c r="U4">
         <v>12.907</v>
       </c>
       <c r="V4">
         <v>12.952</v>
       </c>
       <c r="W4">
-        <v>13.010999999999999</v>
+        <v>13.011</v>
       </c>
       <c r="X4">
         <v>15.587</v>
       </c>
       <c r="Y4">
         <v>15.622</v>
       </c>
       <c r="Z4">
         <v>15.474</v>
       </c>
       <c r="AA4">
         <v>12.917</v>
       </c>
       <c r="AB4">
         <v>12.985</v>
       </c>
       <c r="AC4">
         <v>12.93</v>
       </c>
       <c r="AD4">
         <v>12.975</v>
       </c>
       <c r="AE4">
         <v>12.886</v>
       </c>
       <c r="AF4">
-        <v>13.0039999999999996</v>
+        <v>13.004</v>
       </c>
       <c r="AG4">
-        <v>13.095000000000001</v>
+        <v>13.095</v>
       </c>
       <c r="AH4">
         <v>13.289</v>
       </c>
       <c r="AI4">
         <v>13.492</v>
       </c>
       <c r="AJ4">
         <v>13.506</v>
       </c>
       <c r="AK4">
         <v>13.447</v>
       </c>
       <c r="AL4">
         <v>13.538</v>
       </c>
       <c r="AM4">
         <v>13.562</v>
       </c>
       <c r="AN4">
         <v>13.574</v>
       </c>
       <c r="AO4">
         <v>13.566</v>
       </c>
@@ -2403,57 +2403,57 @@
       <c r="BP4">
         <v>13.903</v>
       </c>
       <c r="BQ4">
         <v>13.862</v>
       </c>
       <c r="BR4">
         <v>13.932</v>
       </c>
       <c r="BS4">
         <v>13.923</v>
       </c>
       <c r="BT4">
         <v>13.924</v>
       </c>
       <c r="BU4">
         <v>13.98</v>
       </c>
       <c r="BV4">
         <v>14.06</v>
       </c>
       <c r="BW4">
         <v>14.071</v>
       </c>
       <c r="BX4">
-        <v>14.0099999999999998</v>
+        <v>14.01</v>
       </c>
       <c r="BY4">
         <v>14.039</v>
       </c>
       <c r="BZ4">
-        <v>14.098000000000001</v>
+        <v>14.098</v>
       </c>
       <c r="CA4">
         <v>14.02</v>
       </c>
       <c r="CB4">
         <v>14.114</v>
       </c>
       <c r="CC4">
         <v>14.244</v>
       </c>
       <c r="CD4">
         <v>14.193</v>
       </c>
       <c r="CE4">
         <v>13.847</v>
       </c>
       <c r="CF4">
         <v>13.736</v>
       </c>
       <c r="CG4">
         <v>13.7</v>
       </c>
       <c r="CH4">
         <v>13.696</v>
       </c>
@@ -2487,141 +2487,141 @@
       <c r="CR4">
         <v>13.319</v>
       </c>
       <c r="CS4">
         <v>13.305</v>
       </c>
       <c r="CT4">
         <v>13.299</v>
       </c>
       <c r="CU4">
         <v>13.179</v>
       </c>
       <c r="CV4">
         <v>13.2</v>
       </c>
       <c r="CW4">
         <v>13.074</v>
       </c>
       <c r="CX4">
         <v>13.147</v>
       </c>
       <c r="CY4">
         <v>13.158</v>
       </c>
       <c r="CZ4">
-        <v>13.093999999999999</v>
+        <v>13.094</v>
       </c>
       <c r="DA4">
         <v>13.141</v>
       </c>
       <c r="DB4">
         <v>12.923</v>
       </c>
       <c r="DC4">
         <v>12.849</v>
       </c>
       <c r="DD4">
         <v>12.82</v>
       </c>
       <c r="DE4">
         <v>12.865</v>
       </c>
       <c r="DF4">
         <v>12.89</v>
       </c>
       <c r="DG4">
         <v>12.89</v>
       </c>
       <c r="DH4">
         <v>12.883</v>
       </c>
       <c r="DI4">
         <v>12.92</v>
       </c>
       <c r="DJ4">
         <v>12.998</v>
       </c>
       <c r="DK4">
         <v>12.999</v>
       </c>
       <c r="DL4">
         <v>12.985</v>
       </c>
       <c r="DM4">
-        <v>13.047000000000001</v>
+        <v>13.047</v>
       </c>
       <c r="DN4">
         <v>13.02</v>
       </c>
       <c r="DO4">
         <v>12.962</v>
       </c>
       <c r="DP4">
         <v>12.979</v>
       </c>
       <c r="DQ4">
         <v>12.912</v>
       </c>
       <c r="DR4">
         <v>12.854</v>
       </c>
       <c r="DS4">
         <v>12.828</v>
       </c>
       <c r="DT4">
         <v>12.85</v>
       </c>
       <c r="DU4">
         <v>12.871</v>
       </c>
       <c r="DV4">
         <v>12.941</v>
       </c>
       <c r="DW4">
         <v>13.016</v>
       </c>
       <c r="DX4">
-        <v>13.0060000000000002</v>
+        <v>13.006</v>
       </c>
       <c r="DY4">
         <v>12.977</v>
       </c>
       <c r="DZ4">
         <v>12.95</v>
       </c>
       <c r="EA4">
         <v>12.97</v>
       </c>
       <c r="EB4">
         <v>12.968</v>
       </c>
       <c r="EC4">
         <v>12.972</v>
       </c>
       <c r="ED4">
-        <v>13.050000000000001</v>
+        <v>13.05</v>
       </c>
       <c r="EE4">
         <v>13.042</v>
       </c>
       <c r="EF4">
         <v>13.077</v>
       </c>
       <c r="EG4">
         <v>13.07</v>
       </c>
       <c r="EH4">
         <v>13.125</v>
       </c>
       <c r="EI4">
         <v>13.217</v>
       </c>
       <c r="EJ4">
         <v>13.255</v>
       </c>
       <c r="EK4">
         <v>13.272</v>
       </c>
       <c r="EL4">
         <v>13.267</v>
       </c>
@@ -2651,51 +2651,51 @@
       <c r="E5">
         <v>6.306</v>
       </c>
       <c r="F5">
         <v>6.248</v>
       </c>
       <c r="G5">
         <v>6.903</v>
       </c>
       <c r="H5">
         <v>6.824</v>
       </c>
       <c r="I5">
         <v>6.787</v>
       </c>
       <c r="J5">
         <v>6.668</v>
       </c>
       <c r="K5">
         <v>6.828</v>
       </c>
       <c r="L5">
         <v>6.861</v>
       </c>
       <c r="M5">
-        <v>7.0049999999999999</v>
+        <v>7.005</v>
       </c>
       <c r="N5">
         <v>7.008</v>
       </c>
       <c r="O5">
         <v>7.092</v>
       </c>
       <c r="P5">
         <v>7.083</v>
       </c>
       <c r="Q5">
         <v>7.234</v>
       </c>
       <c r="R5">
         <v>7.24</v>
       </c>
       <c r="S5">
         <v>7.357</v>
       </c>
       <c r="T5">
         <v>7.469</v>
       </c>
       <c r="U5">
         <v>7.54</v>
       </c>
@@ -2825,51 +2825,51 @@
       <c r="BK5">
         <v>8.778</v>
       </c>
       <c r="BL5">
         <v>8.847</v>
       </c>
       <c r="BM5">
         <v>8.838</v>
       </c>
       <c r="BN5">
         <v>8.846</v>
       </c>
       <c r="BO5">
         <v>8.838</v>
       </c>
       <c r="BP5">
         <v>8.799</v>
       </c>
       <c r="BQ5">
         <v>8.898</v>
       </c>
       <c r="BR5">
         <v>8.986</v>
       </c>
       <c r="BS5">
-        <v>9.0060000000000002</v>
+        <v>9.006</v>
       </c>
       <c r="BT5">
         <v>9.152</v>
       </c>
       <c r="BU5">
         <v>9.226</v>
       </c>
       <c r="BV5">
         <v>9.34</v>
       </c>
       <c r="BW5">
         <v>9.405</v>
       </c>
       <c r="BX5">
         <v>9.447</v>
       </c>
       <c r="BY5">
         <v>9.506</v>
       </c>
       <c r="BZ5">
         <v>9.569</v>
       </c>
       <c r="CA5">
         <v>9.542</v>
       </c>
@@ -2918,63 +2918,63 @@
       <c r="CP5">
         <v>9.456</v>
       </c>
       <c r="CQ5">
         <v>9.555</v>
       </c>
       <c r="CR5">
         <v>9.532</v>
       </c>
       <c r="CS5">
         <v>9.606</v>
       </c>
       <c r="CT5">
         <v>9.71</v>
       </c>
       <c r="CU5">
         <v>9.717</v>
       </c>
       <c r="CV5">
         <v>9.778</v>
       </c>
       <c r="CW5">
         <v>9.811</v>
       </c>
       <c r="CX5">
-        <v>10.021000000000001</v>
+        <v>10.021</v>
       </c>
       <c r="CY5">
-        <v>10.061999999999999</v>
+        <v>10.062</v>
       </c>
       <c r="CZ5">
-        <v>10.032999999999999</v>
+        <v>10.033</v>
       </c>
       <c r="DA5">
         <v>10.0</v>
       </c>
       <c r="DB5">
-        <v>10.0069999999999997</v>
+        <v>10.007</v>
       </c>
       <c r="DC5">
         <v>9.979</v>
       </c>
       <c r="DD5">
         <v>10.038</v>
       </c>
       <c r="DE5">
         <v>10.041</v>
       </c>
       <c r="DF5">
         <v>10.114</v>
       </c>
       <c r="DG5">
         <v>10.167</v>
       </c>
       <c r="DH5">
         <v>10.187</v>
       </c>
       <c r="DI5">
         <v>10.238</v>
       </c>
       <c r="DJ5">
         <v>10.391</v>
       </c>
@@ -3026,63 +3026,63 @@
       <c r="DZ5">
         <v>10.628</v>
       </c>
       <c r="EA5">
         <v>10.698</v>
       </c>
       <c r="EB5">
         <v>10.737</v>
       </c>
       <c r="EC5">
         <v>10.749</v>
       </c>
       <c r="ED5">
         <v>10.882</v>
       </c>
       <c r="EE5">
         <v>10.986</v>
       </c>
       <c r="EF5">
         <v>10.951</v>
       </c>
       <c r="EG5">
         <v>10.972</v>
       </c>
       <c r="EH5">
-        <v>11.021000000000001</v>
+        <v>11.021</v>
       </c>
       <c r="EI5">
-        <v>11.053000000000001</v>
+        <v>11.053</v>
       </c>
       <c r="EJ5">
         <v>11.065</v>
       </c>
       <c r="EK5">
         <v>11.028</v>
       </c>
       <c r="EL5">
-        <v>11.039999999999999</v>
+        <v>11.04</v>
       </c>
       <c r="EM5">
         <v>10.999</v>
       </c>
       <c r="EN5">
         <v>10.955</v>
       </c>
       <c r="EO5">
         <v>10.957</v>
       </c>
     </row>
     <row r="6" spans="1:145">
       <c r="A6" t="s">
         <v>149</v>
       </c>
       <c r="B6">
         <v>5.819</v>
       </c>
       <c r="C6">
         <v>5.822</v>
       </c>
       <c r="D6">
         <v>5.869</v>
       </c>
       <c r="E6">
@@ -3304,51 +3304,51 @@
       <c r="BY6">
         <v>7.139</v>
       </c>
       <c r="BZ6">
         <v>7.144</v>
       </c>
       <c r="CA6">
         <v>7.155</v>
       </c>
       <c r="CB6">
         <v>7.101</v>
       </c>
       <c r="CC6">
         <v>7.126</v>
       </c>
       <c r="CD6">
         <v>7.168</v>
       </c>
       <c r="CE6">
         <v>7.106</v>
       </c>
       <c r="CF6">
         <v>7.121</v>
       </c>
       <c r="CG6">
-        <v>7.0060000000000002</v>
+        <v>7.006</v>
       </c>
       <c r="CH6">
         <v>6.998</v>
       </c>
       <c r="CI6">
         <v>6.97</v>
       </c>
       <c r="CJ6">
         <v>6.981</v>
       </c>
       <c r="CK6">
         <v>6.966</v>
       </c>
       <c r="CL6">
         <v>6.962</v>
       </c>
       <c r="CM6">
         <v>6.946</v>
       </c>
       <c r="CN6">
         <v>6.929</v>
       </c>
       <c r="CO6">
         <v>6.884</v>
       </c>
@@ -4121,51 +4121,51 @@
       <c r="BF8">
         <v>5.777</v>
       </c>
       <c r="BG8">
         <v>5.808</v>
       </c>
       <c r="BH8">
         <v>5.862</v>
       </c>
       <c r="BI8">
         <v>5.864</v>
       </c>
       <c r="BJ8">
         <v>5.898</v>
       </c>
       <c r="BK8">
         <v>5.967</v>
       </c>
       <c r="BL8">
         <v>5.973</v>
       </c>
       <c r="BM8">
         <v>5.958</v>
       </c>
       <c r="BN8">
-        <v>6.0049999999999999</v>
+        <v>6.005</v>
       </c>
       <c r="BO8">
         <v>5.992</v>
       </c>
       <c r="BP8">
         <v>6.087</v>
       </c>
       <c r="BQ8">
         <v>6.158</v>
       </c>
       <c r="BR8">
         <v>6.186</v>
       </c>
       <c r="BS8">
         <v>6.191</v>
       </c>
       <c r="BT8">
         <v>6.217</v>
       </c>
       <c r="BU8">
         <v>6.25</v>
       </c>
       <c r="BV8">
         <v>6.302</v>
       </c>
@@ -4498,51 +4498,51 @@
       <c r="AL9">
         <v>4.795</v>
       </c>
       <c r="AM9">
         <v>4.807</v>
       </c>
       <c r="AN9">
         <v>4.768</v>
       </c>
       <c r="AO9">
         <v>4.871</v>
       </c>
       <c r="AP9">
         <v>4.859</v>
       </c>
       <c r="AQ9">
         <v>4.796</v>
       </c>
       <c r="AR9">
         <v>4.854</v>
       </c>
       <c r="AS9">
         <v>4.867</v>
       </c>
       <c r="AT9">
-        <v>5.0090000000000003</v>
+        <v>5.009</v>
       </c>
       <c r="AU9">
         <v>5.107</v>
       </c>
       <c r="AV9">
         <v>5.135</v>
       </c>
       <c r="AW9">
         <v>5.126</v>
       </c>
       <c r="AX9">
         <v>5.187</v>
       </c>
       <c r="AY9">
         <v>5.184</v>
       </c>
       <c r="AZ9">
         <v>5.193</v>
       </c>
       <c r="BA9">
         <v>5.238</v>
       </c>
       <c r="BB9">
         <v>5.238</v>
       </c>
@@ -4872,102 +4872,102 @@
       <c r="Q10">
         <v>8.975</v>
       </c>
       <c r="R10">
         <v>8.98</v>
       </c>
       <c r="S10">
         <v>9.122</v>
       </c>
       <c r="T10">
         <v>9.341</v>
       </c>
       <c r="U10">
         <v>9.633</v>
       </c>
       <c r="V10">
         <v>9.838</v>
       </c>
       <c r="W10">
         <v>9.924</v>
       </c>
       <c r="X10">
         <v>9.996</v>
       </c>
       <c r="Y10">
-        <v>10.016999999999999</v>
+        <v>10.017</v>
       </c>
       <c r="Z10">
         <v>9.971</v>
       </c>
       <c r="AA10">
         <v>10.17</v>
       </c>
       <c r="AB10">
         <v>10.287</v>
       </c>
       <c r="AC10">
         <v>10.252</v>
       </c>
       <c r="AD10">
         <v>10.204</v>
       </c>
       <c r="AE10">
         <v>10.203</v>
       </c>
       <c r="AF10">
         <v>10.23</v>
       </c>
       <c r="AG10">
         <v>10.438</v>
       </c>
       <c r="AH10">
         <v>10.557</v>
       </c>
       <c r="AI10">
         <v>10.711</v>
       </c>
       <c r="AJ10">
         <v>10.686</v>
       </c>
       <c r="AK10">
         <v>10.677</v>
       </c>
       <c r="AL10">
         <v>10.946</v>
       </c>
       <c r="AM10">
-        <v>11.029999999999999</v>
+        <v>11.03</v>
       </c>
       <c r="AN10">
         <v>11.023</v>
       </c>
       <c r="AO10">
         <v>11.118</v>
       </c>
       <c r="AP10">
-        <v>11.085000000000001</v>
+        <v>11.085</v>
       </c>
       <c r="AQ10">
         <v>11.102</v>
       </c>
       <c r="AR10">
         <v>11.297</v>
       </c>
       <c r="AS10">
         <v>11.227</v>
       </c>
       <c r="AT10">
         <v>11.278</v>
       </c>
       <c r="AU10">
         <v>11.35</v>
       </c>
       <c r="AV10">
         <v>11.352</v>
       </c>
       <c r="AW10">
         <v>11.34</v>
       </c>
       <c r="AX10">
         <v>11.391</v>
       </c>
@@ -5106,51 +5106,51 @@
       <c r="CQ10">
         <v>12.593</v>
       </c>
       <c r="CR10">
         <v>12.552</v>
       </c>
       <c r="CS10">
         <v>12.74</v>
       </c>
       <c r="CT10">
         <v>12.829</v>
       </c>
       <c r="CU10">
         <v>12.845</v>
       </c>
       <c r="CV10">
         <v>12.89</v>
       </c>
       <c r="CW10">
         <v>12.856</v>
       </c>
       <c r="CX10">
         <v>12.984</v>
       </c>
       <c r="CY10">
-        <v>13.045999999999999</v>
+        <v>13.046</v>
       </c>
       <c r="CZ10">
         <v>13.149</v>
       </c>
       <c r="DA10">
         <v>13.223</v>
       </c>
       <c r="DB10">
         <v>13.294</v>
       </c>
       <c r="DC10">
         <v>13.266</v>
       </c>
       <c r="DD10">
         <v>13.352</v>
       </c>
       <c r="DE10">
         <v>13.385</v>
       </c>
       <c r="DF10">
         <v>13.394</v>
       </c>
       <c r="DG10">
         <v>13.445</v>
       </c>
@@ -5243,474 +5243,474 @@
       </c>
       <c r="EK10">
         <v>13.854</v>
       </c>
       <c r="EL10">
         <v>13.91</v>
       </c>
       <c r="EM10">
         <v>13.891</v>
       </c>
       <c r="EN10">
         <v>13.856</v>
       </c>
       <c r="EO10">
         <v>13.848</v>
       </c>
     </row>
     <row r="11" spans="1:145">
       <c r="A11" t="s">
         <v>154</v>
       </c>
       <c r="B11">
         <v>97.895</v>
       </c>
       <c r="C11">
-        <v>101.069999999999993</v>
+        <v>101.07</v>
       </c>
       <c r="D11">
         <v>102.44</v>
       </c>
       <c r="E11">
         <v>102.122</v>
       </c>
       <c r="F11">
         <v>101.938</v>
       </c>
       <c r="G11">
         <v>103.831</v>
       </c>
       <c r="H11">
         <v>103.651</v>
       </c>
       <c r="I11">
         <v>107.934</v>
       </c>
       <c r="J11">
-        <v>107.21599999999999</v>
+        <v>107.216</v>
       </c>
       <c r="K11">
         <v>109.468</v>
       </c>
       <c r="L11">
         <v>111.795</v>
       </c>
       <c r="M11">
         <v>112.911</v>
       </c>
       <c r="N11">
-        <v>113.18300000000001</v>
+        <v>113.183</v>
       </c>
       <c r="O11">
-        <v>112.060000000000002</v>
+        <v>112.06</v>
       </c>
       <c r="P11">
         <v>112.89</v>
       </c>
       <c r="Q11">
         <v>113.836</v>
       </c>
       <c r="R11">
-        <v>114.80800000000001</v>
+        <v>114.808</v>
       </c>
       <c r="S11">
-        <v>115.66500000000001</v>
+        <v>115.665</v>
       </c>
       <c r="T11">
-        <v>116.36199999999999</v>
+        <v>116.362</v>
       </c>
       <c r="U11">
         <v>117.532</v>
       </c>
       <c r="V11">
         <v>118.488</v>
       </c>
       <c r="W11">
         <v>118.783</v>
       </c>
       <c r="X11">
-        <v>118.70699999999999</v>
+        <v>118.707</v>
       </c>
       <c r="Y11">
-        <v>118.27800000000001</v>
+        <v>118.278</v>
       </c>
       <c r="Z11">
         <v>117.312</v>
       </c>
       <c r="AA11">
         <v>118.199</v>
       </c>
       <c r="AB11">
         <v>119.505</v>
       </c>
       <c r="AC11">
         <v>119.988</v>
       </c>
       <c r="AD11">
-        <v>120.65000000000001</v>
+        <v>120.65</v>
       </c>
       <c r="AE11">
-        <v>120.41800000000001</v>
+        <v>120.418</v>
       </c>
       <c r="AF11">
-        <v>121.28700000000001</v>
+        <v>121.287</v>
       </c>
       <c r="AG11">
         <v>122.652</v>
       </c>
       <c r="AH11">
         <v>123.599</v>
       </c>
       <c r="AI11">
-        <v>124.38500000000001</v>
+        <v>124.385</v>
       </c>
       <c r="AJ11">
-        <v>125.007000000000005</v>
+        <v>125.007</v>
       </c>
       <c r="AK11">
         <v>124.824</v>
       </c>
       <c r="AL11">
-        <v>125.85299999999999</v>
+        <v>125.853</v>
       </c>
       <c r="AM11">
-        <v>125.92100000000001</v>
+        <v>125.921</v>
       </c>
       <c r="AN11">
         <v>126.197</v>
       </c>
       <c r="AO11">
         <v>126.61</v>
       </c>
       <c r="AP11">
         <v>126.596</v>
       </c>
       <c r="AQ11">
         <v>126.157</v>
       </c>
       <c r="AR11">
         <v>126.849</v>
       </c>
       <c r="AS11">
         <v>127.312</v>
       </c>
       <c r="AT11">
         <v>128.12</v>
       </c>
       <c r="AU11">
-        <v>128.47900000000001</v>
+        <v>128.479</v>
       </c>
       <c r="AV11">
-        <v>128.75999999999999</v>
+        <v>128.76</v>
       </c>
       <c r="AW11">
-        <v>129.0039999999999907</v>
+        <v>129.004</v>
       </c>
       <c r="AX11">
-        <v>129.66399999999999</v>
+        <v>129.664</v>
       </c>
       <c r="AY11">
-        <v>129.11600000000001</v>
+        <v>129.116</v>
       </c>
       <c r="AZ11">
-        <v>130.47999999999999</v>
+        <v>130.48</v>
       </c>
       <c r="BA11">
-        <v>131.63399999999999</v>
+        <v>131.634</v>
       </c>
       <c r="BB11">
         <v>131.958</v>
       </c>
       <c r="BC11">
-        <v>131.94300000000001</v>
+        <v>131.943</v>
       </c>
       <c r="BD11">
-        <v>131.77500000000001</v>
+        <v>131.775</v>
       </c>
       <c r="BE11">
-        <v>132.16499999999999</v>
+        <v>132.165</v>
       </c>
       <c r="BF11">
-        <v>131.74299999999999</v>
+        <v>131.743</v>
       </c>
       <c r="BG11">
-        <v>131.74799999999999</v>
+        <v>131.748</v>
       </c>
       <c r="BH11">
-        <v>132.77500000000001</v>
+        <v>132.775</v>
       </c>
       <c r="BI11">
         <v>133.571</v>
       </c>
       <c r="BJ11">
-        <v>134.26599999999999</v>
+        <v>134.266</v>
       </c>
       <c r="BK11">
-        <v>135.030000000000001</v>
+        <v>135.03</v>
       </c>
       <c r="BL11">
-        <v>136.015999999999991</v>
+        <v>136.016</v>
       </c>
       <c r="BM11">
-        <v>135.86099999999999</v>
+        <v>135.861</v>
       </c>
       <c r="BN11">
-        <v>135.72200000000001</v>
+        <v>135.722</v>
       </c>
       <c r="BO11">
         <v>135.797</v>
       </c>
       <c r="BP11">
         <v>136.167</v>
       </c>
       <c r="BQ11">
-        <v>136.41300000000001</v>
+        <v>136.413</v>
       </c>
       <c r="BR11">
-        <v>137.15199999999999</v>
+        <v>137.152</v>
       </c>
       <c r="BS11">
         <v>137.477</v>
       </c>
       <c r="BT11">
         <v>138.31</v>
       </c>
       <c r="BU11">
-        <v>138.91800000000001</v>
+        <v>138.918</v>
       </c>
       <c r="BV11">
         <v>139.69</v>
       </c>
       <c r="BW11">
-        <v>140.91999999999999</v>
+        <v>140.92</v>
       </c>
       <c r="BX11">
         <v>140.709</v>
       </c>
       <c r="BY11">
-        <v>142.22999999999999</v>
+        <v>142.23</v>
       </c>
       <c r="BZ11">
-        <v>142.40600000000001</v>
+        <v>142.406</v>
       </c>
       <c r="CA11">
         <v>142.471</v>
       </c>
       <c r="CB11">
         <v>139.529</v>
       </c>
       <c r="CC11">
-        <v>139.94800000000001</v>
+        <v>139.948</v>
       </c>
       <c r="CD11">
         <v>139.977</v>
       </c>
       <c r="CE11">
         <v>139.119</v>
       </c>
       <c r="CF11">
-        <v>138.84899999999999</v>
+        <v>138.849</v>
       </c>
       <c r="CG11">
         <v>138.44</v>
       </c>
       <c r="CH11">
         <v>138.239</v>
       </c>
       <c r="CI11">
         <v>137.56</v>
       </c>
       <c r="CJ11">
         <v>137.637</v>
       </c>
       <c r="CK11">
         <v>137.209</v>
       </c>
       <c r="CL11">
-        <v>137.15799999999999</v>
+        <v>137.158</v>
       </c>
       <c r="CM11">
         <v>136.709</v>
       </c>
       <c r="CN11">
         <v>136.285</v>
       </c>
       <c r="CO11">
-        <v>136.057999999999993</v>
+        <v>136.058</v>
       </c>
       <c r="CP11">
         <v>135.846</v>
       </c>
       <c r="CQ11">
         <v>136.126</v>
       </c>
       <c r="CR11">
         <v>136.595</v>
       </c>
       <c r="CS11">
         <v>137.148</v>
       </c>
       <c r="CT11">
-        <v>137.60300000000001</v>
+        <v>137.603</v>
       </c>
       <c r="CU11">
         <v>137.679</v>
       </c>
       <c r="CV11">
-        <v>138.079000000000008</v>
+        <v>138.079</v>
       </c>
       <c r="CW11">
-        <v>137.78999999999999</v>
+        <v>137.79</v>
       </c>
       <c r="CX11">
-        <v>144.16800000000001</v>
+        <v>144.168</v>
       </c>
       <c r="CY11">
-        <v>144.098000000000013</v>
+        <v>144.098</v>
       </c>
       <c r="CZ11">
         <v>143.798</v>
       </c>
       <c r="DA11">
-        <v>144.088999999999999</v>
+        <v>144.089</v>
       </c>
       <c r="DB11">
-        <v>143.76499999999999</v>
+        <v>143.765</v>
       </c>
       <c r="DC11">
-        <v>142.57300000000001</v>
+        <v>142.573</v>
       </c>
       <c r="DD11">
         <v>142.911</v>
       </c>
       <c r="DE11">
-        <v>143.27099999999999</v>
+        <v>143.271</v>
       </c>
       <c r="DF11">
-        <v>144.024000000000001</v>
+        <v>144.024</v>
       </c>
       <c r="DG11">
-        <v>143.79499999999999</v>
+        <v>143.795</v>
       </c>
       <c r="DH11">
         <v>144.125</v>
       </c>
       <c r="DI11">
-        <v>143.82499999999999</v>
+        <v>143.825</v>
       </c>
       <c r="DJ11">
         <v>144.239</v>
       </c>
       <c r="DK11">
-        <v>144.11500000000001</v>
+        <v>144.115</v>
       </c>
       <c r="DL11">
-        <v>144.32300000000001</v>
+        <v>144.323</v>
       </c>
       <c r="DM11">
-        <v>144.72900000000001</v>
+        <v>144.729</v>
       </c>
       <c r="DN11">
-        <v>145.092000000000013</v>
+        <v>145.092</v>
       </c>
       <c r="DO11">
         <v>145.38</v>
       </c>
       <c r="DP11">
         <v>145.839</v>
       </c>
       <c r="DQ11">
         <v>145.834</v>
       </c>
       <c r="DR11">
         <v>145.977</v>
       </c>
       <c r="DS11">
         <v>145.947</v>
       </c>
       <c r="DT11">
         <v>146.393</v>
       </c>
       <c r="DU11">
         <v>146.751</v>
       </c>
       <c r="DV11">
-        <v>147.50700000000001</v>
+        <v>147.507</v>
       </c>
       <c r="DW11">
         <v>147.583</v>
       </c>
       <c r="DX11">
-        <v>147.073000000000008</v>
+        <v>147.073</v>
       </c>
       <c r="DY11">
         <v>147.239</v>
       </c>
       <c r="DZ11">
-        <v>147.007000000000005</v>
+        <v>147.007</v>
       </c>
       <c r="EA11">
         <v>146.929</v>
       </c>
       <c r="EB11">
         <v>146.994</v>
       </c>
       <c r="EC11">
-        <v>146.86000000000001</v>
+        <v>146.86</v>
       </c>
       <c r="ED11">
-        <v>146.96600000000001</v>
+        <v>146.966</v>
       </c>
       <c r="EE11">
-        <v>147.44399999999999</v>
+        <v>147.444</v>
       </c>
       <c r="EF11">
-        <v>147.83600000000001</v>
+        <v>147.836</v>
       </c>
       <c r="EG11">
-        <v>148.34200000000001</v>
+        <v>148.342</v>
       </c>
       <c r="EH11">
-        <v>148.42400000000001</v>
+        <v>148.424</v>
       </c>
       <c r="EI11">
-        <v>148.69200000000001</v>
+        <v>148.692</v>
       </c>
       <c r="EJ11">
-        <v>149.35400000000001</v>
+        <v>149.354</v>
       </c>
       <c r="EK11">
         <v>149.404</v>
       </c>
       <c r="EL11">
         <v>149.804</v>
       </c>
       <c r="EM11">
-        <v>150.53899999999999</v>
+        <v>150.539</v>
       </c>
       <c r="EN11">
-        <v>150.60400000000001</v>
+        <v>150.604</v>
       </c>
       <c r="EO11">
         <v>150.786</v>
       </c>
     </row>
     <row r="12" spans="1:145">
       <c r="A12" t="s">
         <v>155</v>
       </c>
       <c r="B12">
         <v>13.696</v>
       </c>
       <c r="C12">
         <v>13.945</v>
       </c>
       <c r="D12">
         <v>14.316</v>
       </c>
       <c r="E12">
         <v>14.191</v>
       </c>
       <c r="F12">
         <v>14.084</v>
       </c>
       <c r="G12">
@@ -5725,99 +5725,99 @@
       <c r="J12">
         <v>15.058</v>
       </c>
       <c r="K12">
         <v>15.238</v>
       </c>
       <c r="L12">
         <v>15.277</v>
       </c>
       <c r="M12">
         <v>15.537</v>
       </c>
       <c r="N12">
         <v>15.548</v>
       </c>
       <c r="O12">
         <v>15.505</v>
       </c>
       <c r="P12">
         <v>15.741</v>
       </c>
       <c r="Q12">
         <v>15.879</v>
       </c>
       <c r="R12">
-        <v>16.074000000000002</v>
+        <v>16.074</v>
       </c>
       <c r="S12">
         <v>16.167</v>
       </c>
       <c r="T12">
         <v>16.351</v>
       </c>
       <c r="U12">
         <v>16.457</v>
       </c>
       <c r="V12">
         <v>16.765</v>
       </c>
       <c r="W12">
         <v>16.739</v>
       </c>
       <c r="X12">
         <v>16.901</v>
       </c>
       <c r="Y12">
         <v>16.784</v>
       </c>
       <c r="Z12">
         <v>16.681</v>
       </c>
       <c r="AA12">
         <v>16.641</v>
       </c>
       <c r="AB12">
         <v>16.773</v>
       </c>
       <c r="AC12">
         <v>16.845</v>
       </c>
       <c r="AD12">
         <v>16.92</v>
       </c>
       <c r="AE12">
         <v>16.764</v>
       </c>
       <c r="AF12">
         <v>16.834</v>
       </c>
       <c r="AG12">
-        <v>17.027000000000001</v>
+        <v>17.027</v>
       </c>
       <c r="AH12">
-        <v>17.050999999999998</v>
+        <v>17.051</v>
       </c>
       <c r="AI12">
         <v>17.246</v>
       </c>
       <c r="AJ12">
         <v>17.251</v>
       </c>
       <c r="AK12">
         <v>17.225</v>
       </c>
       <c r="AL12">
         <v>17.519</v>
       </c>
       <c r="AM12">
         <v>17.503</v>
       </c>
       <c r="AN12">
         <v>17.502</v>
       </c>
       <c r="AO12">
         <v>17.571</v>
       </c>
       <c r="AP12">
         <v>17.588</v>
       </c>
@@ -6028,78 +6028,78 @@
       <c r="DG12">
         <v>16.777</v>
       </c>
       <c r="DH12">
         <v>16.927</v>
       </c>
       <c r="DI12">
         <v>16.892</v>
       </c>
       <c r="DJ12">
         <v>16.846</v>
       </c>
       <c r="DK12">
         <v>16.846</v>
       </c>
       <c r="DL12">
         <v>16.906</v>
       </c>
       <c r="DM12">
         <v>16.951</v>
       </c>
       <c r="DN12">
         <v>16.933</v>
       </c>
       <c r="DO12">
-        <v>17.062999999999999</v>
+        <v>17.063</v>
       </c>
       <c r="DP12">
         <v>16.944</v>
       </c>
       <c r="DQ12">
         <v>16.855</v>
       </c>
       <c r="DR12">
         <v>16.862</v>
       </c>
       <c r="DS12">
-        <v>17.0070000000000014</v>
+        <v>17.007</v>
       </c>
       <c r="DT12">
         <v>16.733</v>
       </c>
       <c r="DU12">
         <v>16.797</v>
       </c>
       <c r="DV12">
         <v>16.844</v>
       </c>
       <c r="DW12">
-        <v>17.059999999999999</v>
+        <v>17.06</v>
       </c>
       <c r="DX12">
-        <v>17.039000000000001</v>
+        <v>17.039</v>
       </c>
       <c r="DY12">
         <v>16.994</v>
       </c>
       <c r="DZ12">
         <v>16.941</v>
       </c>
       <c r="EA12">
         <v>16.753</v>
       </c>
       <c r="EB12">
         <v>16.665</v>
       </c>
       <c r="EC12">
         <v>16.658</v>
       </c>
       <c r="ED12">
         <v>16.652</v>
       </c>
       <c r="EE12">
         <v>16.647</v>
       </c>
       <c r="EF12">
         <v>16.677</v>
       </c>
@@ -6354,51 +6354,51 @@
       <c r="BV13">
         <v>7.82</v>
       </c>
       <c r="BW13">
         <v>7.819</v>
       </c>
       <c r="BX13">
         <v>7.792</v>
       </c>
       <c r="BY13">
         <v>7.812</v>
       </c>
       <c r="BZ13">
         <v>7.872</v>
       </c>
       <c r="CA13">
         <v>7.862</v>
       </c>
       <c r="CB13">
         <v>7.821</v>
       </c>
       <c r="CC13">
         <v>7.955</v>
       </c>
       <c r="CD13">
-        <v>8.015000000000001</v>
+        <v>8.015</v>
       </c>
       <c r="CE13">
         <v>7.726</v>
       </c>
       <c r="CF13">
         <v>7.628</v>
       </c>
       <c r="CG13">
         <v>7.586</v>
       </c>
       <c r="CH13">
         <v>7.617</v>
       </c>
       <c r="CI13">
         <v>7.604</v>
       </c>
       <c r="CJ13">
         <v>7.615</v>
       </c>
       <c r="CK13">
         <v>7.577</v>
       </c>
       <c r="CL13">
         <v>7.55</v>
       </c>
@@ -6599,144 +6599,144 @@
       <c r="J14">
         <v>15.437</v>
       </c>
       <c r="K14">
         <v>15.426</v>
       </c>
       <c r="L14">
         <v>15.47</v>
       </c>
       <c r="M14">
         <v>15.887</v>
       </c>
       <c r="N14">
         <v>15.868</v>
       </c>
       <c r="O14">
         <v>15.78</v>
       </c>
       <c r="P14">
         <v>15.749</v>
       </c>
       <c r="Q14">
         <v>15.912</v>
       </c>
       <c r="R14">
-        <v>16.015999999999998</v>
+        <v>16.016</v>
       </c>
       <c r="S14">
-        <v>16.042999999999999</v>
+        <v>16.043</v>
       </c>
       <c r="T14">
         <v>16.183</v>
       </c>
       <c r="U14">
         <v>16.191</v>
       </c>
       <c r="V14">
         <v>16.34</v>
       </c>
       <c r="W14">
         <v>16.234</v>
       </c>
       <c r="X14">
         <v>16.237</v>
       </c>
       <c r="Y14">
         <v>16.24</v>
       </c>
       <c r="Z14">
         <v>15.94</v>
       </c>
       <c r="AA14">
         <v>15.908</v>
       </c>
       <c r="AB14">
-        <v>16.024999999999999</v>
+        <v>16.025</v>
       </c>
       <c r="AC14">
-        <v>16.018999999999998</v>
+        <v>16.019</v>
       </c>
       <c r="AD14">
         <v>18.751</v>
       </c>
       <c r="AE14">
         <v>18.894</v>
       </c>
       <c r="AF14">
-        <v>19.039000000000001</v>
+        <v>19.039</v>
       </c>
       <c r="AG14">
-        <v>19.085000000000001</v>
+        <v>19.085</v>
       </c>
       <c r="AH14">
         <v>19.235</v>
       </c>
       <c r="AI14">
         <v>19.216</v>
       </c>
       <c r="AJ14">
         <v>19.185</v>
       </c>
       <c r="AK14">
         <v>19.501</v>
       </c>
       <c r="AL14">
         <v>16.859</v>
       </c>
       <c r="AM14">
         <v>16.836</v>
       </c>
       <c r="AN14">
         <v>16.8</v>
       </c>
       <c r="AO14">
         <v>16.822</v>
       </c>
       <c r="AP14">
         <v>16.812</v>
       </c>
       <c r="AQ14">
         <v>16.751</v>
       </c>
       <c r="AR14">
         <v>16.923</v>
       </c>
       <c r="AS14">
         <v>16.963</v>
       </c>
       <c r="AT14">
         <v>16.909</v>
       </c>
       <c r="AU14">
         <v>16.972</v>
       </c>
       <c r="AV14">
         <v>17.044</v>
       </c>
       <c r="AW14">
-        <v>17.024000000000001</v>
+        <v>17.024</v>
       </c>
       <c r="AX14">
         <v>17.117</v>
       </c>
       <c r="AY14">
         <v>17.129</v>
       </c>
       <c r="AZ14">
         <v>17.161</v>
       </c>
       <c r="BA14">
         <v>17.268</v>
       </c>
       <c r="BB14">
         <v>17.272</v>
       </c>
       <c r="BC14">
         <v>17.286</v>
       </c>
       <c r="BD14">
         <v>17.313</v>
       </c>
       <c r="BE14">
         <v>17.452</v>
       </c>
@@ -6779,54 +6779,54 @@
       <c r="BR14">
         <v>18.052</v>
       </c>
       <c r="BS14">
         <v>18.104</v>
       </c>
       <c r="BT14">
         <v>18.293</v>
       </c>
       <c r="BU14">
         <v>18.742</v>
       </c>
       <c r="BV14">
         <v>18.919</v>
       </c>
       <c r="BW14">
         <v>19.123</v>
       </c>
       <c r="BX14">
         <v>19.19</v>
       </c>
       <c r="BY14">
         <v>19.093</v>
       </c>
       <c r="BZ14">
-        <v>19.047999999999998</v>
+        <v>19.048</v>
       </c>
       <c r="CA14">
-        <v>19.039000000000001</v>
+        <v>19.039</v>
       </c>
       <c r="CB14">
         <v>19.165</v>
       </c>
       <c r="CC14">
         <v>19.396</v>
       </c>
       <c r="CD14">
         <v>19.449</v>
       </c>
       <c r="CE14">
         <v>18.986</v>
       </c>
       <c r="CF14">
         <v>18.796</v>
       </c>
       <c r="CG14">
         <v>18.657</v>
       </c>
       <c r="CH14">
         <v>18.598</v>
       </c>
       <c r="CI14">
         <v>18.534</v>
       </c>
@@ -6875,102 +6875,102 @@
       <c r="CX14">
         <v>19.63</v>
       </c>
       <c r="CY14">
         <v>19.642</v>
       </c>
       <c r="CZ14">
         <v>19.808</v>
       </c>
       <c r="DA14">
         <v>19.731</v>
       </c>
       <c r="DB14">
         <v>19.777</v>
       </c>
       <c r="DC14">
         <v>19.733</v>
       </c>
       <c r="DD14">
         <v>19.822</v>
       </c>
       <c r="DE14">
         <v>19.93</v>
       </c>
       <c r="DF14">
-        <v>20.094999999999999</v>
+        <v>20.095</v>
       </c>
       <c r="DG14">
-        <v>20.076000000000001</v>
+        <v>20.076</v>
       </c>
       <c r="DH14">
         <v>20.096</v>
       </c>
       <c r="DI14">
         <v>20.21</v>
       </c>
       <c r="DJ14">
         <v>20.398</v>
       </c>
       <c r="DK14">
         <v>20.49</v>
       </c>
       <c r="DL14">
         <v>20.533</v>
       </c>
       <c r="DM14">
         <v>20.577</v>
       </c>
       <c r="DN14">
         <v>20.66</v>
       </c>
       <c r="DO14">
         <v>20.681</v>
       </c>
       <c r="DP14">
         <v>20.759</v>
       </c>
       <c r="DQ14">
         <v>20.525</v>
       </c>
       <c r="DR14">
         <v>20.591</v>
       </c>
       <c r="DS14">
         <v>20.608</v>
       </c>
       <c r="DT14">
         <v>20.574</v>
       </c>
       <c r="DU14">
         <v>20.803</v>
       </c>
       <c r="DV14">
         <v>20.898</v>
       </c>
       <c r="DW14">
-        <v>21.077999999999999</v>
+        <v>21.078</v>
       </c>
       <c r="DX14">
         <v>21.221</v>
       </c>
       <c r="DY14">
         <v>21.297</v>
       </c>
       <c r="DZ14">
         <v>21.181</v>
       </c>
       <c r="EA14">
         <v>21.26</v>
       </c>
       <c r="EB14">
         <v>21.197</v>
       </c>
       <c r="EC14">
         <v>21.159</v>
       </c>
       <c r="ED14">
         <v>7.691</v>
       </c>
       <c r="EE14">
         <v>7.81</v>
       </c>
@@ -7297,87 +7297,87 @@
       <c r="CS15">
         <v>7.897</v>
       </c>
       <c r="CT15">
         <v>7.895</v>
       </c>
       <c r="CU15">
         <v>7.933</v>
       </c>
       <c r="CV15">
         <v>7.883</v>
       </c>
       <c r="CW15">
         <v>7.891</v>
       </c>
       <c r="CX15">
         <v>8.038</v>
       </c>
       <c r="CY15">
         <v>7.997</v>
       </c>
       <c r="CZ15">
         <v>8.073</v>
       </c>
       <c r="DA15">
-        <v>8.095000000000001</v>
+        <v>8.095</v>
       </c>
       <c r="DB15">
         <v>8.068</v>
       </c>
       <c r="DC15">
         <v>7.986</v>
       </c>
       <c r="DD15">
         <v>7.943</v>
       </c>
       <c r="DE15">
         <v>7.935</v>
       </c>
       <c r="DF15">
         <v>7.964</v>
       </c>
       <c r="DG15">
         <v>7.931</v>
       </c>
       <c r="DH15">
         <v>7.952</v>
       </c>
       <c r="DI15">
-        <v>8.031000000000001</v>
+        <v>8.031</v>
       </c>
       <c r="DJ15">
-        <v>8.069000000000001</v>
+        <v>8.069</v>
       </c>
       <c r="DK15">
         <v>8.058</v>
       </c>
       <c r="DL15">
         <v>8.127</v>
       </c>
       <c r="DM15">
-        <v>8.0020000000000007</v>
+        <v>8.002</v>
       </c>
       <c r="DN15">
         <v>7.809</v>
       </c>
       <c r="DO15">
         <v>7.709</v>
       </c>
       <c r="DP15">
         <v>7.521</v>
       </c>
       <c r="DQ15">
         <v>7.086</v>
       </c>
       <c r="DR15">
         <v>7.043</v>
       </c>
       <c r="DS15">
         <v>7.086</v>
       </c>
       <c r="DT15">
         <v>7.067</v>
       </c>
       <c r="DU15">
         <v>7.144</v>
       </c>
@@ -7452,51 +7452,51 @@
       <c r="C16">
         <v>19.938</v>
       </c>
       <c r="D16">
         <v>20.445</v>
       </c>
       <c r="E16">
         <v>20.374</v>
       </c>
       <c r="F16">
         <v>20.3</v>
       </c>
       <c r="G16">
         <v>22.395</v>
       </c>
       <c r="H16">
         <v>22.218</v>
       </c>
       <c r="I16">
         <v>22.786</v>
       </c>
       <c r="J16">
         <v>22.612</v>
       </c>
       <c r="K16">
-        <v>23.030000000000001</v>
+        <v>23.03</v>
       </c>
       <c r="L16">
         <v>23.119</v>
       </c>
       <c r="M16">
         <v>23.355</v>
       </c>
       <c r="N16">
         <v>23.387</v>
       </c>
       <c r="O16">
         <v>23.479</v>
       </c>
       <c r="P16">
         <v>23.564</v>
       </c>
       <c r="Q16">
         <v>23.906</v>
       </c>
       <c r="R16">
         <v>24.038</v>
       </c>
       <c r="S16">
         <v>24.064</v>
       </c>
@@ -7524,111 +7524,111 @@
       <c r="AA16">
         <v>24.685</v>
       </c>
       <c r="AB16">
         <v>24.751</v>
       </c>
       <c r="AC16">
         <v>24.656</v>
       </c>
       <c r="AD16">
         <v>24.761</v>
       </c>
       <c r="AE16">
         <v>24.746</v>
       </c>
       <c r="AF16">
         <v>24.82</v>
       </c>
       <c r="AG16">
         <v>24.813</v>
       </c>
       <c r="AH16">
         <v>24.943</v>
       </c>
       <c r="AI16">
-        <v>25.045999999999999</v>
+        <v>25.046</v>
       </c>
       <c r="AJ16">
         <v>25.137</v>
       </c>
       <c r="AK16">
         <v>25.084</v>
       </c>
       <c r="AL16">
         <v>25.356</v>
       </c>
       <c r="AM16">
         <v>25.372</v>
       </c>
       <c r="AN16">
         <v>25.376</v>
       </c>
       <c r="AO16">
         <v>25.34</v>
       </c>
       <c r="AP16">
         <v>25.337</v>
       </c>
       <c r="AQ16">
         <v>25.273</v>
       </c>
       <c r="AR16">
         <v>25.389</v>
       </c>
       <c r="AS16">
         <v>25.481</v>
       </c>
       <c r="AT16">
         <v>25.545</v>
       </c>
       <c r="AU16">
         <v>25.606</v>
       </c>
       <c r="AV16">
         <v>25.694</v>
       </c>
       <c r="AW16">
         <v>25.74</v>
       </c>
       <c r="AX16">
         <v>25.98</v>
       </c>
       <c r="AY16">
-        <v>26.015999999999998</v>
+        <v>26.016</v>
       </c>
       <c r="AZ16">
         <v>26.101</v>
       </c>
       <c r="BA16">
         <v>26.141</v>
       </c>
       <c r="BB16">
         <v>26.111</v>
       </c>
       <c r="BC16">
-        <v>26.068999999999999</v>
+        <v>26.069</v>
       </c>
       <c r="BD16">
         <v>26.131</v>
       </c>
       <c r="BE16">
         <v>26.151</v>
       </c>
       <c r="BF16">
         <v>26.164</v>
       </c>
       <c r="BG16">
         <v>26.145</v>
       </c>
       <c r="BH16">
         <v>26.218</v>
       </c>
       <c r="BI16">
         <v>26.232</v>
       </c>
       <c r="BJ16">
         <v>26.252</v>
       </c>
       <c r="BK16">
         <v>26.374</v>
       </c>
@@ -7701,177 +7701,177 @@
       <c r="CH16">
         <v>25.559</v>
       </c>
       <c r="CI16">
         <v>25.449</v>
       </c>
       <c r="CJ16">
         <v>25.502</v>
       </c>
       <c r="CK16">
         <v>25.415</v>
       </c>
       <c r="CL16">
         <v>25.375</v>
       </c>
       <c r="CM16">
         <v>25.346</v>
       </c>
       <c r="CN16">
         <v>25.287</v>
       </c>
       <c r="CO16">
         <v>25.149</v>
       </c>
       <c r="CP16">
-        <v>25.056999999999999</v>
+        <v>25.057</v>
       </c>
       <c r="CQ16">
         <v>25.133</v>
       </c>
       <c r="CR16">
         <v>25.132</v>
       </c>
       <c r="CS16">
         <v>25.171</v>
       </c>
       <c r="CT16">
         <v>25.13</v>
       </c>
       <c r="CU16">
         <v>25.117</v>
       </c>
       <c r="CV16">
-        <v>25.079000000000001</v>
+        <v>25.079</v>
       </c>
       <c r="CW16">
         <v>24.967</v>
       </c>
       <c r="CX16">
         <v>25.16</v>
       </c>
       <c r="CY16">
         <v>25.103</v>
       </c>
       <c r="CZ16">
         <v>25.176</v>
       </c>
       <c r="DA16">
         <v>25.193</v>
       </c>
       <c r="DB16">
         <v>25.173</v>
       </c>
       <c r="DC16">
         <v>24.974</v>
       </c>
       <c r="DD16">
         <v>25.149</v>
       </c>
       <c r="DE16">
-        <v>25.024000000000001</v>
+        <v>25.024</v>
       </c>
       <c r="DF16">
-        <v>25.074999999999999</v>
+        <v>25.075</v>
       </c>
       <c r="DG16">
-        <v>25.045000000000002</v>
+        <v>25.045</v>
       </c>
       <c r="DH16">
-        <v>25.039000000000001</v>
+        <v>25.039</v>
       </c>
       <c r="DI16">
         <v>25.144</v>
       </c>
       <c r="DJ16">
         <v>25.12</v>
       </c>
       <c r="DK16">
         <v>25.179</v>
       </c>
       <c r="DL16">
         <v>25.223</v>
       </c>
       <c r="DM16">
         <v>25.213</v>
       </c>
       <c r="DN16">
         <v>25.317</v>
       </c>
       <c r="DO16">
         <v>25.271</v>
       </c>
       <c r="DP16">
         <v>25.181</v>
       </c>
       <c r="DQ16">
         <v>24.816</v>
       </c>
       <c r="DR16">
         <v>25.129</v>
       </c>
       <c r="DS16">
         <v>24.888</v>
       </c>
       <c r="DT16">
         <v>24.861</v>
       </c>
       <c r="DU16">
         <v>24.924</v>
       </c>
       <c r="DV16">
         <v>24.991</v>
       </c>
       <c r="DW16">
         <v>25.178</v>
       </c>
       <c r="DX16">
-        <v>25.056000000000001</v>
+        <v>25.056</v>
       </c>
       <c r="DY16">
         <v>25.081</v>
       </c>
       <c r="DZ16">
         <v>24.959</v>
       </c>
       <c r="EA16">
         <v>24.944</v>
       </c>
       <c r="EB16">
         <v>24.838</v>
       </c>
       <c r="EC16">
         <v>24.879</v>
       </c>
       <c r="ED16">
         <v>24.87</v>
       </c>
       <c r="EE16">
         <v>24.989</v>
       </c>
       <c r="EF16">
-        <v>25.079999999999998</v>
+        <v>25.08</v>
       </c>
       <c r="EG16">
         <v>25.142</v>
       </c>
       <c r="EH16">
         <v>25.133</v>
       </c>
       <c r="EI16">
         <v>25.219</v>
       </c>
       <c r="EJ16">
         <v>25.27</v>
       </c>
       <c r="EK16">
         <v>25.335</v>
       </c>
       <c r="EL16">
         <v>25.476</v>
       </c>
       <c r="EM16">
         <v>25.492</v>
       </c>
       <c r="EN16">
         <v>25.547</v>
       </c>
@@ -8000,51 +8000,51 @@
       <c r="AN17">
         <v>10.331</v>
       </c>
       <c r="AO17">
         <v>10.56</v>
       </c>
       <c r="AP17">
         <v>10.55</v>
       </c>
       <c r="AQ17">
         <v>10.515</v>
       </c>
       <c r="AR17">
         <v>10.622</v>
       </c>
       <c r="AS17">
         <v>10.707</v>
       </c>
       <c r="AT17">
         <v>10.79</v>
       </c>
       <c r="AU17">
         <v>10.964</v>
       </c>
       <c r="AV17">
-        <v>11.058999999999999</v>
+        <v>11.059</v>
       </c>
       <c r="AW17">
         <v>11.167</v>
       </c>
       <c r="AX17">
         <v>11.323</v>
       </c>
       <c r="AY17">
         <v>11.336</v>
       </c>
       <c r="AZ17">
         <v>11.336</v>
       </c>
       <c r="BA17">
         <v>11.416</v>
       </c>
       <c r="BB17">
         <v>11.442</v>
       </c>
       <c r="BC17">
         <v>11.494</v>
       </c>
       <c r="BD17">
         <v>11.443</v>
       </c>
@@ -8066,51 +8066,51 @@
       <c r="BJ17">
         <v>11.897</v>
       </c>
       <c r="BK17">
         <v>11.91</v>
       </c>
       <c r="BL17">
         <v>11.936</v>
       </c>
       <c r="BM17">
         <v>11.936</v>
       </c>
       <c r="BN17">
         <v>11.932</v>
       </c>
       <c r="BO17">
         <v>11.893</v>
       </c>
       <c r="BP17">
         <v>11.937</v>
       </c>
       <c r="BQ17">
         <v>12.028</v>
       </c>
       <c r="BR17">
-        <v>12.050000000000001</v>
+        <v>12.05</v>
       </c>
       <c r="BS17">
         <v>12.042</v>
       </c>
       <c r="BT17">
         <v>12.113</v>
       </c>
       <c r="BU17">
         <v>12.171</v>
       </c>
       <c r="BV17">
         <v>12.29</v>
       </c>
       <c r="BW17">
         <v>12.356</v>
       </c>
       <c r="BX17">
         <v>12.321</v>
       </c>
       <c r="BY17">
         <v>12.356</v>
       </c>
       <c r="BZ17">
         <v>12.375</v>
       </c>
@@ -8383,51 +8383,51 @@
       <c r="V18">
         <v>9.974</v>
       </c>
       <c r="W18">
         <v>10.026</v>
       </c>
       <c r="X18">
         <v>10.039</v>
       </c>
       <c r="Y18">
         <v>9.984</v>
       </c>
       <c r="Z18">
         <v>9.807</v>
       </c>
       <c r="AA18">
         <v>9.921</v>
       </c>
       <c r="AB18">
         <v>9.957</v>
       </c>
       <c r="AC18">
         <v>9.952</v>
       </c>
       <c r="AD18">
-        <v>10.053000000000001</v>
+        <v>10.053</v>
       </c>
       <c r="AE18">
         <v>10.103</v>
       </c>
       <c r="AF18">
         <v>10.147</v>
       </c>
       <c r="AG18">
         <v>10.301</v>
       </c>
       <c r="AH18">
         <v>10.345</v>
       </c>
       <c r="AI18">
         <v>10.403</v>
       </c>
       <c r="AJ18">
         <v>10.509</v>
       </c>
       <c r="AK18">
         <v>10.503</v>
       </c>
       <c r="AL18">
         <v>10.694</v>
       </c>
@@ -8479,96 +8479,96 @@
       <c r="BB18">
         <v>10.891</v>
       </c>
       <c r="BC18">
         <v>10.965</v>
       </c>
       <c r="BD18">
         <v>10.899</v>
       </c>
       <c r="BE18">
         <v>10.944</v>
       </c>
       <c r="BF18">
         <v>10.945</v>
       </c>
       <c r="BG18">
         <v>10.907</v>
       </c>
       <c r="BH18">
         <v>10.877</v>
       </c>
       <c r="BI18">
         <v>10.96</v>
       </c>
       <c r="BJ18">
-        <v>11.013999999999999</v>
+        <v>11.014</v>
       </c>
       <c r="BK18">
         <v>11.02</v>
       </c>
       <c r="BL18">
         <v>11.0</v>
       </c>
       <c r="BM18">
-        <v>11.018000000000001</v>
+        <v>11.018</v>
       </c>
       <c r="BN18">
         <v>11.012</v>
       </c>
       <c r="BO18">
         <v>11.029</v>
       </c>
       <c r="BP18">
         <v>11.124</v>
       </c>
       <c r="BQ18">
         <v>11.117</v>
       </c>
       <c r="BR18">
         <v>11.096</v>
       </c>
       <c r="BS18">
         <v>11.038</v>
       </c>
       <c r="BT18">
         <v>11.065</v>
       </c>
       <c r="BU18">
         <v>11.096</v>
       </c>
       <c r="BV18">
         <v>11.089</v>
       </c>
       <c r="BW18">
         <v>11.115</v>
       </c>
       <c r="BX18">
-        <v>11.047000000000001</v>
+        <v>11.047</v>
       </c>
       <c r="BY18">
-        <v>11.063000000000001</v>
+        <v>11.063</v>
       </c>
       <c r="BZ18">
         <v>11.087</v>
       </c>
       <c r="CA18">
         <v>11.052</v>
       </c>
       <c r="CB18">
         <v>10.977</v>
       </c>
       <c r="CC18">
         <v>11.0</v>
       </c>
       <c r="CD18">
         <v>10.983</v>
       </c>
       <c r="CE18">
         <v>10.503</v>
       </c>
       <c r="CF18">
         <v>10.343</v>
       </c>
       <c r="CG18">
         <v>10.254</v>
       </c>
@@ -8784,51 +8784,51 @@
       <c r="J19">
         <v>12.113</v>
       </c>
       <c r="K19">
         <v>12.41</v>
       </c>
       <c r="L19">
         <v>12.584</v>
       </c>
       <c r="M19">
         <v>12.692</v>
       </c>
       <c r="N19">
         <v>12.776</v>
       </c>
       <c r="O19">
         <v>12.749</v>
       </c>
       <c r="P19">
         <v>12.727</v>
       </c>
       <c r="Q19">
         <v>12.914</v>
       </c>
       <c r="R19">
-        <v>13.0099999999999998</v>
+        <v>13.01</v>
       </c>
       <c r="S19">
         <v>13.307</v>
       </c>
       <c r="T19">
         <v>13.482</v>
       </c>
       <c r="U19">
         <v>13.68</v>
       </c>
       <c r="V19">
         <v>13.952</v>
       </c>
       <c r="W19">
         <v>13.955</v>
       </c>
       <c r="X19">
         <v>13.954</v>
       </c>
       <c r="Y19">
         <v>13.914</v>
       </c>
       <c r="Z19">
         <v>13.721</v>
       </c>
@@ -8931,51 +8931,51 @@
       <c r="BG19">
         <v>14.584</v>
       </c>
       <c r="BH19">
         <v>14.698</v>
       </c>
       <c r="BI19">
         <v>14.701</v>
       </c>
       <c r="BJ19">
         <v>14.789</v>
       </c>
       <c r="BK19">
         <v>14.839</v>
       </c>
       <c r="BL19">
         <v>14.851</v>
       </c>
       <c r="BM19">
         <v>14.88</v>
       </c>
       <c r="BN19">
         <v>15.11</v>
       </c>
       <c r="BO19">
-        <v>15.093999999999999</v>
+        <v>15.094</v>
       </c>
       <c r="BP19">
         <v>15.115</v>
       </c>
       <c r="BQ19">
         <v>15.202</v>
       </c>
       <c r="BR19">
         <v>15.245</v>
       </c>
       <c r="BS19">
         <v>15.272</v>
       </c>
       <c r="BT19">
         <v>15.386</v>
       </c>
       <c r="BU19">
         <v>15.41</v>
       </c>
       <c r="BV19">
         <v>15.536</v>
       </c>
       <c r="BW19">
         <v>15.624</v>
       </c>
@@ -9000,51 +9000,51 @@
       <c r="CD19">
         <v>15.605</v>
       </c>
       <c r="CE19">
         <v>15.34</v>
       </c>
       <c r="CF19">
         <v>15.274</v>
       </c>
       <c r="CG19">
         <v>15.186</v>
       </c>
       <c r="CH19">
         <v>15.141</v>
       </c>
       <c r="CI19">
         <v>15.13</v>
       </c>
       <c r="CJ19">
         <v>15.118</v>
       </c>
       <c r="CK19">
         <v>15.107</v>
       </c>
       <c r="CL19">
-        <v>15.013999999999999</v>
+        <v>15.014</v>
       </c>
       <c r="CM19">
         <v>14.925</v>
       </c>
       <c r="CN19">
         <v>14.875</v>
       </c>
       <c r="CO19">
         <v>14.838</v>
       </c>
       <c r="CP19">
         <v>14.808</v>
       </c>
       <c r="CQ19">
         <v>14.581</v>
       </c>
       <c r="CR19">
         <v>14.494</v>
       </c>
       <c r="CS19">
         <v>14.507</v>
       </c>
       <c r="CT19">
         <v>14.48</v>
       </c>
@@ -9099,60 +9099,60 @@
       <c r="DK19">
         <v>14.442</v>
       </c>
       <c r="DL19">
         <v>14.484</v>
       </c>
       <c r="DM19">
         <v>14.532</v>
       </c>
       <c r="DN19">
         <v>14.409</v>
       </c>
       <c r="DO19">
         <v>14.279</v>
       </c>
       <c r="DP19">
         <v>14.143</v>
       </c>
       <c r="DQ19">
         <v>14.099</v>
       </c>
       <c r="DR19">
         <v>14.045</v>
       </c>
       <c r="DS19">
-        <v>14.013999999999999</v>
+        <v>14.014</v>
       </c>
       <c r="DT19">
         <v>13.995</v>
       </c>
       <c r="DU19">
-        <v>14.032999999999999</v>
+        <v>14.033</v>
       </c>
       <c r="DV19">
-        <v>14.082000000000001</v>
+        <v>14.082</v>
       </c>
       <c r="DW19">
         <v>14.065</v>
       </c>
       <c r="DX19">
         <v>14.166</v>
       </c>
       <c r="DY19">
         <v>14.148</v>
       </c>
       <c r="DZ19">
         <v>14.15</v>
       </c>
       <c r="EA19">
         <v>14.162</v>
       </c>
       <c r="EB19">
         <v>14.18</v>
       </c>
       <c r="EC19">
         <v>14.27</v>
       </c>
       <c r="ED19">
         <v>14.28</v>
       </c>
@@ -9263,51 +9263,51 @@
       <c r="X20">
         <v>6.162</v>
       </c>
       <c r="Y20">
         <v>6.174</v>
       </c>
       <c r="Z20">
         <v>6.065</v>
       </c>
       <c r="AA20">
         <v>6.087</v>
       </c>
       <c r="AB20">
         <v>6.118</v>
       </c>
       <c r="AC20">
         <v>6.1</v>
       </c>
       <c r="AD20">
         <v>6.086</v>
       </c>
       <c r="AE20">
         <v>6.068</v>
       </c>
       <c r="AF20">
-        <v>6.0099999999999998</v>
+        <v>6.01</v>
       </c>
       <c r="AG20">
         <v>6.094</v>
       </c>
       <c r="AH20">
         <v>6.103</v>
       </c>
       <c r="AI20">
         <v>6.193</v>
       </c>
       <c r="AJ20">
         <v>6.262</v>
       </c>
       <c r="AK20">
         <v>6.251</v>
       </c>
       <c r="AL20">
         <v>6.273</v>
       </c>
       <c r="AM20">
         <v>6.33</v>
       </c>
       <c r="AN20">
         <v>6.313</v>
       </c>
@@ -10047,480 +10047,480 @@
       </c>
       <c r="EJ21">
         <v>11</v>
       </c>
       <c r="EK21">
         <v>13</v>
       </c>
       <c r="EL21">
         <v>29</v>
       </c>
       <c r="EM21">
         <v>14</v>
       </c>
       <c r="EN21">
         <v>8</v>
       </c>
       <c r="EO21">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:145">
       <c r="A22" t="s">
         <v>165</v>
       </c>
       <c r="B22">
-        <v>283.91800000000001</v>
+        <v>283.918</v>
       </c>
       <c r="C22">
-        <v>290.49700000000001</v>
+        <v>290.497</v>
       </c>
       <c r="D22">
-        <v>295.11000000000001</v>
+        <v>295.11</v>
       </c>
       <c r="E22">
         <v>294.12</v>
       </c>
       <c r="F22">
-        <v>293.13600000000002</v>
+        <v>293.136</v>
       </c>
       <c r="G22">
-        <v>308.50599999999997</v>
+        <v>308.506</v>
       </c>
       <c r="H22">
-        <v>306.095000000000027</v>
+        <v>306.095</v>
       </c>
       <c r="I22">
         <v>311.517</v>
       </c>
       <c r="J22">
-        <v>309.52199999999999</v>
+        <v>309.522</v>
       </c>
       <c r="K22">
-        <v>314.27800000000002</v>
+        <v>314.278</v>
       </c>
       <c r="L22">
-        <v>317.87599999999998</v>
+        <v>317.876</v>
       </c>
       <c r="M22">
-        <v>322.23000000000002</v>
+        <v>322.23</v>
       </c>
       <c r="N22">
-        <v>322.67899999999997</v>
+        <v>322.679</v>
       </c>
       <c r="O22">
-        <v>322.30099999999999</v>
+        <v>322.301</v>
       </c>
       <c r="P22">
-        <v>323.60500000000002</v>
+        <v>323.605</v>
       </c>
       <c r="Q22">
-        <v>327.60300000000001</v>
+        <v>327.603</v>
       </c>
       <c r="R22">
-        <v>331.80200000000002</v>
+        <v>331.802</v>
       </c>
       <c r="S22">
-        <v>331.59300000000002</v>
+        <v>331.593</v>
       </c>
       <c r="T22">
-        <v>337.51400000000001</v>
+        <v>337.514</v>
       </c>
       <c r="U22">
         <v>341.202</v>
       </c>
       <c r="V22">
-        <v>342.079000000000008</v>
+        <v>342.079</v>
       </c>
       <c r="W22">
-        <v>342.60599999999999</v>
+        <v>342.606</v>
       </c>
       <c r="X22">
-        <v>345.51799999999997</v>
+        <v>345.518</v>
       </c>
       <c r="Y22">
-        <v>344.13999999999999</v>
+        <v>344.14</v>
       </c>
       <c r="Z22">
-        <v>340.61500000000001</v>
+        <v>340.615</v>
       </c>
       <c r="AA22">
-        <v>340.26900000000001</v>
+        <v>340.269</v>
       </c>
       <c r="AB22">
-        <v>342.44099999999997</v>
+        <v>342.441</v>
       </c>
       <c r="AC22">
         <v>343.0</v>
       </c>
       <c r="AD22">
         <v>347.351</v>
       </c>
       <c r="AE22">
-        <v>346.93099999999998</v>
+        <v>346.931</v>
       </c>
       <c r="AF22">
-        <v>348.40199999999999</v>
+        <v>348.402</v>
       </c>
       <c r="AG22">
-        <v>352.043999999999983</v>
+        <v>352.044</v>
       </c>
       <c r="AH22">
-        <v>354.53399999999999</v>
+        <v>354.534</v>
       </c>
       <c r="AI22">
         <v>357.803</v>
       </c>
       <c r="AJ22">
-        <v>359.73700000000002</v>
+        <v>359.737</v>
       </c>
       <c r="AK22">
-        <v>359.29399999999998</v>
+        <v>359.294</v>
       </c>
       <c r="AL22">
         <v>360.351</v>
       </c>
       <c r="AM22">
-        <v>361.077999999999975</v>
+        <v>361.078</v>
       </c>
       <c r="AN22">
         <v>361.149</v>
       </c>
       <c r="AO22">
-        <v>362.34899999999999</v>
+        <v>362.349</v>
       </c>
       <c r="AP22">
-        <v>362.54399999999998</v>
+        <v>362.544</v>
       </c>
       <c r="AQ22">
         <v>361.56</v>
       </c>
       <c r="AR22">
-        <v>364.071000000000026</v>
+        <v>364.071</v>
       </c>
       <c r="AS22">
         <v>364.75</v>
       </c>
       <c r="AT22">
-        <v>366.57999999999998</v>
+        <v>366.58</v>
       </c>
       <c r="AU22">
         <v>368.221</v>
       </c>
       <c r="AV22">
-        <v>369.026999999999987</v>
+        <v>369.027</v>
       </c>
       <c r="AW22">
-        <v>369.69900000000001</v>
+        <v>369.699</v>
       </c>
       <c r="AX22">
         <v>371.678</v>
       </c>
       <c r="AY22">
         <v>371.101</v>
       </c>
       <c r="AZ22">
-        <v>372.99299999999999</v>
+        <v>372.993</v>
       </c>
       <c r="BA22">
-        <v>374.66699999999997</v>
+        <v>374.667</v>
       </c>
       <c r="BB22">
-        <v>375.10300000000001</v>
+        <v>375.103</v>
       </c>
       <c r="BC22">
-        <v>375.44999999999999</v>
+        <v>375.45</v>
       </c>
       <c r="BD22">
         <v>375.154</v>
       </c>
       <c r="BE22">
-        <v>376.18900000000002</v>
+        <v>376.189</v>
       </c>
       <c r="BF22">
         <v>375.459</v>
       </c>
       <c r="BG22">
-        <v>375.093000000000018</v>
+        <v>375.093</v>
       </c>
       <c r="BH22">
-        <v>376.98000000000002</v>
+        <v>376.98</v>
       </c>
       <c r="BI22">
-        <v>379.16800000000001</v>
+        <v>379.168</v>
       </c>
       <c r="BJ22">
         <v>380.911</v>
       </c>
       <c r="BK22">
-        <v>382.18200000000002</v>
+        <v>382.182</v>
       </c>
       <c r="BL22">
-        <v>384.23099999999999</v>
+        <v>384.231</v>
       </c>
       <c r="BM22">
-        <v>384.37900000000002</v>
+        <v>384.379</v>
       </c>
       <c r="BN22">
         <v>384.81</v>
       </c>
       <c r="BO22">
-        <v>384.85000000000002</v>
+        <v>384.85</v>
       </c>
       <c r="BP22">
-        <v>386.029999999999973</v>
+        <v>386.03</v>
       </c>
       <c r="BQ22">
-        <v>388.30799999999999</v>
+        <v>388.308</v>
       </c>
       <c r="BR22">
         <v>389.654</v>
       </c>
       <c r="BS22">
-        <v>390.026999999999987</v>
+        <v>390.027</v>
       </c>
       <c r="BT22">
-        <v>391.90199999999999</v>
+        <v>391.902</v>
       </c>
       <c r="BU22">
-        <v>394.074999999999989</v>
+        <v>394.075</v>
       </c>
       <c r="BV22">
         <v>395.911</v>
       </c>
       <c r="BW22">
-        <v>398.42099999999999</v>
+        <v>398.421</v>
       </c>
       <c r="BX22">
-        <v>397.66699999999997</v>
+        <v>397.667</v>
       </c>
       <c r="BY22">
-        <v>399.43400000000003</v>
+        <v>399.434</v>
       </c>
       <c r="BZ22">
-        <v>400.28899999999999</v>
+        <v>400.289</v>
       </c>
       <c r="CA22">
         <v>399.863</v>
       </c>
       <c r="CB22">
-        <v>400.11500000000001</v>
+        <v>400.115</v>
       </c>
       <c r="CC22">
-        <v>401.63200000000001</v>
+        <v>401.632</v>
       </c>
       <c r="CD22">
-        <v>401.59100000000001</v>
+        <v>401.591</v>
       </c>
       <c r="CE22">
-        <v>396.019999999999982</v>
+        <v>396.02</v>
       </c>
       <c r="CF22">
-        <v>393.36200000000002</v>
+        <v>393.362</v>
       </c>
       <c r="CG22">
-        <v>390.83100000000002</v>
+        <v>390.831</v>
       </c>
       <c r="CH22">
-        <v>390.095000000000027</v>
+        <v>390.095</v>
       </c>
       <c r="CI22">
-        <v>388.72399999999999</v>
+        <v>388.724</v>
       </c>
       <c r="CJ22">
-        <v>388.69099999999997</v>
+        <v>388.691</v>
       </c>
       <c r="CK22">
         <v>387.779</v>
       </c>
       <c r="CL22">
-        <v>387.10000000000002</v>
+        <v>387.1</v>
       </c>
       <c r="CM22">
-        <v>385.83300000000003</v>
+        <v>385.833</v>
       </c>
       <c r="CN22">
         <v>384.815</v>
       </c>
       <c r="CO22">
-        <v>384.12400000000002</v>
+        <v>384.124</v>
       </c>
       <c r="CP22">
-        <v>383.15600000000001</v>
+        <v>383.156</v>
       </c>
       <c r="CQ22">
-        <v>383.39600000000002</v>
+        <v>383.396</v>
       </c>
       <c r="CR22">
-        <v>383.49799999999999</v>
+        <v>383.498</v>
       </c>
       <c r="CS22">
-        <v>384.38200000000001</v>
+        <v>384.382</v>
       </c>
       <c r="CT22">
-        <v>385.021999999999991</v>
+        <v>385.022</v>
       </c>
       <c r="CU22">
-        <v>385.0049999999999955</v>
+        <v>385.005</v>
       </c>
       <c r="CV22">
-        <v>386.15899999999999</v>
+        <v>386.159</v>
       </c>
       <c r="CW22">
-        <v>385.39499999999998</v>
+        <v>385.395</v>
       </c>
       <c r="CX22">
-        <v>399.12599999999998</v>
+        <v>399.126</v>
       </c>
       <c r="CY22">
-        <v>399.27300000000002</v>
+        <v>399.273</v>
       </c>
       <c r="CZ22">
-        <v>399.23399999999998</v>
+        <v>399.234</v>
       </c>
       <c r="DA22">
-        <v>399.56099999999998</v>
+        <v>399.561</v>
       </c>
       <c r="DB22">
-        <v>398.97699999999998</v>
+        <v>398.977</v>
       </c>
       <c r="DC22">
-        <v>396.28300000000002</v>
+        <v>396.283</v>
       </c>
       <c r="DD22">
-        <v>397.24000000000001</v>
+        <v>397.24</v>
       </c>
       <c r="DE22">
-        <v>397.84699999999998</v>
+        <v>397.847</v>
       </c>
       <c r="DF22">
         <v>399.185</v>
       </c>
       <c r="DG22">
         <v>398.779</v>
       </c>
       <c r="DH22">
-        <v>399.85199999999998</v>
+        <v>399.852</v>
       </c>
       <c r="DI22">
-        <v>399.81200000000001</v>
+        <v>399.812</v>
       </c>
       <c r="DJ22">
-        <v>400.95800000000003</v>
+        <v>400.958</v>
       </c>
       <c r="DK22">
-        <v>400.65499999999997</v>
+        <v>400.655</v>
       </c>
       <c r="DL22">
-        <v>401.26900000000001</v>
+        <v>401.269</v>
       </c>
       <c r="DM22">
-        <v>402.13799999999998</v>
+        <v>402.138</v>
       </c>
       <c r="DN22">
-        <v>401.74599999999998</v>
+        <v>401.746</v>
       </c>
       <c r="DO22">
-        <v>401.75999999999999</v>
+        <v>401.76</v>
       </c>
       <c r="DP22">
-        <v>401.98399999999998</v>
+        <v>401.984</v>
       </c>
       <c r="DQ22">
-        <v>400.37799999999999</v>
+        <v>400.378</v>
       </c>
       <c r="DR22">
-        <v>400.79000000000002</v>
+        <v>400.79</v>
       </c>
       <c r="DS22">
-        <v>401.035000000000025</v>
+        <v>401.035</v>
       </c>
       <c r="DT22">
-        <v>401.21199999999999</v>
+        <v>401.212</v>
       </c>
       <c r="DU22">
-        <v>402.63200000000001</v>
+        <v>402.632</v>
       </c>
       <c r="DV22">
         <v>404.94</v>
       </c>
       <c r="DW22">
-        <v>404.47699999999998</v>
+        <v>404.477</v>
       </c>
       <c r="DX22">
-        <v>404.39400000000001</v>
+        <v>404.394</v>
       </c>
       <c r="DY22">
         <v>404.322</v>
       </c>
       <c r="DZ22">
-        <v>403.71800000000002</v>
+        <v>403.718</v>
       </c>
       <c r="EA22">
-        <v>403.70699999999999</v>
+        <v>403.707</v>
       </c>
       <c r="EB22">
-        <v>403.39499999999998</v>
+        <v>403.395</v>
       </c>
       <c r="EC22">
-        <v>403.65600000000001</v>
+        <v>403.656</v>
       </c>
       <c r="ED22">
-        <v>404.45600000000002</v>
+        <v>404.456</v>
       </c>
       <c r="EE22">
-        <v>405.99400000000003</v>
+        <v>405.994</v>
       </c>
       <c r="EF22">
-        <v>406.99700000000001</v>
+        <v>406.997</v>
       </c>
       <c r="EG22">
-        <v>407.87200000000001</v>
+        <v>407.872</v>
       </c>
       <c r="EH22">
-        <v>408.28300000000002</v>
+        <v>408.283</v>
       </c>
       <c r="EI22">
         <v>408.81</v>
       </c>
       <c r="EJ22">
-        <v>410.10199999999998</v>
+        <v>410.102</v>
       </c>
       <c r="EK22">
-        <v>410.33499999999998</v>
+        <v>410.335</v>
       </c>
       <c r="EL22">
-        <v>411.19400000000002</v>
+        <v>411.194</v>
       </c>
       <c r="EM22">
-        <v>411.81799999999998</v>
+        <v>411.818</v>
       </c>
       <c r="EN22">
-        <v>412.093999999999994</v>
+        <v>412.094</v>
       </c>
       <c r="EO22">
-        <v>412.61900000000003</v>
+        <v>412.619</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>