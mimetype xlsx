--- v0 (2025-12-31)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Montevideo</t>
   </si>
   <si>
     <t>1.202.757</t>
   </si>
   <si>
@@ -116,51 +116,51 @@
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>2.595.510</t>
   </si>
   <si>
     <t>2.788.429</t>
   </si>
   <si>
     <t>2.955.241</t>
   </si>
   <si>
     <t>3.163.763</t>
   </si>
   <si>
     <t>3.241.003</t>
   </si>
   <si>
     <t>3.285.877</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -454,57 +454,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>1963</v>
       </c>
       <c r="C1">
         <v>1975</v>
       </c>
       <c r="D1">
         <v>1985</v>
       </c>
       <c r="E1">
         <v>1996</v>
       </c>
       <c r="F1">
         <v>2004</v>
       </c>
       <c r="G1">
@@ -526,425 +526,425 @@
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3">
         <v>52.843</v>
       </c>
       <c r="C3">
         <v>57.947</v>
       </c>
       <c r="D3">
         <v>69.145</v>
       </c>
       <c r="E3">
-        <v>75.058999999999997</v>
+        <v>75.059</v>
       </c>
       <c r="F3">
-        <v>78.019000000000005</v>
+        <v>78.019</v>
       </c>
       <c r="G3">
         <v>73.377</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4">
-        <v>258.19499999999999</v>
+        <v>258.195</v>
       </c>
       <c r="C4">
-        <v>325.59399999999999</v>
+        <v>325.594</v>
       </c>
       <c r="D4">
-        <v>364.24799999999999</v>
+        <v>364.248</v>
       </c>
       <c r="E4">
-        <v>443.052999999999997</v>
+        <v>443.053</v>
       </c>
       <c r="F4">
-        <v>485.24000000000001</v>
+        <v>485.24</v>
       </c>
       <c r="G4">
         <v>520.173</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
-        <v>71.022999999999996</v>
+        <v>71.023</v>
       </c>
       <c r="C5">
-        <v>74.027000000000001</v>
+        <v>74.027</v>
       </c>
       <c r="D5">
         <v>78.416</v>
       </c>
       <c r="E5">
-        <v>82.51000000000001</v>
+        <v>82.51</v>
       </c>
       <c r="F5">
-        <v>86.56399999999999</v>
+        <v>86.564</v>
       </c>
       <c r="G5">
-        <v>84.69799999999999</v>
+        <v>84.698</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6">
         <v>105.276</v>
       </c>
       <c r="C6">
         <v>111.776</v>
       </c>
       <c r="D6">
         <v>112.717</v>
       </c>
       <c r="E6">
         <v>120.241</v>
       </c>
       <c r="F6">
-        <v>119.26600000000001</v>
+        <v>119.266</v>
       </c>
       <c r="G6">
         <v>123.203</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
         <v>53.635</v>
       </c>
       <c r="C7">
         <v>55.699</v>
       </c>
       <c r="D7">
-        <v>55.076999999999998</v>
+        <v>55.077</v>
       </c>
       <c r="E7">
         <v>55.716</v>
       </c>
       <c r="F7">
         <v>58.859</v>
       </c>
       <c r="G7">
-        <v>57.084000000000003</v>
+        <v>57.084</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
         <v>23.805</v>
       </c>
       <c r="C8">
-        <v>25.0060000000000002</v>
+        <v>25.006</v>
       </c>
       <c r="D8">
         <v>24.739</v>
       </c>
       <c r="E8">
-        <v>25.030000000000001</v>
+        <v>25.03</v>
       </c>
       <c r="F8">
         <v>25.104</v>
       </c>
       <c r="G8">
-        <v>25.050000000000001</v>
+        <v>25.05</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9">
         <v>63.987</v>
       </c>
       <c r="C9">
         <v>67.129</v>
       </c>
       <c r="D9">
         <v>66.474</v>
       </c>
       <c r="E9">
         <v>66.503</v>
       </c>
       <c r="F9">
         <v>68.181</v>
       </c>
       <c r="G9">
-        <v>67.046999999999997</v>
+        <v>67.047</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
-        <v>65.82299999999999</v>
+        <v>65.823</v>
       </c>
       <c r="C10">
-        <v>65.18000000000001</v>
+        <v>65.18</v>
       </c>
       <c r="D10">
         <v>61.466</v>
       </c>
       <c r="E10">
-        <v>61.085000000000001</v>
+        <v>61.085</v>
       </c>
       <c r="F10">
         <v>60.925</v>
       </c>
       <c r="G10">
         <v>58.815</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11">
         <v>61.259</v>
       </c>
       <c r="C11">
         <v>76.211</v>
       </c>
       <c r="D11">
-        <v>94.31399999999999</v>
+        <v>94.314</v>
       </c>
       <c r="E11">
         <v>127.502</v>
       </c>
       <c r="F11">
-        <v>140.19200000000001</v>
+        <v>140.192</v>
       </c>
       <c r="G11">
         <v>164.298</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
-        <v>88.028999999999996</v>
+        <v>88.029</v>
       </c>
       <c r="C12">
         <v>98.508</v>
       </c>
       <c r="D12">
-        <v>103.76300000000001</v>
+        <v>103.763</v>
       </c>
       <c r="E12">
         <v>111.509</v>
       </c>
       <c r="F12">
         <v>113.244</v>
       </c>
       <c r="G12">
         <v>113.107</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
         <v>46.861</v>
       </c>
       <c r="C13">
         <v>50.123</v>
       </c>
       <c r="D13">
         <v>48.644</v>
       </c>
       <c r="E13">
         <v>51.713</v>
       </c>
       <c r="F13">
         <v>53.989</v>
       </c>
       <c r="G13">
         <v>54.765</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
-        <v>77.085999999999999</v>
+        <v>77.086</v>
       </c>
       <c r="C14">
-        <v>82.043000000000006</v>
+        <v>82.043</v>
       </c>
       <c r="D14">
-        <v>89.47499999999999</v>
+        <v>89.475</v>
       </c>
       <c r="E14">
-        <v>98.47199999999999</v>
+        <v>98.472</v>
       </c>
       <c r="F14">
-        <v>104.92100000000001</v>
+        <v>104.921</v>
       </c>
       <c r="G14">
         <v>103.473</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15">
-        <v>55.097000000000001</v>
+        <v>55.097</v>
       </c>
       <c r="C15">
         <v>60.258</v>
       </c>
       <c r="D15">
         <v>66.601</v>
       </c>
       <c r="E15">
         <v>70.292</v>
       </c>
       <c r="F15">
         <v>69.937</v>
       </c>
       <c r="G15">
-        <v>68.087999999999994</v>
+        <v>68.088</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16">
-        <v>92.18300000000001</v>
+        <v>92.183</v>
       </c>
       <c r="C16">
-        <v>103.073999999999998</v>
+        <v>103.074</v>
       </c>
       <c r="D16">
-        <v>108.48699999999999</v>
+        <v>108.487</v>
       </c>
       <c r="E16">
-        <v>117.59699999999999</v>
+        <v>117.597</v>
       </c>
       <c r="F16">
         <v>123.12</v>
       </c>
       <c r="G16">
         <v>124.861</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17">
         <v>79.393</v>
       </c>
       <c r="C17">
         <v>87.803</v>
       </c>
       <c r="D17">
         <v>89.893</v>
       </c>
       <c r="E17">
         <v>96.664</v>
       </c>
       <c r="F17">
         <v>103.104</v>
       </c>
       <c r="G17">
         <v>108.304</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18">
         <v>77.875</v>
       </c>
       <c r="C18">
-        <v>80.60599999999999</v>
+        <v>80.606</v>
       </c>
       <c r="D18">
-        <v>79.43899999999999</v>
+        <v>79.439</v>
       </c>
       <c r="E18">
         <v>81.557</v>
       </c>
       <c r="F18">
         <v>84.563</v>
       </c>
       <c r="G18">
-        <v>82.59399999999999</v>
+        <v>82.594</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19">
         <v>76.964</v>
       </c>
       <c r="C19">
         <v>84.535</v>
       </c>
       <c r="D19">
         <v>83.498</v>
       </c>
       <c r="E19">
         <v>84.919</v>
       </c>
       <c r="F19">
         <v>90.489</v>
       </c>
       <c r="G19">
-        <v>90.051000000000002</v>
+        <v>90.051</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
         <v>43.419</v>
       </c>
       <c r="C20">
         <v>45.683</v>
       </c>
       <c r="D20">
         <v>46.869</v>
       </c>
       <c r="E20">
         <v>49.502</v>
       </c>
       <c r="F20">
         <v>49.318</v>
       </c>
       <c r="G20">
         <v>48.134</v>
       </c>
     </row>