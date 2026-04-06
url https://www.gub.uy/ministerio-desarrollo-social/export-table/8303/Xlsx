--- v0 (2025-12-24)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Edad</t>
   </si>
   <si>
     <t>Montevideo</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
   <si>
     <t>Rocha</t>
   </si>
   <si>
     <t>Salto</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>3.285.877</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -442,115 +442,115 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C121"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>2011</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
-        <v>308.44799999999998</v>
+        <v>308.448</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
-        <v>247.44800000000001</v>
+        <v>247.448</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
-        <v>346.14299999999997</v>
+        <v>346.143</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5">
-        <v>213.50299999999999</v>
+        <v>213.503</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6">
         <v>191.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:3">
@@ -594,62 +594,62 @@
         <v>6</v>
       </c>
       <c r="C11">
         <v>11.329</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12">
         <v>7.735</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13">
-        <v>72.79300000000001</v>
+        <v>72.793</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
-        <v>144.79400000000001</v>
+        <v>144.794</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15">
         <v>87.696</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" t="s">
         <v>5</v>
       </c>
       <c r="C16">
         <v>140.309</v>
       </c>
     </row>
     <row r="17" spans="1:3">
@@ -737,51 +737,51 @@
         <v>7</v>
       </c>
       <c r="C24">
         <v>10.39</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>12</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25">
         <v>83.926</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>13</v>
       </c>
       <c r="B26" t="s">
         <v>3</v>
       </c>
       <c r="C26">
-        <v>32.0039999999999978</v>
+        <v>32.004</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>13</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27">
         <v>18.978</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" t="s">
         <v>5</v>
       </c>
       <c r="C28">
         <v>31.831</v>
       </c>
     </row>
     <row r="29" spans="1:3">
@@ -957,51 +957,51 @@
         <v>3</v>
       </c>
       <c r="C44">
         <v>18.652</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>16</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45">
         <v>10.356</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>16</v>
       </c>
       <c r="B46" t="s">
         <v>5</v>
       </c>
       <c r="C46">
-        <v>17.030999999999999</v>
+        <v>17.031</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>16</v>
       </c>
       <c r="B47" t="s">
         <v>6</v>
       </c>
       <c r="C47">
         <v>10.625</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>16</v>
       </c>
       <c r="B48" t="s">
         <v>7</v>
       </c>
       <c r="C48">
         <v>9.776</v>
       </c>
     </row>
     <row r="49" spans="1:3">
@@ -1023,51 +1023,51 @@
         <v>3</v>
       </c>
       <c r="C50">
         <v>15.556</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>17</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51">
         <v>8.602</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>17</v>
       </c>
       <c r="B52" t="s">
         <v>5</v>
       </c>
       <c r="C52">
-        <v>15.079000000000001</v>
+        <v>15.079</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>17</v>
       </c>
       <c r="B53" t="s">
         <v>6</v>
       </c>
       <c r="C53">
         <v>9.721</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>17</v>
       </c>
       <c r="B54" t="s">
         <v>7</v>
       </c>
       <c r="C54">
         <v>9.266</v>
       </c>
     </row>
     <row r="55" spans="1:3">
@@ -1122,51 +1122,51 @@
         <v>6</v>
       </c>
       <c r="C59">
         <v>24.572</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>18</v>
       </c>
       <c r="B60" t="s">
         <v>7</v>
       </c>
       <c r="C60">
         <v>17.809</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>18</v>
       </c>
       <c r="B61" t="s">
         <v>8</v>
       </c>
       <c r="C61">
-        <v>163.058999999999997</v>
+        <v>163.059</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>19</v>
       </c>
       <c r="B62" t="s">
         <v>3</v>
       </c>
       <c r="C62">
         <v>34.518</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>19</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63">
         <v>19.111</v>
       </c>
     </row>
     <row r="64" spans="1:3">
@@ -1232,95 +1232,95 @@
         <v>4</v>
       </c>
       <c r="C69">
         <v>8.804</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>20</v>
       </c>
       <c r="B70" t="s">
         <v>5</v>
       </c>
       <c r="C70">
         <v>14.058</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>20</v>
       </c>
       <c r="B71" t="s">
         <v>6</v>
       </c>
       <c r="C71">
-        <v>8.0079999999999991</v>
+        <v>8.008</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>20</v>
       </c>
       <c r="B72" t="s">
         <v>7</v>
       </c>
       <c r="C72">
         <v>6.122</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>20</v>
       </c>
       <c r="B73" t="s">
         <v>8</v>
       </c>
       <c r="C73">
         <v>54.307</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>21</v>
       </c>
       <c r="B74" t="s">
         <v>3</v>
       </c>
       <c r="C74">
         <v>32.407</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>21</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75">
-        <v>17.065000000000001</v>
+        <v>17.065</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>21</v>
       </c>
       <c r="B76" t="s">
         <v>5</v>
       </c>
       <c r="C76">
         <v>26.135</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>21</v>
       </c>
       <c r="B77" t="s">
         <v>6</v>
       </c>
       <c r="C77">
         <v>15.526</v>
       </c>
     </row>
     <row r="78" spans="1:3">
@@ -1584,51 +1584,51 @@
         <v>6</v>
       </c>
       <c r="C101">
         <v>13.389</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
         <v>25</v>
       </c>
       <c r="B102" t="s">
         <v>7</v>
       </c>
       <c r="C102">
         <v>10.893</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103" t="s">
         <v>8</v>
       </c>
       <c r="C103">
-        <v>81.83199999999999</v>
+        <v>81.832</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
         <v>26</v>
       </c>
       <c r="B104" t="s">
         <v>3</v>
       </c>
       <c r="C104">
         <v>27.383</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>26</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105">
         <v>13.793</v>
       </c>
     </row>
     <row r="106" spans="1:3">
@@ -1661,51 +1661,51 @@
         <v>7</v>
       </c>
       <c r="C108">
         <v>10.777</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
         <v>26</v>
       </c>
       <c r="B109" t="s">
         <v>8</v>
       </c>
       <c r="C109">
         <v>89.233</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
         <v>27</v>
       </c>
       <c r="B110" t="s">
         <v>3</v>
       </c>
       <c r="C110">
-        <v>14.092000000000001</v>
+        <v>14.092</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>27</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111">
         <v>7.316</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>27</v>
       </c>
       <c r="B112" t="s">
         <v>5</v>
       </c>
       <c r="C112">
         <v>12.543</v>
       </c>
     </row>
     <row r="113" spans="1:3">
@@ -1727,95 +1727,95 @@
         <v>7</v>
       </c>
       <c r="C114">
         <v>6.228</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>27</v>
       </c>
       <c r="B115" t="s">
         <v>8</v>
       </c>
       <c r="C115">
         <v>47.693</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>8</v>
       </c>
       <c r="B116" t="s">
         <v>3</v>
       </c>
       <c r="C116">
-        <v>877.0049999999999955</v>
+        <v>877.005</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>8</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117">
-        <v>569.023000000000025</v>
+        <v>569.023</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>8</v>
       </c>
       <c r="B118" t="s">
         <v>5</v>
       </c>
       <c r="C118">
-        <v>857.74199999999996</v>
+        <v>857.742</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
         <v>8</v>
       </c>
       <c r="B119" t="s">
         <v>6</v>
       </c>
       <c r="C119">
-        <v>518.33900000000006</v>
+        <v>518.339</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>8</v>
       </c>
       <c r="B120" t="s">
         <v>7</v>
       </c>
       <c r="C120">
-        <v>463.76799999999997</v>
+        <v>463.768</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>8</v>
       </c>
       <c r="B121" t="s">
         <v>8</v>
       </c>
       <c r="C121" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>