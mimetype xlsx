--- v0 (2025-12-23)
+++ v1 (2026-04-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Tipo de hogar</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Unipersonal</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Pareja sin hijos</t>
   </si>
   <si>
     <t>Biparental con hijos</t>
   </si>
   <si>
     <t>Monoparental</t>
   </si>
   <si>
     <t>Extendido</t>
   </si>
   <si>
     <t>Compuesto</t>
   </si>
   <si>
     <t>1.148.918</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -442,82 +442,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C141"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>2011</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
-        <v>122.29000000000001</v>
+        <v>122.29</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
         <v>3.921</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
         <v>35.972</v>
       </c>
     </row>
     <row r="5" spans="1:3">
@@ -682,51 +682,51 @@
         <v>20</v>
       </c>
       <c r="C19">
         <v>6.573</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>2</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20">
         <v>4.364</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>22</v>
       </c>
       <c r="C21">
-        <v>267.39100000000002</v>
+        <v>267.391</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>3</v>
       </c>
       <c r="C22">
         <v>78.735</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23">
         <v>3.438</v>
       </c>
     </row>
     <row r="24" spans="1:3">
@@ -902,62 +902,62 @@
         <v>20</v>
       </c>
       <c r="C39">
         <v>5.085</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>23</v>
       </c>
       <c r="B40" t="s">
         <v>21</v>
       </c>
       <c r="C40">
         <v>2.891</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" t="s">
         <v>22</v>
       </c>
       <c r="C41">
-        <v>191.73599999999999</v>
+        <v>191.736</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>24</v>
       </c>
       <c r="B42" t="s">
         <v>3</v>
       </c>
       <c r="C42">
-        <v>133.75800000000001</v>
+        <v>133.758</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>24</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43">
         <v>8.287</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>24</v>
       </c>
       <c r="B44" t="s">
         <v>5</v>
       </c>
       <c r="C44">
         <v>62.739</v>
       </c>
     </row>
     <row r="45" spans="1:3">
@@ -1012,84 +1012,84 @@
         <v>10</v>
       </c>
       <c r="C49">
         <v>7.787</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>24</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50">
         <v>6.451</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>24</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51">
-        <v>19.027000000000001</v>
+        <v>19.027</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>24</v>
       </c>
       <c r="B52" t="s">
         <v>13</v>
       </c>
       <c r="C52">
         <v>12.582</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>24</v>
       </c>
       <c r="B53" t="s">
         <v>14</v>
       </c>
       <c r="C53">
         <v>6.299</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>24</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54">
-        <v>12.034000000000001</v>
+        <v>12.034</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>24</v>
       </c>
       <c r="B55" t="s">
         <v>16</v>
       </c>
       <c r="C55">
         <v>7.426</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>24</v>
       </c>
       <c r="B56" t="s">
         <v>17</v>
       </c>
       <c r="C56">
         <v>13.769</v>
       </c>
     </row>
     <row r="57" spans="1:3">
@@ -1122,51 +1122,51 @@
         <v>20</v>
       </c>
       <c r="C59">
         <v>10.447</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>24</v>
       </c>
       <c r="B60" t="s">
         <v>21</v>
       </c>
       <c r="C60">
         <v>5.214</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>24</v>
       </c>
       <c r="B61" t="s">
         <v>22</v>
       </c>
       <c r="C61">
-        <v>361.46699999999998</v>
+        <v>361.467</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>25</v>
       </c>
       <c r="B62" t="s">
         <v>3</v>
       </c>
       <c r="C62">
         <v>54.629</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>25</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63">
         <v>2.49</v>
       </c>
     </row>
     <row r="64" spans="1:3">
@@ -1331,51 +1331,51 @@
         <v>19</v>
       </c>
       <c r="C78">
         <v>2.783</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>25</v>
       </c>
       <c r="B79" t="s">
         <v>20</v>
       </c>
       <c r="C79">
         <v>3.195</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>25</v>
       </c>
       <c r="B80" t="s">
         <v>21</v>
       </c>
       <c r="C80">
-        <v>2.0089999999999999</v>
+        <v>2.009</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>25</v>
       </c>
       <c r="B81" t="s">
         <v>22</v>
       </c>
       <c r="C81">
         <v>127.857</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>26</v>
       </c>
       <c r="B82" t="s">
         <v>3</v>
       </c>
       <c r="C82">
         <v>57.247</v>
       </c>
     </row>
     <row r="83" spans="1:3">
@@ -1562,51 +1562,51 @@
         <v>20</v>
       </c>
       <c r="C99">
         <v>3.932</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>26</v>
       </c>
       <c r="B100" t="s">
         <v>21</v>
       </c>
       <c r="C100">
         <v>2.096</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>26</v>
       </c>
       <c r="B101" t="s">
         <v>22</v>
       </c>
       <c r="C101">
-        <v>140.099999999999994</v>
+        <v>140.1</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
         <v>27</v>
       </c>
       <c r="B102" t="s">
         <v>3</v>
       </c>
       <c r="C102">
         <v>29.483</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
         <v>27</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103">
         <v>1.149</v>
       </c>
     </row>
     <row r="104" spans="1:3">
@@ -1804,62 +1804,62 @@
         <v>22</v>
       </c>
       <c r="C121">
         <v>60.367</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>22</v>
       </c>
       <c r="B122" t="s">
         <v>3</v>
       </c>
       <c r="C122">
         <v>476.142</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>22</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123">
-        <v>23.027000000000001</v>
+        <v>23.027</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>22</v>
       </c>
       <c r="B124" t="s">
         <v>5</v>
       </c>
       <c r="C124">
-        <v>177.38999999999999</v>
+        <v>177.39</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>22</v>
       </c>
       <c r="B125" t="s">
         <v>6</v>
       </c>
       <c r="C125">
         <v>29.481</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>22</v>
       </c>
       <c r="B126" t="s">
         <v>7</v>
       </c>
       <c r="C126">
         <v>45.442</v>
       </c>
     </row>
     <row r="127" spans="1:3">
@@ -1947,51 +1947,51 @@
         <v>15</v>
       </c>
       <c r="C134">
         <v>34.287</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
         <v>22</v>
       </c>
       <c r="B135" t="s">
         <v>16</v>
       </c>
       <c r="C135">
         <v>25.692</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
         <v>22</v>
       </c>
       <c r="B136" t="s">
         <v>17</v>
       </c>
       <c r="C136">
-        <v>38.039000000000001</v>
+        <v>38.039</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
         <v>22</v>
       </c>
       <c r="B137" t="s">
         <v>18</v>
       </c>
       <c r="C137">
         <v>37.257</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
         <v>22</v>
       </c>
       <c r="B138" t="s">
         <v>19</v>
       </c>
       <c r="C138">
         <v>27.678</v>
       </c>
     </row>
     <row r="139" spans="1:3">