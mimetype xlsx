--- v0 (2026-01-13)
+++ v1 (2026-04-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>Condición actividad</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
@@ -113,51 +113,51 @@
   <si>
     <t>Ocupados</t>
   </si>
   <si>
     <t>Desocupados (buscan por primera vez)</t>
   </si>
   <si>
     <t>Desocupados propiamente dichos</t>
   </si>
   <si>
     <t>Inactivos, jubilados y pensionistas</t>
   </si>
   <si>
     <t>Inactivos, otra causa</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Inactivos jubilados y pensionistas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -451,116 +451,116 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D241"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1">
         <v>2011</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2">
-        <v>120.093000000000004</v>
+        <v>120.093</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3">
         <v>9.036</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4">
-        <v>56.033000000000001</v>
+        <v>56.033</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5">
         <v>9.784</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
@@ -754,65 +754,65 @@
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20">
         <v>5.21</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
         <v>24</v>
       </c>
       <c r="D21">
-        <v>338.36599999999999</v>
+        <v>338.366</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>25</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
       <c r="D22">
-        <v>317.10000000000002</v>
+        <v>317.1</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
       <c r="C23" t="s">
         <v>6</v>
       </c>
       <c r="D23">
         <v>18.147</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>25</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
@@ -894,51 +894,51 @@
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>25</v>
       </c>
       <c r="C30" t="s">
         <v>13</v>
       </c>
       <c r="D30">
         <v>15.442</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>25</v>
       </c>
       <c r="C31" t="s">
         <v>14</v>
       </c>
       <c r="D31">
-        <v>45.091000000000001</v>
+        <v>45.091</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>25</v>
       </c>
       <c r="C32" t="s">
         <v>15</v>
       </c>
       <c r="D32">
         <v>27.884</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>25</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
@@ -950,51 +950,51 @@
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>25</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
       <c r="D34">
         <v>25.685</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>25</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35">
-        <v>17.071999999999999</v>
+        <v>17.072</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>25</v>
       </c>
       <c r="C36" t="s">
         <v>19</v>
       </c>
       <c r="D36">
         <v>30.956</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>25</v>
       </c>
       <c r="C37" t="s">
         <v>20</v>
@@ -1034,51 +1034,51 @@
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>3</v>
       </c>
       <c r="B40" t="s">
         <v>25</v>
       </c>
       <c r="C40" t="s">
         <v>23</v>
       </c>
       <c r="D40">
         <v>11.958</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>3</v>
       </c>
       <c r="B41" t="s">
         <v>25</v>
       </c>
       <c r="C41" t="s">
         <v>24</v>
       </c>
       <c r="D41">
-        <v>825.13699999999994</v>
+        <v>825.137</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>26</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
       <c r="D42">
         <v>3.945</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43" t="s">
         <v>6</v>
@@ -1664,51 +1664,51 @@
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>28</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
       <c r="D85">
         <v>5.169</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>28</v>
       </c>
       <c r="C86" t="s">
         <v>9</v>
       </c>
       <c r="D86">
-        <v>8.085000000000001</v>
+        <v>8.085</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>28</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87">
         <v>3.797</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>28</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
@@ -1874,51 +1874,51 @@
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>28</v>
       </c>
       <c r="C100" t="s">
         <v>23</v>
       </c>
       <c r="D100">
         <v>3.178</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>28</v>
       </c>
       <c r="C101" t="s">
         <v>24</v>
       </c>
       <c r="D101">
-        <v>184.55799999999999</v>
+        <v>184.558</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>29</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
       <c r="D102">
         <v>54.862</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>29</v>
       </c>
       <c r="C103" t="s">
         <v>6</v>
@@ -2154,65 +2154,65 @@
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>29</v>
       </c>
       <c r="C120" t="s">
         <v>23</v>
       </c>
       <c r="D120">
         <v>2.321</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>29</v>
       </c>
       <c r="C121" t="s">
         <v>24</v>
       </c>
       <c r="D121">
-        <v>143.24000000000001</v>
+        <v>143.24</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>30</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
       <c r="D122">
-        <v>114.77800000000001</v>
+        <v>114.778</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>30</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>6</v>
       </c>
       <c r="D123">
         <v>8.445</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>30</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>7</v>
@@ -2434,79 +2434,79 @@
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>30</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>23</v>
       </c>
       <c r="D140">
         <v>5.039</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>30</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>24</v>
       </c>
       <c r="D141">
-        <v>323.062000000000012</v>
+        <v>323.062</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>30</v>
       </c>
       <c r="B142" t="s">
         <v>25</v>
       </c>
       <c r="C142" t="s">
         <v>5</v>
       </c>
       <c r="D142">
-        <v>289.94499999999999</v>
+        <v>289.945</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>30</v>
       </c>
       <c r="B143" t="s">
         <v>25</v>
       </c>
       <c r="C143" t="s">
         <v>6</v>
       </c>
       <c r="D143">
-        <v>11.045999999999999</v>
+        <v>11.046</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>30</v>
       </c>
       <c r="B144" t="s">
         <v>25</v>
       </c>
       <c r="C144" t="s">
         <v>7</v>
       </c>
       <c r="D144">
         <v>102.355</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>30</v>
       </c>
       <c r="B145" t="s">
         <v>25</v>
       </c>
       <c r="C145" t="s">
         <v>8</v>
@@ -2574,51 +2574,51 @@
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>30</v>
       </c>
       <c r="B150" t="s">
         <v>25</v>
       </c>
       <c r="C150" t="s">
         <v>13</v>
       </c>
       <c r="D150">
         <v>10.916</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>30</v>
       </c>
       <c r="B151" t="s">
         <v>25</v>
       </c>
       <c r="C151" t="s">
         <v>14</v>
       </c>
       <c r="D151">
-        <v>34.020000000000003</v>
+        <v>34.02</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>30</v>
       </c>
       <c r="B152" t="s">
         <v>25</v>
       </c>
       <c r="C152" t="s">
         <v>15</v>
       </c>
       <c r="D152">
         <v>18.999</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>30</v>
       </c>
       <c r="B153" t="s">
         <v>25</v>
       </c>
       <c r="C153" t="s">
         <v>16</v>
@@ -2714,51 +2714,51 @@
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>30</v>
       </c>
       <c r="B160" t="s">
         <v>25</v>
       </c>
       <c r="C160" t="s">
         <v>23</v>
       </c>
       <c r="D160">
         <v>8.035</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>30</v>
       </c>
       <c r="B161" t="s">
         <v>25</v>
       </c>
       <c r="C161" t="s">
         <v>24</v>
       </c>
       <c r="D161">
-        <v>648.33000000000004</v>
+        <v>648.33</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>30</v>
       </c>
       <c r="B162" t="s">
         <v>26</v>
       </c>
       <c r="C162" t="s">
         <v>5</v>
       </c>
       <c r="D162">
         <v>5.269</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>30</v>
       </c>
       <c r="B163" t="s">
         <v>26</v>
       </c>
       <c r="C163" t="s">
         <v>6</v>
@@ -3484,51 +3484,51 @@
     <row r="215" spans="1:4">
       <c r="A215" t="s">
         <v>30</v>
       </c>
       <c r="B215" t="s">
         <v>31</v>
       </c>
       <c r="C215" t="s">
         <v>18</v>
       </c>
       <c r="D215">
         <v>6.597</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
         <v>30</v>
       </c>
       <c r="B216" t="s">
         <v>31</v>
       </c>
       <c r="C216" t="s">
         <v>19</v>
       </c>
       <c r="D216">
-        <v>9.085000000000001</v>
+        <v>9.085</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
         <v>30</v>
       </c>
       <c r="B217" t="s">
         <v>31</v>
       </c>
       <c r="C217" t="s">
         <v>20</v>
       </c>
       <c r="D217">
         <v>9.411</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
         <v>30</v>
       </c>
       <c r="B218" t="s">
         <v>31</v>
       </c>
       <c r="C218" t="s">
         <v>21</v>
@@ -3554,79 +3554,79 @@
     <row r="220" spans="1:4">
       <c r="A220" t="s">
         <v>30</v>
       </c>
       <c r="B220" t="s">
         <v>31</v>
       </c>
       <c r="C220" t="s">
         <v>23</v>
       </c>
       <c r="D220">
         <v>4.646</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
         <v>30</v>
       </c>
       <c r="B221" t="s">
         <v>31</v>
       </c>
       <c r="C221" t="s">
         <v>24</v>
       </c>
       <c r="D221">
-        <v>284.32900000000001</v>
+        <v>284.329</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
         <v>30</v>
       </c>
       <c r="B222" t="s">
         <v>29</v>
       </c>
       <c r="C222" t="s">
         <v>5</v>
       </c>
       <c r="D222">
         <v>116.892</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
         <v>30</v>
       </c>
       <c r="B223" t="s">
         <v>29</v>
       </c>
       <c r="C223" t="s">
         <v>6</v>
       </c>
       <c r="D223">
-        <v>11.090999999999999</v>
+        <v>11.091</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
         <v>30</v>
       </c>
       <c r="B224" t="s">
         <v>29</v>
       </c>
       <c r="C224" t="s">
         <v>7</v>
       </c>
       <c r="D224">
         <v>55.116</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
         <v>30</v>
       </c>
       <c r="B225" t="s">
         <v>29</v>
       </c>
       <c r="C225" t="s">
         <v>8</v>
@@ -3834,51 +3834,51 @@
     <row r="240" spans="1:4">
       <c r="A240" t="s">
         <v>30</v>
       </c>
       <c r="B240" t="s">
         <v>29</v>
       </c>
       <c r="C240" t="s">
         <v>23</v>
       </c>
       <c r="D240">
         <v>5.901</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
         <v>30</v>
       </c>
       <c r="B241" t="s">
         <v>29</v>
       </c>
       <c r="C241" t="s">
         <v>24</v>
       </c>
       <c r="D241">
-        <v>344.10899999999998</v>
+        <v>344.109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>