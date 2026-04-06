--- v0 (2026-02-04)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Montevideo</t>
   </si>
   <si>
@@ -125,51 +125,51 @@
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Sin dato</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -463,57 +463,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F253"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>2014</v>
       </c>
       <c r="D1">
         <v>2015</v>
       </c>
       <c r="E1">
         <v>2016</v>
       </c>
       <c r="F1">
         <v>2017</v>
       </c>
     </row>
@@ -629,74 +629,74 @@
       </c>
       <c r="D7">
         <v>23.55</v>
       </c>
       <c r="E7">
         <v>24.847</v>
       </c>
       <c r="F7">
         <v>26.67</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8">
         <v>21.273</v>
       </c>
       <c r="D8">
         <v>23.742</v>
       </c>
       <c r="E8">
-        <v>25.024999999999999</v>
+        <v>25.025</v>
       </c>
       <c r="F8">
         <v>26.917</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9">
         <v>21.583</v>
       </c>
       <c r="D9">
-        <v>24.021000000000001</v>
+        <v>24.021</v>
       </c>
       <c r="E9">
         <v>25.479</v>
       </c>
       <c r="F9">
-        <v>27.053999999999998</v>
+        <v>27.054</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
         <v>21.321</v>
       </c>
       <c r="D10">
         <v>24.252</v>
       </c>
       <c r="E10">
         <v>25.773</v>
       </c>
       <c r="F10">
         <v>27.28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>2</v>
@@ -909,51 +909,51 @@
       </c>
       <c r="D21">
         <v>2.92</v>
       </c>
       <c r="E21">
         <v>2.992</v>
       </c>
       <c r="F21">
         <v>3.061</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>15</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22">
         <v>2.77</v>
       </c>
       <c r="D22">
         <v>2.942</v>
       </c>
       <c r="E22">
-        <v>3.0059999999999998</v>
+        <v>3.006</v>
       </c>
       <c r="F22">
         <v>3.063</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23">
         <v>2.819</v>
       </c>
       <c r="D23">
         <v>2.956</v>
       </c>
       <c r="E23">
         <v>3.021</v>
       </c>
       <c r="F23">
         <v>3.064</v>
       </c>
     </row>
@@ -986,51 +986,51 @@
       </c>
       <c r="C25">
         <v>2.833</v>
       </c>
       <c r="D25">
         <v>2.953</v>
       </c>
       <c r="E25">
         <v>3.041</v>
       </c>
       <c r="F25">
         <v>3.077</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>16</v>
       </c>
       <c r="B26" t="s">
         <v>3</v>
       </c>
       <c r="C26">
         <v>8.801</v>
       </c>
       <c r="D26">
-        <v>9.061999999999999</v>
+        <v>9.062</v>
       </c>
       <c r="E26">
         <v>9.75</v>
       </c>
       <c r="F26">
         <v>10.751</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27">
         <v>8.913</v>
       </c>
       <c r="D27">
         <v>9.061</v>
       </c>
       <c r="E27">
         <v>9.768</v>
       </c>
       <c r="F27">
@@ -1089,74 +1089,74 @@
       </c>
       <c r="D30">
         <v>9.275</v>
       </c>
       <c r="E30">
         <v>9.968</v>
       </c>
       <c r="F30">
         <v>10.913</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>16</v>
       </c>
       <c r="B31" t="s">
         <v>8</v>
       </c>
       <c r="C31">
         <v>8.796</v>
       </c>
       <c r="D31">
         <v>9.368</v>
       </c>
       <c r="E31">
-        <v>10.015000000000001</v>
+        <v>10.015</v>
       </c>
       <c r="F31">
         <v>10.925</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>16</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32">
         <v>8.793</v>
       </c>
       <c r="D32">
         <v>9.454</v>
       </c>
       <c r="E32">
         <v>9.985</v>
       </c>
       <c r="F32">
-        <v>11.029999999999999</v>
+        <v>11.03</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>16</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33">
         <v>8.834</v>
       </c>
       <c r="D33">
         <v>9.646</v>
       </c>
       <c r="E33">
         <v>10.187</v>
       </c>
       <c r="F33">
         <v>11.028</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>16</v>
@@ -1203,51 +1203,51 @@
       </c>
       <c r="B36" t="s">
         <v>13</v>
       </c>
       <c r="C36">
         <v>8.869</v>
       </c>
       <c r="D36">
         <v>9.897</v>
       </c>
       <c r="E36">
         <v>10.653</v>
       </c>
       <c r="F36">
         <v>11.284</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>16</v>
       </c>
       <c r="B37" t="s">
         <v>14</v>
       </c>
       <c r="C37">
-        <v>9.034000000000001</v>
+        <v>9.034</v>
       </c>
       <c r="D37">
         <v>9.817</v>
       </c>
       <c r="E37">
         <v>10.621</v>
       </c>
       <c r="F37">
         <v>11.305</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>17</v>
       </c>
       <c r="B38" t="s">
         <v>3</v>
       </c>
       <c r="C38">
         <v>2.39</v>
       </c>
       <c r="D38">
         <v>2.47</v>
       </c>
       <c r="E38">
@@ -2666,51 +2666,51 @@
       </c>
       <c r="D109">
         <v>912</v>
       </c>
       <c r="E109">
         <v>926</v>
       </c>
       <c r="F109">
         <v>1.016</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
         <v>23</v>
       </c>
       <c r="B110" t="s">
         <v>3</v>
       </c>
       <c r="C110">
         <v>1.67</v>
       </c>
       <c r="D110">
         <v>1.715</v>
       </c>
       <c r="E110">
-        <v>2.0059999999999998</v>
+        <v>2.006</v>
       </c>
       <c r="F110">
         <v>2.243</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
         <v>23</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111">
         <v>1.694</v>
       </c>
       <c r="D111">
         <v>1.748</v>
       </c>
       <c r="E111">
         <v>2.052</v>
       </c>
       <c r="F111">
         <v>2.257</v>
       </c>
     </row>
@@ -4266,51 +4266,51 @@
       </c>
       <c r="D189">
         <v>1.891</v>
       </c>
       <c r="E189">
         <v>2.008</v>
       </c>
       <c r="F189">
         <v>2.279</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
         <v>29</v>
       </c>
       <c r="B190" t="s">
         <v>11</v>
       </c>
       <c r="C190">
         <v>1.698</v>
       </c>
       <c r="D190">
         <v>1.957</v>
       </c>
       <c r="E190">
-        <v>2.0019999999999998</v>
+        <v>2.002</v>
       </c>
       <c r="F190">
         <v>2.293</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
         <v>29</v>
       </c>
       <c r="B191" t="s">
         <v>12</v>
       </c>
       <c r="C191">
         <v>1.736</v>
       </c>
       <c r="D191">
         <v>1.972</v>
       </c>
       <c r="E191">
         <v>2.071</v>
       </c>
       <c r="F191">
         <v>2.337</v>
       </c>
     </row>
@@ -4526,51 +4526,51 @@
       </c>
       <c r="D202">
         <v>1.907</v>
       </c>
       <c r="E202">
         <v>1.995</v>
       </c>
       <c r="F202">
         <v>2.151</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
         <v>30</v>
       </c>
       <c r="B203" t="s">
         <v>12</v>
       </c>
       <c r="C203">
         <v>1.658</v>
       </c>
       <c r="D203">
         <v>1.916</v>
       </c>
       <c r="E203">
-        <v>2.0089999999999999</v>
+        <v>2.009</v>
       </c>
       <c r="F203">
         <v>2.146</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
         <v>30</v>
       </c>
       <c r="B204" t="s">
         <v>13</v>
       </c>
       <c r="C204">
         <v>1.665</v>
       </c>
       <c r="D204">
         <v>1.921</v>
       </c>
       <c r="E204">
         <v>2.04</v>
       </c>
       <c r="F204">
         <v>2.162</v>
       </c>
     </row>
@@ -5300,200 +5300,200 @@
       </c>
       <c r="B241" t="s">
         <v>14</v>
       </c>
       <c r="C241">
         <v>0</v>
       </c>
       <c r="D241" t="s">
         <v>34</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
       <c r="F241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
         <v>35</v>
       </c>
       <c r="B242" t="s">
         <v>3</v>
       </c>
       <c r="C242">
-        <v>62.031999999999996</v>
+        <v>62.032</v>
       </c>
       <c r="D242">
         <v>63.765</v>
       </c>
       <c r="E242">
         <v>67.902</v>
       </c>
       <c r="F242">
-        <v>73.89100000000001</v>
+        <v>73.891</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
         <v>35</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243">
         <v>63.116</v>
       </c>
       <c r="D243">
         <v>63.493</v>
       </c>
       <c r="E243">
-        <v>68.44499999999999</v>
+        <v>68.445</v>
       </c>
       <c r="F243">
         <v>74.155</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
         <v>35</v>
       </c>
       <c r="B244" t="s">
         <v>5</v>
       </c>
       <c r="C244">
         <v>63.666</v>
       </c>
       <c r="D244">
         <v>63.892</v>
       </c>
       <c r="E244">
-        <v>68.93000000000001</v>
+        <v>68.93</v>
       </c>
       <c r="F244">
-        <v>74.14100000000001</v>
+        <v>74.141</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
         <v>35</v>
       </c>
       <c r="B245" t="s">
         <v>6</v>
       </c>
       <c r="C245">
         <v>63.388</v>
       </c>
       <c r="D245">
         <v>64.839</v>
       </c>
       <c r="E245">
-        <v>69.045000000000002</v>
+        <v>69.045</v>
       </c>
       <c r="F245">
-        <v>74.52200000000001</v>
+        <v>74.522</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
         <v>35</v>
       </c>
       <c r="B246" t="s">
         <v>7</v>
       </c>
       <c r="C246">
         <v>63.12</v>
       </c>
       <c r="D246">
         <v>65.291</v>
       </c>
       <c r="E246">
         <v>69.496</v>
       </c>
       <c r="F246">
-        <v>74.64100000000001</v>
+        <v>74.641</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
         <v>35</v>
       </c>
       <c r="B247" t="s">
         <v>8</v>
       </c>
       <c r="C247">
         <v>60.717</v>
       </c>
       <c r="D247">
         <v>65.902</v>
       </c>
       <c r="E247">
         <v>69.482</v>
       </c>
       <c r="F247">
         <v>74.473</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
         <v>35</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248">
         <v>60.774</v>
       </c>
       <c r="D248">
         <v>66.776</v>
       </c>
       <c r="E248">
         <v>68.705</v>
       </c>
       <c r="F248">
-        <v>75.22499999999999</v>
+        <v>75.225</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
         <v>35</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249">
         <v>61.437</v>
       </c>
       <c r="D249">
         <v>67.657</v>
       </c>
       <c r="E249">
-        <v>70.76600000000001</v>
+        <v>70.766</v>
       </c>
       <c r="F249">
-        <v>75.43300000000001</v>
+        <v>75.433</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
         <v>35</v>
       </c>
       <c r="B250" t="s">
         <v>11</v>
       </c>
       <c r="C250">
         <v>60.504</v>
       </c>
       <c r="D250">
         <v>68.657</v>
       </c>
       <c r="E250">
         <v>71.491</v>
       </c>
       <c r="F250">
         <v>75.952</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
         <v>35</v>
@@ -5503,77 +5503,77 @@
       </c>
       <c r="C251">
         <v>61.85</v>
       </c>
       <c r="D251">
         <v>68.816</v>
       </c>
       <c r="E251">
         <v>72.437</v>
       </c>
       <c r="F251">
         <v>76.441</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
         <v>35</v>
       </c>
       <c r="B252" t="s">
         <v>13</v>
       </c>
       <c r="C252">
         <v>62.45</v>
       </c>
       <c r="D252">
-        <v>69.025000000000006</v>
+        <v>69.025</v>
       </c>
       <c r="E252">
         <v>72.983</v>
       </c>
       <c r="F252">
         <v>76.73</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
         <v>35</v>
       </c>
       <c r="B253" t="s">
         <v>14</v>
       </c>
       <c r="C253">
         <v>63.499</v>
       </c>
       <c r="D253">
         <v>68.634</v>
       </c>
       <c r="E253">
         <v>72.905</v>
       </c>
       <c r="F253">
-        <v>76.93600000000001</v>
+        <v>76.936</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>