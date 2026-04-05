--- v0 (2026-01-11)
+++ v1 (2026-04-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Montevideo</t>
   </si>
   <si>
@@ -125,51 +125,51 @@
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>Soriano</t>
   </si>
   <si>
     <t>Tacuarembó</t>
   </si>
   <si>
     <t>Treinta y Tres</t>
   </si>
   <si>
     <t>Sin dato</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -463,120 +463,120 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F253"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>2014</v>
       </c>
       <c r="D1">
         <v>2015</v>
       </c>
       <c r="E1">
         <v>2016</v>
       </c>
       <c r="F1">
         <v>2017</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
         <v>97.895</v>
       </c>
       <c r="D2">
-        <v>113.18300000000001</v>
+        <v>113.183</v>
       </c>
       <c r="E2">
         <v>117.312</v>
       </c>
       <c r="F2">
-        <v>125.85299999999999</v>
+        <v>125.853</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
-        <v>101.069999999999993</v>
+        <v>101.07</v>
       </c>
       <c r="D3">
-        <v>112.060000000000002</v>
+        <v>112.06</v>
       </c>
       <c r="E3">
         <v>118.199</v>
       </c>
       <c r="F3">
-        <v>125.92100000000001</v>
+        <v>125.921</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
         <v>102.44</v>
       </c>
       <c r="D4">
         <v>112.89</v>
       </c>
       <c r="E4">
         <v>119.505</v>
       </c>
       <c r="F4">
         <v>126.197</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
@@ -586,197 +586,197 @@
       </c>
       <c r="C5">
         <v>102.122</v>
       </c>
       <c r="D5">
         <v>113.836</v>
       </c>
       <c r="E5">
         <v>119.988</v>
       </c>
       <c r="F5">
         <v>126.61</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6">
         <v>101.938</v>
       </c>
       <c r="D6">
-        <v>114.80800000000001</v>
+        <v>114.808</v>
       </c>
       <c r="E6">
-        <v>120.65000000000001</v>
+        <v>120.65</v>
       </c>
       <c r="F6">
         <v>126.596</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7">
         <v>103.831</v>
       </c>
       <c r="D7">
-        <v>115.66500000000001</v>
+        <v>115.665</v>
       </c>
       <c r="E7">
-        <v>120.41800000000001</v>
+        <v>120.418</v>
       </c>
       <c r="F7">
         <v>126.157</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8">
         <v>103.651</v>
       </c>
       <c r="D8">
-        <v>116.36199999999999</v>
+        <v>116.362</v>
       </c>
       <c r="E8">
-        <v>121.28700000000001</v>
+        <v>121.287</v>
       </c>
       <c r="F8">
         <v>126.849</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9">
         <v>107.934</v>
       </c>
       <c r="D9">
         <v>117.532</v>
       </c>
       <c r="E9">
         <v>122.652</v>
       </c>
       <c r="F9">
         <v>127.312</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
-        <v>107.21599999999999</v>
+        <v>107.216</v>
       </c>
       <c r="D10">
         <v>118.488</v>
       </c>
       <c r="E10">
         <v>123.599</v>
       </c>
       <c r="F10">
         <v>128.12</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11">
         <v>109.468</v>
       </c>
       <c r="D11">
         <v>118.783</v>
       </c>
       <c r="E11">
-        <v>124.38500000000001</v>
+        <v>124.385</v>
       </c>
       <c r="F11">
-        <v>128.47900000000001</v>
+        <v>128.479</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12">
         <v>111.795</v>
       </c>
       <c r="D12">
-        <v>118.70699999999999</v>
+        <v>118.707</v>
       </c>
       <c r="E12">
-        <v>125.007000000000005</v>
+        <v>125.007</v>
       </c>
       <c r="F12">
-        <v>128.75999999999999</v>
+        <v>128.76</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13">
         <v>112.911</v>
       </c>
       <c r="D13">
-        <v>118.27800000000001</v>
+        <v>118.278</v>
       </c>
       <c r="E13">
         <v>124.824</v>
       </c>
       <c r="F13">
-        <v>129.0039999999999907</v>
+        <v>129.004</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
         <v>13.377</v>
       </c>
       <c r="D14">
         <v>14.704</v>
       </c>
       <c r="E14">
         <v>14.934</v>
       </c>
       <c r="F14">
         <v>15.315</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>15</v>
@@ -809,71 +809,71 @@
       </c>
       <c r="D16">
         <v>14.612</v>
       </c>
       <c r="E16">
         <v>14.938</v>
       </c>
       <c r="F16">
         <v>15.328</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17">
         <v>13.785</v>
       </c>
       <c r="D17">
         <v>14.734</v>
       </c>
       <c r="E17">
-        <v>15.016999999999999</v>
+        <v>15.017</v>
       </c>
       <c r="F17">
         <v>15.29</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18">
         <v>13.681</v>
       </c>
       <c r="D18">
         <v>14.702</v>
       </c>
       <c r="E18">
-        <v>15.016999999999999</v>
+        <v>15.017</v>
       </c>
       <c r="F18">
         <v>15.252</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>15</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19">
         <v>14.779</v>
       </c>
       <c r="D19">
         <v>14.706</v>
       </c>
       <c r="E19">
         <v>14.965</v>
       </c>
       <c r="F19">
         <v>15.216</v>
       </c>
     </row>
@@ -926,131 +926,131 @@
       </c>
       <c r="C22">
         <v>14.582</v>
       </c>
       <c r="D22">
         <v>15.039</v>
       </c>
       <c r="E22">
         <v>15.121</v>
       </c>
       <c r="F22">
         <v>15.231</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23">
         <v>14.751</v>
       </c>
       <c r="D23">
-        <v>15.090999999999999</v>
+        <v>15.091</v>
       </c>
       <c r="E23">
         <v>15.217</v>
       </c>
       <c r="F23">
         <v>15.215</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>15</v>
       </c>
       <c r="B24" t="s">
         <v>13</v>
       </c>
       <c r="C24">
         <v>14.799</v>
       </c>
       <c r="D24">
         <v>15.019</v>
       </c>
       <c r="E24">
         <v>15.266</v>
       </c>
       <c r="F24">
         <v>15.182</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>15</v>
       </c>
       <c r="B25" t="s">
         <v>14</v>
       </c>
       <c r="C25">
         <v>14.792</v>
       </c>
       <c r="D25">
-        <v>15.037000000000001</v>
+        <v>15.037</v>
       </c>
       <c r="E25">
         <v>15.255</v>
       </c>
       <c r="F25">
         <v>15.269</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>16</v>
       </c>
       <c r="B26" t="s">
         <v>3</v>
       </c>
       <c r="C26">
         <v>41.218</v>
       </c>
       <c r="D26">
         <v>45.726</v>
       </c>
       <c r="E26">
         <v>48.443</v>
       </c>
       <c r="F26">
         <v>52.273</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27">
-        <v>42.098999999999997</v>
+        <v>42.099</v>
       </c>
       <c r="D27">
-        <v>46.079999999999998</v>
+        <v>46.08</v>
       </c>
       <c r="E27">
         <v>48.612</v>
       </c>
       <c r="F27">
         <v>52.65</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>16</v>
       </c>
       <c r="B28" t="s">
         <v>5</v>
       </c>
       <c r="C28">
         <v>42.82</v>
       </c>
       <c r="D28">
         <v>46.131</v>
       </c>
       <c r="E28">
         <v>48.914</v>
       </c>
       <c r="F28">
@@ -1103,160 +1103,160 @@
       </c>
       <c r="B31" t="s">
         <v>8</v>
       </c>
       <c r="C31">
         <v>45.221</v>
       </c>
       <c r="D31">
         <v>47.35</v>
       </c>
       <c r="E31">
         <v>49.603</v>
       </c>
       <c r="F31">
         <v>52.774</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>16</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32">
-        <v>45.072000000000003</v>
+        <v>45.072</v>
       </c>
       <c r="D32">
         <v>50.503</v>
       </c>
       <c r="E32">
         <v>49.56</v>
       </c>
       <c r="F32">
         <v>53.145</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>16</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33">
         <v>44.761</v>
       </c>
       <c r="D33">
         <v>51.277</v>
       </c>
       <c r="E33">
         <v>50.27</v>
       </c>
       <c r="F33">
-        <v>53.094000000000001</v>
+        <v>53.094</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>16</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34">
         <v>44.519</v>
       </c>
       <c r="D34">
-        <v>49.043999999999997</v>
+        <v>49.044</v>
       </c>
       <c r="E34">
         <v>50.732</v>
       </c>
       <c r="F34">
         <v>53.494</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>12</v>
       </c>
       <c r="C35">
         <v>44.684</v>
       </c>
       <c r="D35">
         <v>49.247</v>
       </c>
       <c r="E35">
         <v>51.385</v>
       </c>
       <c r="F35">
         <v>53.973</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
         <v>13</v>
       </c>
       <c r="C36">
-        <v>45.085000000000001</v>
+        <v>45.085</v>
       </c>
       <c r="D36">
         <v>49.152</v>
       </c>
       <c r="E36">
         <v>51.991</v>
       </c>
       <c r="F36">
-        <v>54.018000000000001</v>
+        <v>54.018</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>16</v>
       </c>
       <c r="B37" t="s">
         <v>14</v>
       </c>
       <c r="C37">
         <v>45.789</v>
       </c>
       <c r="D37">
         <v>48.78</v>
       </c>
       <c r="E37">
         <v>51.731</v>
       </c>
       <c r="F37">
-        <v>54.095999999999997</v>
+        <v>54.096</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>17</v>
       </c>
       <c r="B38" t="s">
         <v>3</v>
       </c>
       <c r="C38">
         <v>10.354</v>
       </c>
       <c r="D38">
         <v>11.94</v>
       </c>
       <c r="E38">
         <v>15.474</v>
       </c>
       <c r="F38">
         <v>13.538</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>17</v>
@@ -1349,108 +1349,108 @@
       </c>
       <c r="D43">
         <v>12.506</v>
       </c>
       <c r="E43">
         <v>12.886</v>
       </c>
       <c r="F43">
         <v>13.569</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>17</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44">
         <v>11.206</v>
       </c>
       <c r="D44">
         <v>12.593</v>
       </c>
       <c r="E44">
-        <v>13.0039999999999996</v>
+        <v>13.004</v>
       </c>
       <c r="F44">
         <v>13.665</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>17</v>
       </c>
       <c r="B45" t="s">
         <v>10</v>
       </c>
       <c r="C45">
         <v>11.293</v>
       </c>
       <c r="D45">
         <v>12.907</v>
       </c>
       <c r="E45">
-        <v>13.095000000000001</v>
+        <v>13.095</v>
       </c>
       <c r="F45">
         <v>13.641</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>17</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46">
         <v>11.43</v>
       </c>
       <c r="D46">
         <v>12.952</v>
       </c>
       <c r="E46">
         <v>13.289</v>
       </c>
       <c r="F46">
         <v>13.62</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>17</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47">
         <v>11.41</v>
       </c>
       <c r="D47">
-        <v>13.010999999999999</v>
+        <v>13.011</v>
       </c>
       <c r="E47">
         <v>13.492</v>
       </c>
       <c r="F47">
         <v>13.648</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>17</v>
       </c>
       <c r="B48" t="s">
         <v>13</v>
       </c>
       <c r="C48">
         <v>11.549</v>
       </c>
       <c r="D48">
         <v>15.587</v>
       </c>
       <c r="E48">
         <v>13.506</v>
       </c>
       <c r="F48">
@@ -1683,51 +1683,51 @@
       </c>
       <c r="B60" t="s">
         <v>13</v>
       </c>
       <c r="C60">
         <v>6.861</v>
       </c>
       <c r="D60">
         <v>7.816</v>
       </c>
       <c r="E60">
         <v>7.987</v>
       </c>
       <c r="F60">
         <v>8.374</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>18</v>
       </c>
       <c r="B61" t="s">
         <v>14</v>
       </c>
       <c r="C61">
-        <v>7.0049999999999999</v>
+        <v>7.005</v>
       </c>
       <c r="D61">
         <v>7.76</v>
       </c>
       <c r="E61">
         <v>7.966</v>
       </c>
       <c r="F61">
         <v>8.36</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>19</v>
       </c>
       <c r="B62" t="s">
         <v>3</v>
       </c>
       <c r="C62">
         <v>5.819</v>
       </c>
       <c r="D62">
         <v>6.198</v>
       </c>
       <c r="E62">
@@ -2592,51 +2592,51 @@
       </c>
       <c r="E105">
         <v>4.654</v>
       </c>
       <c r="F105">
         <v>4.867</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>22</v>
       </c>
       <c r="B106" t="s">
         <v>11</v>
       </c>
       <c r="C106">
         <v>4.246</v>
       </c>
       <c r="D106">
         <v>4.682</v>
       </c>
       <c r="E106">
         <v>4.705</v>
       </c>
       <c r="F106">
-        <v>5.0090000000000003</v>
+        <v>5.009</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
         <v>22</v>
       </c>
       <c r="B107" t="s">
         <v>12</v>
       </c>
       <c r="C107">
         <v>4.253</v>
       </c>
       <c r="D107">
         <v>4.701</v>
       </c>
       <c r="E107">
         <v>4.758</v>
       </c>
       <c r="F107">
         <v>5.107</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
         <v>22</v>
@@ -2692,51 +2692,51 @@
       </c>
       <c r="E110">
         <v>9.971</v>
       </c>
       <c r="F110">
         <v>10.946</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
         <v>23</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111">
         <v>7.931</v>
       </c>
       <c r="D111">
         <v>8.867</v>
       </c>
       <c r="E111">
         <v>10.17</v>
       </c>
       <c r="F111">
-        <v>11.029999999999999</v>
+        <v>11.03</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
         <v>23</v>
       </c>
       <c r="B112" t="s">
         <v>5</v>
       </c>
       <c r="C112">
         <v>8.028</v>
       </c>
       <c r="D112">
         <v>8.816</v>
       </c>
       <c r="E112">
         <v>10.287</v>
       </c>
       <c r="F112">
         <v>11.023</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
         <v>23</v>
@@ -2752,51 +2752,51 @@
       </c>
       <c r="E113">
         <v>10.252</v>
       </c>
       <c r="F113">
         <v>11.118</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
         <v>23</v>
       </c>
       <c r="B114" t="s">
         <v>7</v>
       </c>
       <c r="C114">
         <v>7.902</v>
       </c>
       <c r="D114">
         <v>8.98</v>
       </c>
       <c r="E114">
         <v>10.204</v>
       </c>
       <c r="F114">
-        <v>11.085000000000001</v>
+        <v>11.085</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
         <v>23</v>
       </c>
       <c r="B115" t="s">
         <v>8</v>
       </c>
       <c r="C115">
         <v>8.301</v>
       </c>
       <c r="D115">
         <v>9.122</v>
       </c>
       <c r="E115">
         <v>10.203</v>
       </c>
       <c r="F115">
         <v>11.102</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
         <v>23</v>
@@ -2886,51 +2886,51 @@
       </c>
       <c r="C120">
         <v>8.454</v>
       </c>
       <c r="D120">
         <v>9.996</v>
       </c>
       <c r="E120">
         <v>10.686</v>
       </c>
       <c r="F120">
         <v>11.352</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
         <v>23</v>
       </c>
       <c r="B121" t="s">
         <v>14</v>
       </c>
       <c r="C121">
         <v>8.596</v>
       </c>
       <c r="D121">
-        <v>10.016999999999999</v>
+        <v>10.017</v>
       </c>
       <c r="E121">
         <v>10.677</v>
       </c>
       <c r="F121">
         <v>11.34</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
         <v>24</v>
       </c>
       <c r="B122" t="s">
         <v>3</v>
       </c>
       <c r="C122">
         <v>13.696</v>
       </c>
       <c r="D122">
         <v>15.548</v>
       </c>
       <c r="E122">
         <v>16.681</v>
       </c>
       <c r="F122">
@@ -2986,51 +2986,51 @@
       </c>
       <c r="C125">
         <v>14.191</v>
       </c>
       <c r="D125">
         <v>15.879</v>
       </c>
       <c r="E125">
         <v>16.845</v>
       </c>
       <c r="F125">
         <v>17.571</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
         <v>24</v>
       </c>
       <c r="B126" t="s">
         <v>7</v>
       </c>
       <c r="C126">
         <v>14.084</v>
       </c>
       <c r="D126">
-        <v>16.074000000000002</v>
+        <v>16.074</v>
       </c>
       <c r="E126">
         <v>16.92</v>
       </c>
       <c r="F126">
         <v>17.588</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
         <v>24</v>
       </c>
       <c r="B127" t="s">
         <v>8</v>
       </c>
       <c r="C127">
         <v>14.823</v>
       </c>
       <c r="D127">
         <v>16.167</v>
       </c>
       <c r="E127">
         <v>16.764</v>
       </c>
       <c r="F127">
@@ -3049,71 +3049,71 @@
       </c>
       <c r="D128">
         <v>16.351</v>
       </c>
       <c r="E128">
         <v>16.834</v>
       </c>
       <c r="F128">
         <v>17.554</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>24</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129">
         <v>15.203</v>
       </c>
       <c r="D129">
         <v>16.457</v>
       </c>
       <c r="E129">
-        <v>17.027000000000001</v>
+        <v>17.027</v>
       </c>
       <c r="F129">
         <v>17.559</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>24</v>
       </c>
       <c r="B130" t="s">
         <v>11</v>
       </c>
       <c r="C130">
         <v>15.058</v>
       </c>
       <c r="D130">
         <v>16.765</v>
       </c>
       <c r="E130">
-        <v>17.050999999999998</v>
+        <v>17.051</v>
       </c>
       <c r="F130">
         <v>17.547</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>24</v>
       </c>
       <c r="B131" t="s">
         <v>12</v>
       </c>
       <c r="C131">
         <v>15.238</v>
       </c>
       <c r="D131">
         <v>16.739</v>
       </c>
       <c r="E131">
         <v>17.246</v>
       </c>
       <c r="F131">
         <v>17.636</v>
       </c>
     </row>
@@ -3429,151 +3429,151 @@
       </c>
       <c r="D147">
         <v>15.78</v>
       </c>
       <c r="E147">
         <v>15.908</v>
       </c>
       <c r="F147">
         <v>16.836</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
         <v>26</v>
       </c>
       <c r="B148" t="s">
         <v>5</v>
       </c>
       <c r="C148">
         <v>14.554</v>
       </c>
       <c r="D148">
         <v>15.749</v>
       </c>
       <c r="E148">
-        <v>16.024999999999999</v>
+        <v>16.025</v>
       </c>
       <c r="F148">
         <v>16.8</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>26</v>
       </c>
       <c r="B149" t="s">
         <v>6</v>
       </c>
       <c r="C149">
         <v>14.587</v>
       </c>
       <c r="D149">
         <v>15.912</v>
       </c>
       <c r="E149">
-        <v>16.018999999999998</v>
+        <v>16.019</v>
       </c>
       <c r="F149">
         <v>16.822</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
         <v>26</v>
       </c>
       <c r="B150" t="s">
         <v>7</v>
       </c>
       <c r="C150">
         <v>14.523</v>
       </c>
       <c r="D150">
-        <v>16.015999999999998</v>
+        <v>16.016</v>
       </c>
       <c r="E150">
         <v>18.751</v>
       </c>
       <c r="F150">
         <v>16.812</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
         <v>26</v>
       </c>
       <c r="B151" t="s">
         <v>8</v>
       </c>
       <c r="C151">
         <v>15.67</v>
       </c>
       <c r="D151">
-        <v>16.042999999999999</v>
+        <v>16.043</v>
       </c>
       <c r="E151">
         <v>18.894</v>
       </c>
       <c r="F151">
         <v>16.751</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
         <v>26</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152">
         <v>15.62</v>
       </c>
       <c r="D152">
         <v>16.183</v>
       </c>
       <c r="E152">
-        <v>19.039000000000001</v>
+        <v>19.039</v>
       </c>
       <c r="F152">
         <v>16.923</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>26</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153">
         <v>15.595</v>
       </c>
       <c r="D153">
         <v>16.191</v>
       </c>
       <c r="E153">
-        <v>19.085000000000001</v>
+        <v>19.085</v>
       </c>
       <c r="F153">
         <v>16.963</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>26</v>
       </c>
       <c r="B154" t="s">
         <v>11</v>
       </c>
       <c r="C154">
         <v>15.437</v>
       </c>
       <c r="D154">
         <v>16.34</v>
       </c>
       <c r="E154">
         <v>19.235</v>
       </c>
       <c r="F154">
         <v>16.909</v>
       </c>
     </row>
@@ -3612,51 +3612,51 @@
       </c>
       <c r="E156">
         <v>19.185</v>
       </c>
       <c r="F156">
         <v>17.044</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
         <v>26</v>
       </c>
       <c r="B157" t="s">
         <v>14</v>
       </c>
       <c r="C157">
         <v>15.887</v>
       </c>
       <c r="D157">
         <v>16.24</v>
       </c>
       <c r="E157">
         <v>19.501</v>
       </c>
       <c r="F157">
-        <v>17.024000000000001</v>
+        <v>17.024</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>27</v>
       </c>
       <c r="B158" t="s">
         <v>3</v>
       </c>
       <c r="C158">
         <v>5.731</v>
       </c>
       <c r="D158">
         <v>6.27</v>
       </c>
       <c r="E158">
         <v>6.886</v>
       </c>
       <c r="F158">
         <v>7.517</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>27</v>
@@ -4043,57 +4043,57 @@
       </c>
       <c r="B178" t="s">
         <v>11</v>
       </c>
       <c r="C178">
         <v>22.612</v>
       </c>
       <c r="D178">
         <v>24.675</v>
       </c>
       <c r="E178">
         <v>24.943</v>
       </c>
       <c r="F178">
         <v>25.545</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
         <v>28</v>
       </c>
       <c r="B179" t="s">
         <v>12</v>
       </c>
       <c r="C179">
-        <v>23.030000000000001</v>
+        <v>23.03</v>
       </c>
       <c r="D179">
         <v>24.63</v>
       </c>
       <c r="E179">
-        <v>25.045999999999999</v>
+        <v>25.046</v>
       </c>
       <c r="F179">
         <v>25.606</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
         <v>28</v>
       </c>
       <c r="B180" t="s">
         <v>13</v>
       </c>
       <c r="C180">
         <v>23.119</v>
       </c>
       <c r="D180">
         <v>24.758</v>
       </c>
       <c r="E180">
         <v>25.137</v>
       </c>
       <c r="F180">
         <v>25.694</v>
       </c>
     </row>
@@ -4312,51 +4312,51 @@
       </c>
       <c r="E191">
         <v>9.861</v>
       </c>
       <c r="F191">
         <v>10.964</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
         <v>29</v>
       </c>
       <c r="B192" t="s">
         <v>13</v>
       </c>
       <c r="C192">
         <v>8.479</v>
       </c>
       <c r="D192">
         <v>9.578</v>
       </c>
       <c r="E192">
         <v>9.957</v>
       </c>
       <c r="F192">
-        <v>11.058999999999999</v>
+        <v>11.059</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
         <v>29</v>
       </c>
       <c r="B193" t="s">
         <v>14</v>
       </c>
       <c r="C193">
         <v>8.676</v>
       </c>
       <c r="D193">
         <v>9.436</v>
       </c>
       <c r="E193">
         <v>9.985</v>
       </c>
       <c r="F193">
         <v>11.167</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
         <v>30</v>
@@ -4429,51 +4429,51 @@
       </c>
       <c r="D197">
         <v>9.378</v>
       </c>
       <c r="E197">
         <v>9.952</v>
       </c>
       <c r="F197">
         <v>10.657</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
         <v>30</v>
       </c>
       <c r="B198" t="s">
         <v>7</v>
       </c>
       <c r="C198">
         <v>8.357</v>
       </c>
       <c r="D198">
         <v>9.512</v>
       </c>
       <c r="E198">
-        <v>10.053000000000001</v>
+        <v>10.053</v>
       </c>
       <c r="F198">
         <v>10.714</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
         <v>30</v>
       </c>
       <c r="B199" t="s">
         <v>8</v>
       </c>
       <c r="C199">
         <v>8.743</v>
       </c>
       <c r="D199">
         <v>9.521</v>
       </c>
       <c r="E199">
         <v>10.103</v>
       </c>
       <c r="F199">
         <v>10.639</v>
       </c>
     </row>
@@ -4666,51 +4666,51 @@
       </c>
       <c r="C209">
         <v>11.689</v>
       </c>
       <c r="D209">
         <v>12.914</v>
       </c>
       <c r="E209">
         <v>13.806</v>
       </c>
       <c r="F209">
         <v>14.204</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
         <v>31</v>
       </c>
       <c r="B210" t="s">
         <v>7</v>
       </c>
       <c r="C210">
         <v>11.65</v>
       </c>
       <c r="D210">
-        <v>13.0099999999999998</v>
+        <v>13.01</v>
       </c>
       <c r="E210">
         <v>13.821</v>
       </c>
       <c r="F210">
         <v>14.187</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
         <v>31</v>
       </c>
       <c r="B211" t="s">
         <v>8</v>
       </c>
       <c r="C211">
         <v>12.519</v>
       </c>
       <c r="D211">
         <v>13.307</v>
       </c>
       <c r="E211">
         <v>13.768</v>
       </c>
       <c r="F211">
@@ -4949,51 +4949,51 @@
       </c>
       <c r="D223">
         <v>6.015</v>
       </c>
       <c r="E223">
         <v>6.068</v>
       </c>
       <c r="F223">
         <v>6.288</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
         <v>32</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224">
         <v>5.737</v>
       </c>
       <c r="D224">
         <v>6.135</v>
       </c>
       <c r="E224">
-        <v>6.0099999999999998</v>
+        <v>6.01</v>
       </c>
       <c r="F224">
         <v>6.264</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
         <v>32</v>
       </c>
       <c r="B225" t="s">
         <v>10</v>
       </c>
       <c r="C225">
         <v>5.769</v>
       </c>
       <c r="D225">
         <v>6.122</v>
       </c>
       <c r="E225">
         <v>6.094</v>
       </c>
       <c r="F225">
         <v>6.298</v>
       </c>
     </row>
@@ -5303,280 +5303,280 @@
       </c>
       <c r="B241" t="s">
         <v>14</v>
       </c>
       <c r="C241">
         <v>0</v>
       </c>
       <c r="D241" t="s">
         <v>34</v>
       </c>
       <c r="E241" t="s">
         <v>34</v>
       </c>
       <c r="F241" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
         <v>35</v>
       </c>
       <c r="B242" t="s">
         <v>3</v>
       </c>
       <c r="C242">
-        <v>283.91800000000001</v>
+        <v>283.918</v>
       </c>
       <c r="D242">
-        <v>322.67899999999997</v>
+        <v>322.679</v>
       </c>
       <c r="E242">
-        <v>340.61500000000001</v>
+        <v>340.615</v>
       </c>
       <c r="F242">
         <v>360.351</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
         <v>35</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243">
-        <v>290.49700000000001</v>
+        <v>290.497</v>
       </c>
       <c r="D243">
-        <v>322.30099999999999</v>
+        <v>322.301</v>
       </c>
       <c r="E243">
-        <v>340.26900000000001</v>
+        <v>340.269</v>
       </c>
       <c r="F243">
-        <v>361.077999999999975</v>
+        <v>361.078</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
         <v>35</v>
       </c>
       <c r="B244" t="s">
         <v>5</v>
       </c>
       <c r="C244">
-        <v>295.11000000000001</v>
+        <v>295.11</v>
       </c>
       <c r="D244">
-        <v>323.60500000000002</v>
+        <v>323.605</v>
       </c>
       <c r="E244">
-        <v>342.44099999999997</v>
+        <v>342.441</v>
       </c>
       <c r="F244">
         <v>361.149</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
         <v>35</v>
       </c>
       <c r="B245" t="s">
         <v>6</v>
       </c>
       <c r="C245">
         <v>294.12</v>
       </c>
       <c r="D245">
-        <v>327.60300000000001</v>
+        <v>327.603</v>
       </c>
       <c r="E245">
         <v>343.0</v>
       </c>
       <c r="F245">
-        <v>362.34899999999999</v>
+        <v>362.349</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
         <v>35</v>
       </c>
       <c r="B246" t="s">
         <v>7</v>
       </c>
       <c r="C246">
-        <v>293.13600000000002</v>
+        <v>293.136</v>
       </c>
       <c r="D246">
-        <v>331.80200000000002</v>
+        <v>331.802</v>
       </c>
       <c r="E246">
         <v>347.351</v>
       </c>
       <c r="F246">
-        <v>362.54399999999998</v>
+        <v>362.544</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
         <v>35</v>
       </c>
       <c r="B247" t="s">
         <v>8</v>
       </c>
       <c r="C247">
-        <v>308.50599999999997</v>
+        <v>308.506</v>
       </c>
       <c r="D247">
-        <v>331.59300000000002</v>
+        <v>331.593</v>
       </c>
       <c r="E247">
-        <v>346.93099999999998</v>
+        <v>346.931</v>
       </c>
       <c r="F247">
         <v>361.56</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
         <v>35</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248">
-        <v>306.095000000000027</v>
+        <v>306.095</v>
       </c>
       <c r="D248">
-        <v>337.51400000000001</v>
+        <v>337.514</v>
       </c>
       <c r="E248">
-        <v>348.40199999999999</v>
+        <v>348.402</v>
       </c>
       <c r="F248">
-        <v>364.071000000000026</v>
+        <v>364.071</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
         <v>35</v>
       </c>
       <c r="B249" t="s">
         <v>10</v>
       </c>
       <c r="C249">
         <v>311.517</v>
       </c>
       <c r="D249">
         <v>341.202</v>
       </c>
       <c r="E249">
-        <v>352.043999999999983</v>
+        <v>352.044</v>
       </c>
       <c r="F249">
         <v>364.75</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
         <v>35</v>
       </c>
       <c r="B250" t="s">
         <v>11</v>
       </c>
       <c r="C250">
-        <v>309.52199999999999</v>
+        <v>309.522</v>
       </c>
       <c r="D250">
-        <v>342.079000000000008</v>
+        <v>342.079</v>
       </c>
       <c r="E250">
-        <v>354.53399999999999</v>
+        <v>354.534</v>
       </c>
       <c r="F250">
-        <v>366.57999999999998</v>
+        <v>366.58</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
         <v>35</v>
       </c>
       <c r="B251" t="s">
         <v>12</v>
       </c>
       <c r="C251">
-        <v>314.27800000000002</v>
+        <v>314.278</v>
       </c>
       <c r="D251">
-        <v>342.60599999999999</v>
+        <v>342.606</v>
       </c>
       <c r="E251">
         <v>357.803</v>
       </c>
       <c r="F251">
         <v>368.221</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
         <v>35</v>
       </c>
       <c r="B252" t="s">
         <v>13</v>
       </c>
       <c r="C252">
-        <v>317.87599999999998</v>
+        <v>317.876</v>
       </c>
       <c r="D252">
-        <v>345.51799999999997</v>
+        <v>345.518</v>
       </c>
       <c r="E252">
-        <v>359.73700000000002</v>
+        <v>359.737</v>
       </c>
       <c r="F252">
-        <v>369.026999999999987</v>
+        <v>369.027</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
         <v>35</v>
       </c>
       <c r="B253" t="s">
         <v>14</v>
       </c>
       <c r="C253">
-        <v>322.23000000000002</v>
+        <v>322.23</v>
       </c>
       <c r="D253">
-        <v>344.13999999999999</v>
+        <v>344.14</v>
       </c>
       <c r="E253">
-        <v>359.29399999999998</v>
+        <v>359.294</v>
       </c>
       <c r="F253">
-        <v>369.69900000000001</v>
+        <v>369.699</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>