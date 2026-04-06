--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Varones</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
   <si>
     <t>agosto</t>
   </si>
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -406,57 +406,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>1993</v>
       </c>
       <c r="D1">
         <v>1994</v>
       </c>
       <c r="E1">
         <v>1995</v>
       </c>
       <c r="F1">
         <v>1996</v>
       </c>
       <c r="G1">
@@ -557,51 +557,51 @@
       <c r="K2">
         <v>29.625</v>
       </c>
       <c r="L2">
         <v>29.319</v>
       </c>
       <c r="M2">
         <v>29.68</v>
       </c>
       <c r="N2">
         <v>29.766</v>
       </c>
       <c r="O2">
         <v>29.865</v>
       </c>
       <c r="P2">
         <v>31.21</v>
       </c>
       <c r="Q2">
         <v>32.385</v>
       </c>
       <c r="R2">
         <v>33.399</v>
       </c>
       <c r="S2">
-        <v>35.085000000000001</v>
+        <v>35.085</v>
       </c>
       <c r="T2">
         <v>36.226</v>
       </c>
       <c r="U2">
         <v>38.447</v>
       </c>
       <c r="V2">
         <v>38.73</v>
       </c>
       <c r="W2">
         <v>39.293</v>
       </c>
       <c r="X2">
         <v>40.145</v>
       </c>
       <c r="Y2">
         <v>40.287</v>
       </c>
       <c r="Z2">
         <v>40.664</v>
       </c>
       <c r="AA2">
         <v>39.549</v>
       </c>
@@ -767,140 +767,140 @@
       </c>
       <c r="Z4">
         <v>40.717</v>
       </c>
       <c r="AA4">
         <v>39.528</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5">
         <v>25.837</v>
       </c>
       <c r="D5">
         <v>25.726</v>
       </c>
       <c r="E5">
         <v>25.767</v>
       </c>
       <c r="F5">
-        <v>27.088999999999999</v>
+        <v>27.089</v>
       </c>
       <c r="G5">
         <v>29.154</v>
       </c>
       <c r="H5">
         <v>28.952</v>
       </c>
       <c r="I5">
         <v>29.524</v>
       </c>
       <c r="J5">
         <v>29.653</v>
       </c>
       <c r="K5">
         <v>29.682</v>
       </c>
       <c r="L5">
         <v>29.38</v>
       </c>
       <c r="M5">
         <v>29.681</v>
       </c>
       <c r="N5">
         <v>29.924</v>
       </c>
       <c r="O5">
         <v>30.391</v>
       </c>
       <c r="P5">
         <v>31.447</v>
       </c>
       <c r="Q5">
         <v>32.587</v>
       </c>
       <c r="R5">
         <v>33.71</v>
       </c>
       <c r="S5">
         <v>35.443</v>
       </c>
       <c r="T5">
         <v>36.529</v>
       </c>
       <c r="U5">
-        <v>39.072000000000003</v>
+        <v>39.072</v>
       </c>
       <c r="V5">
         <v>38.893</v>
       </c>
       <c r="W5">
         <v>39.534</v>
       </c>
       <c r="X5">
         <v>40.128</v>
       </c>
       <c r="Y5">
         <v>40.481</v>
       </c>
       <c r="Z5">
         <v>40.772</v>
       </c>
       <c r="AA5">
         <v>39.506</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6">
         <v>25.809</v>
       </c>
       <c r="D6">
         <v>25.672</v>
       </c>
       <c r="E6">
         <v>25.771</v>
       </c>
       <c r="F6">
         <v>27.197</v>
       </c>
       <c r="G6">
         <v>29.381</v>
       </c>
       <c r="H6">
-        <v>29.010999999999999</v>
+        <v>29.011</v>
       </c>
       <c r="I6">
         <v>29.525</v>
       </c>
       <c r="J6">
         <v>29.582</v>
       </c>
       <c r="K6">
         <v>29.567</v>
       </c>
       <c r="L6">
         <v>29.372</v>
       </c>
       <c r="M6">
         <v>29.764</v>
       </c>
       <c r="N6">
         <v>29.996</v>
       </c>
       <c r="O6">
         <v>30.537</v>
       </c>
       <c r="P6">
         <v>31.562</v>
       </c>
@@ -939,93 +939,93 @@
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7">
         <v>25.842</v>
       </c>
       <c r="D7">
         <v>25.682</v>
       </c>
       <c r="E7">
         <v>25.748</v>
       </c>
       <c r="F7">
         <v>27.334</v>
       </c>
       <c r="G7">
         <v>29.276</v>
       </c>
       <c r="H7">
-        <v>29.036999999999999</v>
+        <v>29.037</v>
       </c>
       <c r="I7">
         <v>29.56</v>
       </c>
       <c r="J7">
         <v>29.605</v>
       </c>
       <c r="K7">
         <v>29.502</v>
       </c>
       <c r="L7">
         <v>29.173</v>
       </c>
       <c r="M7">
         <v>29.754</v>
       </c>
       <c r="N7">
         <v>30.026</v>
       </c>
       <c r="O7">
         <v>30.65</v>
       </c>
       <c r="P7">
         <v>31.723</v>
       </c>
       <c r="Q7">
         <v>32.716</v>
       </c>
       <c r="R7">
         <v>34.126</v>
       </c>
       <c r="S7">
         <v>35.697</v>
       </c>
       <c r="T7">
         <v>36.835</v>
       </c>
       <c r="U7">
         <v>38.392</v>
       </c>
       <c r="V7">
-        <v>39.018999999999998</v>
+        <v>39.019</v>
       </c>
       <c r="W7">
         <v>39.723</v>
       </c>
       <c r="X7">
         <v>40.142</v>
       </c>
       <c r="Y7">
         <v>40.654</v>
       </c>
       <c r="Z7">
         <v>40.43</v>
       </c>
       <c r="AA7">
         <v>39.333</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8">
@@ -1040,51 +1040,51 @@
       <c r="F8">
         <v>27.483</v>
       </c>
       <c r="G8">
         <v>29.385</v>
       </c>
       <c r="H8">
         <v>29.148</v>
       </c>
       <c r="I8">
         <v>29.532</v>
       </c>
       <c r="J8">
         <v>29.623</v>
       </c>
       <c r="K8">
         <v>29.479</v>
       </c>
       <c r="L8">
         <v>29.27</v>
       </c>
       <c r="M8">
         <v>29.772</v>
       </c>
       <c r="N8">
-        <v>30.082000000000001</v>
+        <v>30.082</v>
       </c>
       <c r="O8">
         <v>30.757</v>
       </c>
       <c r="P8">
         <v>31.787</v>
       </c>
       <c r="Q8">
         <v>32.785</v>
       </c>
       <c r="R8">
         <v>34.256</v>
       </c>
       <c r="S8">
         <v>35.716</v>
       </c>
       <c r="T8">
         <v>36.876</v>
       </c>
       <c r="U8">
         <v>38.486</v>
       </c>
       <c r="V8">
         <v>39.171</v>
       </c>
@@ -1141,72 +1141,72 @@
       <c r="L9">
         <v>29.239</v>
       </c>
       <c r="M9">
         <v>29.771</v>
       </c>
       <c r="N9">
         <v>30.106</v>
       </c>
       <c r="O9">
         <v>30.783</v>
       </c>
       <c r="P9">
         <v>31.944</v>
       </c>
       <c r="Q9">
         <v>32.906</v>
       </c>
       <c r="R9">
         <v>34.292</v>
       </c>
       <c r="S9">
         <v>35.794</v>
       </c>
       <c r="T9">
-        <v>37.069000000000003</v>
+        <v>37.069</v>
       </c>
       <c r="U9">
         <v>38.48</v>
       </c>
       <c r="V9">
         <v>39.102</v>
       </c>
       <c r="W9">
         <v>39.801</v>
       </c>
       <c r="X9">
         <v>39.982</v>
       </c>
       <c r="Y9">
         <v>40.646</v>
       </c>
       <c r="Z9">
         <v>39.416</v>
       </c>
       <c r="AA9">
-        <v>39.009999999999998</v>
+        <v>39.01</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
         <v>25.774</v>
       </c>
       <c r="D10">
         <v>25.652</v>
       </c>
       <c r="E10">
         <v>25.838</v>
       </c>
       <c r="F10">
         <v>27.775</v>
       </c>
       <c r="G10">
         <v>29.563</v>
       </c>
       <c r="H10">
@@ -1298,152 +1298,152 @@
       <c r="I11">
         <v>29.572</v>
       </c>
       <c r="J11">
         <v>29.625</v>
       </c>
       <c r="K11">
         <v>29.318</v>
       </c>
       <c r="L11">
         <v>29.42</v>
       </c>
       <c r="M11">
         <v>29.77</v>
       </c>
       <c r="N11">
         <v>30.196</v>
       </c>
       <c r="O11">
         <v>30.904</v>
       </c>
       <c r="P11">
         <v>32.158</v>
       </c>
       <c r="Q11">
-        <v>33.040999999999997</v>
+        <v>33.041</v>
       </c>
       <c r="R11">
         <v>34.637</v>
       </c>
       <c r="S11">
         <v>35.904</v>
       </c>
       <c r="T11">
         <v>37.599</v>
       </c>
       <c r="U11">
         <v>38.483</v>
       </c>
       <c r="V11">
-        <v>39.039000000000001</v>
+        <v>39.039</v>
       </c>
       <c r="W11">
-        <v>40.018000000000001</v>
+        <v>40.018</v>
       </c>
       <c r="X11">
-        <v>40.052999999999997</v>
+        <v>40.053</v>
       </c>
       <c r="Y11">
         <v>40.618</v>
       </c>
       <c r="Z11">
         <v>39.356</v>
       </c>
       <c r="AA11">
         <v>38.56</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12">
         <v>25.593</v>
       </c>
       <c r="D12">
         <v>25.563</v>
       </c>
       <c r="E12">
         <v>25.985</v>
       </c>
       <c r="F12">
-        <v>28.082999999999998</v>
+        <v>28.083</v>
       </c>
       <c r="G12">
         <v>29.69</v>
       </c>
       <c r="H12">
         <v>29.364</v>
       </c>
       <c r="I12">
         <v>29.574</v>
       </c>
       <c r="J12">
         <v>29.62</v>
       </c>
       <c r="K12">
         <v>29.207</v>
       </c>
       <c r="L12">
         <v>29.512</v>
       </c>
       <c r="M12">
         <v>29.879</v>
       </c>
       <c r="N12">
         <v>30.291</v>
       </c>
       <c r="O12">
-        <v>31.018999999999998</v>
+        <v>31.019</v>
       </c>
       <c r="P12">
         <v>32.153</v>
       </c>
       <c r="Q12">
         <v>33.215</v>
       </c>
       <c r="R12">
         <v>34.944</v>
       </c>
       <c r="S12">
-        <v>36.033000000000001</v>
+        <v>36.033</v>
       </c>
       <c r="T12">
         <v>37.884</v>
       </c>
       <c r="U12">
         <v>38.567</v>
       </c>
       <c r="V12">
         <v>39.103</v>
       </c>
       <c r="W12">
-        <v>40.081000000000003</v>
+        <v>40.081</v>
       </c>
       <c r="X12">
         <v>40.117</v>
       </c>
       <c r="Y12">
         <v>40.673</v>
       </c>
       <c r="Z12">
         <v>39.439</v>
       </c>
       <c r="AA12">
         <v>38.59</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13">
         <v>25.591</v>
       </c>
       <c r="D13">
@@ -1467,190 +1467,190 @@
       <c r="J13">
         <v>29.63</v>
       </c>
       <c r="K13">
         <v>29.307</v>
       </c>
       <c r="L13">
         <v>29.667</v>
       </c>
       <c r="M13">
         <v>29.975</v>
       </c>
       <c r="N13">
         <v>30.445</v>
       </c>
       <c r="O13">
         <v>31.121</v>
       </c>
       <c r="P13">
         <v>32.266</v>
       </c>
       <c r="Q13">
         <v>33.263</v>
       </c>
       <c r="R13">
-        <v>35.037999999999997</v>
+        <v>35.038</v>
       </c>
       <c r="S13">
         <v>36.113</v>
       </c>
       <c r="T13">
         <v>38.128</v>
       </c>
       <c r="U13">
         <v>38.63</v>
       </c>
       <c r="V13">
         <v>39.215</v>
       </c>
       <c r="W13">
         <v>40.144</v>
       </c>
       <c r="X13">
         <v>40.273</v>
       </c>
       <c r="Y13">
         <v>40.675</v>
       </c>
       <c r="Z13">
         <v>39.502</v>
       </c>
       <c r="AA13">
         <v>38.617</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
         <v>35.77</v>
       </c>
       <c r="D14">
         <v>35.012</v>
       </c>
       <c r="E14">
         <v>34.304</v>
       </c>
       <c r="F14">
         <v>34.669</v>
       </c>
       <c r="G14">
-        <v>36.076000000000001</v>
+        <v>36.076</v>
       </c>
       <c r="H14">
         <v>35.952</v>
       </c>
       <c r="I14">
         <v>36.055</v>
       </c>
       <c r="J14">
         <v>35.786</v>
       </c>
       <c r="K14">
         <v>35.303</v>
       </c>
       <c r="L14">
         <v>34.549</v>
       </c>
       <c r="M14">
         <v>34.496</v>
       </c>
       <c r="N14">
         <v>34.593</v>
       </c>
       <c r="O14">
         <v>34.506</v>
       </c>
       <c r="P14">
         <v>35.927</v>
       </c>
       <c r="Q14">
         <v>37.247</v>
       </c>
       <c r="R14">
         <v>38.6</v>
       </c>
       <c r="S14">
         <v>40.732</v>
       </c>
       <c r="T14">
         <v>42.532</v>
       </c>
       <c r="U14">
-        <v>45.040999999999997</v>
+        <v>45.041</v>
       </c>
       <c r="V14">
         <v>45.433</v>
       </c>
       <c r="W14">
         <v>45.331</v>
       </c>
       <c r="X14">
         <v>46.301</v>
       </c>
       <c r="Y14">
         <v>45.953</v>
       </c>
       <c r="Z14">
         <v>46.3</v>
       </c>
       <c r="AA14">
         <v>44.905</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15">
         <v>35.666</v>
       </c>
       <c r="D15">
         <v>34.947</v>
       </c>
       <c r="E15">
         <v>34.391</v>
       </c>
       <c r="F15">
         <v>34.735</v>
       </c>
       <c r="G15">
         <v>36.138</v>
       </c>
       <c r="H15">
-        <v>36.024000000000001</v>
+        <v>36.024</v>
       </c>
       <c r="I15">
-        <v>36.076000000000001</v>
+        <v>36.076</v>
       </c>
       <c r="J15">
         <v>35.84</v>
       </c>
       <c r="K15">
         <v>35.252</v>
       </c>
       <c r="L15">
         <v>34.488</v>
       </c>
       <c r="M15">
         <v>34.43</v>
       </c>
       <c r="N15">
         <v>34.591</v>
       </c>
       <c r="O15">
         <v>34.791</v>
       </c>
       <c r="P15">
         <v>35.998</v>
       </c>
       <c r="Q15">
         <v>37.34</v>
       </c>
@@ -1689,161 +1689,161 @@
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>5</v>
       </c>
       <c r="C16">
         <v>35.637</v>
       </c>
       <c r="D16">
         <v>34.826</v>
       </c>
       <c r="E16">
         <v>34.468</v>
       </c>
       <c r="F16">
         <v>34.977</v>
       </c>
       <c r="G16">
         <v>36.307</v>
       </c>
       <c r="H16">
         <v>35.997</v>
       </c>
       <c r="I16">
-        <v>36.042999999999999</v>
+        <v>36.043</v>
       </c>
       <c r="J16">
         <v>35.736</v>
       </c>
       <c r="K16">
         <v>35.28</v>
       </c>
       <c r="L16">
         <v>34.514</v>
       </c>
       <c r="M16">
         <v>34.446</v>
       </c>
       <c r="N16">
         <v>34.647</v>
       </c>
       <c r="O16">
-        <v>35.039999999999999</v>
+        <v>35.04</v>
       </c>
       <c r="P16">
-        <v>36.094999999999999</v>
+        <v>36.095</v>
       </c>
       <c r="Q16">
         <v>37.421</v>
       </c>
       <c r="R16">
         <v>38.868</v>
       </c>
       <c r="S16">
-        <v>41.030999999999999</v>
+        <v>41.031</v>
       </c>
       <c r="T16">
         <v>42.761</v>
       </c>
       <c r="U16">
         <v>45.438</v>
       </c>
       <c r="V16">
         <v>45.583</v>
       </c>
       <c r="W16">
         <v>45.452</v>
       </c>
       <c r="X16">
         <v>46.279</v>
       </c>
       <c r="Y16">
-        <v>46.043999999999997</v>
+        <v>46.044</v>
       </c>
       <c r="Z16">
         <v>46.313</v>
       </c>
       <c r="AA16">
         <v>44.847</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17">
         <v>35.509</v>
       </c>
       <c r="D17">
         <v>34.81</v>
       </c>
       <c r="E17">
         <v>34.401</v>
       </c>
       <c r="F17">
-        <v>35.087000000000003</v>
+        <v>35.087</v>
       </c>
       <c r="G17">
         <v>36.502</v>
       </c>
       <c r="H17">
         <v>35.978</v>
       </c>
       <c r="I17">
-        <v>36.048999999999999</v>
+        <v>36.049</v>
       </c>
       <c r="J17">
         <v>35.68</v>
       </c>
       <c r="K17">
         <v>35.27</v>
       </c>
       <c r="L17">
         <v>34.547</v>
       </c>
       <c r="M17">
         <v>34.382</v>
       </c>
       <c r="N17">
         <v>34.7</v>
       </c>
       <c r="O17">
         <v>35.128</v>
       </c>
       <c r="P17">
         <v>36.193</v>
       </c>
       <c r="Q17">
         <v>37.452</v>
       </c>
       <c r="R17">
-        <v>39.0090000000000003</v>
+        <v>39.009</v>
       </c>
       <c r="S17">
         <v>41.169</v>
       </c>
       <c r="T17">
         <v>42.82</v>
       </c>
       <c r="U17">
         <v>45.718</v>
       </c>
       <c r="V17">
         <v>45.645</v>
       </c>
       <c r="W17">
         <v>45.587</v>
       </c>
       <c r="X17">
         <v>46.333</v>
       </c>
       <c r="Y17">
         <v>46.125</v>
       </c>
       <c r="Z17">
         <v>46.366</v>
       </c>
@@ -1855,140 +1855,140 @@
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18">
         <v>35.464</v>
       </c>
       <c r="D18">
         <v>34.713</v>
       </c>
       <c r="E18">
         <v>34.36</v>
       </c>
       <c r="F18">
         <v>35.161</v>
       </c>
       <c r="G18">
         <v>36.704</v>
       </c>
       <c r="H18">
         <v>35.994</v>
       </c>
       <c r="I18">
-        <v>36.031999999999996</v>
+        <v>36.032</v>
       </c>
       <c r="J18">
         <v>35.601</v>
       </c>
       <c r="K18">
         <v>35.14</v>
       </c>
       <c r="L18">
         <v>34.47</v>
       </c>
       <c r="M18">
         <v>34.475</v>
       </c>
       <c r="N18">
         <v>34.746</v>
       </c>
       <c r="O18">
         <v>35.227</v>
       </c>
       <c r="P18">
         <v>36.255</v>
       </c>
       <c r="Q18">
         <v>37.621</v>
       </c>
       <c r="R18">
         <v>39.21</v>
       </c>
       <c r="S18">
         <v>41.324</v>
       </c>
       <c r="T18">
-        <v>43.0090000000000003</v>
+        <v>43.009</v>
       </c>
       <c r="U18">
-        <v>45.024000000000001</v>
+        <v>45.024</v>
       </c>
       <c r="V18">
         <v>45.693</v>
       </c>
       <c r="W18">
         <v>45.719</v>
       </c>
       <c r="X18">
         <v>46.314</v>
       </c>
       <c r="Y18">
         <v>46.239</v>
       </c>
       <c r="Z18">
         <v>45.931</v>
       </c>
       <c r="AA18">
         <v>44.688</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>15</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19">
         <v>35.448</v>
       </c>
       <c r="D19">
         <v>34.693</v>
       </c>
       <c r="E19">
         <v>34.384</v>
       </c>
       <c r="F19">
         <v>35.222</v>
       </c>
       <c r="G19">
         <v>36.496</v>
       </c>
       <c r="H19">
-        <v>36.0090000000000003</v>
+        <v>36.009</v>
       </c>
       <c r="I19">
         <v>35.971</v>
       </c>
       <c r="J19">
         <v>35.572</v>
       </c>
       <c r="K19">
-        <v>35.026000000000003</v>
+        <v>35.026</v>
       </c>
       <c r="L19">
         <v>34.216</v>
       </c>
       <c r="M19">
         <v>34.525</v>
       </c>
       <c r="N19">
         <v>34.812</v>
       </c>
       <c r="O19">
         <v>35.36</v>
       </c>
       <c r="P19">
         <v>36.473</v>
       </c>
       <c r="Q19">
         <v>37.655</v>
       </c>
       <c r="R19">
         <v>39.463</v>
       </c>
       <c r="S19">
         <v>41.509</v>
       </c>
@@ -2101,51 +2101,51 @@
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>15</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21">
         <v>35.296</v>
       </c>
       <c r="D21">
         <v>34.587</v>
       </c>
       <c r="E21">
         <v>34.488</v>
       </c>
       <c r="F21">
         <v>35.386</v>
       </c>
       <c r="G21">
         <v>36.62</v>
       </c>
       <c r="H21">
-        <v>36.049999999999997</v>
+        <v>36.05</v>
       </c>
       <c r="I21">
         <v>35.83</v>
       </c>
       <c r="J21">
         <v>35.5</v>
       </c>
       <c r="K21">
         <v>34.868</v>
       </c>
       <c r="L21">
         <v>34.228</v>
       </c>
       <c r="M21">
         <v>34.572</v>
       </c>
       <c r="N21">
         <v>34.837</v>
       </c>
       <c r="O21">
         <v>35.477</v>
       </c>
       <c r="P21">
         <v>36.726</v>
       </c>
@@ -2155,246 +2155,246 @@
       <c r="R21">
         <v>39.669</v>
       </c>
       <c r="S21">
         <v>41.706</v>
       </c>
       <c r="T21">
         <v>43.493</v>
       </c>
       <c r="U21">
         <v>45.334</v>
       </c>
       <c r="V21">
         <v>45.726</v>
       </c>
       <c r="W21">
         <v>45.88</v>
       </c>
       <c r="X21">
         <v>45.857</v>
       </c>
       <c r="Y21">
         <v>46.387</v>
       </c>
       <c r="Z21">
-        <v>45.076999999999998</v>
+        <v>45.077</v>
       </c>
       <c r="AA21">
         <v>44.216</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>15</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22">
         <v>35.263</v>
       </c>
       <c r="D22">
         <v>34.553</v>
       </c>
       <c r="E22">
         <v>34.316</v>
       </c>
       <c r="F22">
         <v>35.459</v>
       </c>
       <c r="G22">
         <v>36.65</v>
       </c>
       <c r="H22">
-        <v>36.048999999999999</v>
+        <v>36.049</v>
       </c>
       <c r="I22">
         <v>35.728</v>
       </c>
       <c r="J22">
         <v>35.44</v>
       </c>
       <c r="K22">
         <v>34.734</v>
       </c>
       <c r="L22">
         <v>34.253</v>
       </c>
       <c r="M22">
         <v>34.594</v>
       </c>
       <c r="N22">
         <v>34.829</v>
       </c>
       <c r="O22">
         <v>35.49</v>
       </c>
       <c r="P22">
         <v>36.71</v>
       </c>
       <c r="Q22">
         <v>37.945</v>
       </c>
       <c r="R22">
         <v>39.866</v>
       </c>
       <c r="S22">
         <v>41.851</v>
       </c>
       <c r="T22">
         <v>43.798</v>
       </c>
       <c r="U22">
         <v>45.332</v>
       </c>
       <c r="V22">
-        <v>45.067999999999998</v>
+        <v>45.068</v>
       </c>
       <c r="W22">
         <v>46.0</v>
       </c>
       <c r="X22">
         <v>45.761</v>
       </c>
       <c r="Y22">
         <v>46.339</v>
       </c>
       <c r="Z22">
         <v>44.978</v>
       </c>
       <c r="AA22">
         <v>42.987</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23">
         <v>35.109</v>
       </c>
       <c r="D23">
         <v>34.382</v>
       </c>
       <c r="E23">
         <v>34.332</v>
       </c>
       <c r="F23">
         <v>35.559</v>
       </c>
       <c r="G23">
         <v>36.577</v>
       </c>
       <c r="H23">
-        <v>36.070999999999998</v>
+        <v>36.071</v>
       </c>
       <c r="I23">
         <v>35.755</v>
       </c>
       <c r="J23">
         <v>35.389</v>
       </c>
       <c r="K23">
         <v>34.735</v>
       </c>
       <c r="L23">
         <v>34.348</v>
       </c>
       <c r="M23">
         <v>34.389</v>
       </c>
       <c r="N23">
         <v>34.837</v>
       </c>
       <c r="O23">
         <v>35.568</v>
       </c>
       <c r="P23">
         <v>36.897</v>
       </c>
       <c r="Q23">
-        <v>38.088000000000001</v>
+        <v>38.088</v>
       </c>
       <c r="R23">
         <v>40.16</v>
       </c>
       <c r="S23">
         <v>41.932</v>
       </c>
       <c r="T23">
-        <v>44.090000000000003</v>
+        <v>44.09</v>
       </c>
       <c r="U23">
         <v>45.21</v>
       </c>
       <c r="V23">
-        <v>45.036999999999999</v>
+        <v>45.037</v>
       </c>
       <c r="W23">
-        <v>46.097000000000001</v>
+        <v>46.097</v>
       </c>
       <c r="X23">
         <v>45.81</v>
       </c>
       <c r="Y23">
         <v>46.316</v>
       </c>
       <c r="Z23">
         <v>44.919</v>
       </c>
       <c r="AA23">
         <v>42.705</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>15</v>
       </c>
       <c r="B24" t="s">
         <v>13</v>
       </c>
       <c r="C24">
         <v>34.984</v>
       </c>
       <c r="D24">
         <v>34.34</v>
       </c>
       <c r="E24">
         <v>34.301</v>
       </c>
       <c r="F24">
         <v>35.682</v>
       </c>
       <c r="G24">
         <v>36.59</v>
       </c>
       <c r="H24">
-        <v>36.015999999999998</v>
+        <v>36.016</v>
       </c>
       <c r="I24">
         <v>35.744</v>
       </c>
       <c r="J24">
         <v>35.353</v>
       </c>
       <c r="K24">
         <v>34.574</v>
       </c>
       <c r="L24">
         <v>34.418</v>
       </c>
       <c r="M24">
         <v>34.545</v>
       </c>
       <c r="N24">
         <v>34.969</v>
       </c>
       <c r="O24">
         <v>35.713</v>
       </c>
       <c r="P24">
         <v>36.937</v>
       </c>
@@ -2433,1101 +2433,1101 @@
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>15</v>
       </c>
       <c r="B25" t="s">
         <v>14</v>
       </c>
       <c r="C25">
         <v>34.982</v>
       </c>
       <c r="D25">
         <v>34.291</v>
       </c>
       <c r="E25">
         <v>34.438</v>
       </c>
       <c r="F25">
         <v>35.848</v>
       </c>
       <c r="G25">
         <v>35.886</v>
       </c>
       <c r="H25">
-        <v>36.067999999999998</v>
+        <v>36.068</v>
       </c>
       <c r="I25">
         <v>35.781</v>
       </c>
       <c r="J25">
         <v>35.335</v>
       </c>
       <c r="K25">
         <v>34.634</v>
       </c>
       <c r="L25">
         <v>34.503</v>
       </c>
       <c r="M25">
         <v>34.61</v>
       </c>
       <c r="N25">
         <v>35.073</v>
       </c>
       <c r="O25">
         <v>35.835</v>
       </c>
       <c r="P25">
-        <v>37.093000000000004</v>
+        <v>37.093</v>
       </c>
       <c r="Q25">
         <v>38.355</v>
       </c>
       <c r="R25">
         <v>40.629</v>
       </c>
       <c r="S25">
         <v>42.317</v>
       </c>
       <c r="T25">
         <v>44.762</v>
       </c>
       <c r="U25">
         <v>45.397</v>
       </c>
       <c r="V25">
         <v>45.23</v>
       </c>
       <c r="W25">
         <v>46.191</v>
       </c>
       <c r="X25">
         <v>45.937</v>
       </c>
       <c r="Y25">
         <v>46.264</v>
       </c>
       <c r="Z25">
-        <v>45.061999999999998</v>
+        <v>45.062</v>
       </c>
       <c r="AA25">
         <v>42.638</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>16</v>
       </c>
       <c r="B26" t="s">
         <v>3</v>
       </c>
       <c r="C26">
         <v>61.717</v>
       </c>
       <c r="D26">
         <v>60.744</v>
       </c>
       <c r="E26">
         <v>59.962</v>
       </c>
       <c r="F26">
         <v>61.243</v>
       </c>
       <c r="G26">
         <v>64.648</v>
       </c>
       <c r="H26">
-        <v>64.69199999999999</v>
+        <v>64.692</v>
       </c>
       <c r="I26">
-        <v>65.51600000000001</v>
+        <v>65.516</v>
       </c>
       <c r="J26">
         <v>65.486</v>
       </c>
       <c r="K26">
         <v>64.928</v>
       </c>
       <c r="L26">
         <v>63.868</v>
       </c>
       <c r="M26">
         <v>64.176</v>
       </c>
       <c r="N26">
-        <v>64.35899999999999</v>
+        <v>64.359</v>
       </c>
       <c r="O26">
         <v>64.371</v>
       </c>
       <c r="P26">
         <v>67.137</v>
       </c>
       <c r="Q26">
-        <v>69.63200000000001</v>
+        <v>69.632</v>
       </c>
       <c r="R26">
         <v>71.999</v>
       </c>
       <c r="S26">
-        <v>75.81699999999999</v>
+        <v>75.817</v>
       </c>
       <c r="T26">
         <v>78.758</v>
       </c>
       <c r="U26">
         <v>83.488</v>
       </c>
       <c r="V26">
         <v>84.163</v>
       </c>
       <c r="W26">
         <v>84.624</v>
       </c>
       <c r="X26">
         <v>86.446</v>
       </c>
       <c r="Y26">
-        <v>86.23999999999999</v>
+        <v>86.24</v>
       </c>
       <c r="Z26">
         <v>86.964</v>
       </c>
       <c r="AA26">
-        <v>84.45399999999999</v>
+        <v>84.454</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27">
         <v>61.579</v>
       </c>
       <c r="D27">
         <v>60.669</v>
       </c>
       <c r="E27">
         <v>60.129</v>
       </c>
       <c r="F27">
         <v>61.447</v>
       </c>
       <c r="G27">
         <v>64.833</v>
       </c>
       <c r="H27">
         <v>64.943</v>
       </c>
       <c r="I27">
-        <v>65.59399999999999</v>
+        <v>65.594</v>
       </c>
       <c r="J27">
         <v>65.633</v>
       </c>
       <c r="K27">
         <v>64.875</v>
       </c>
       <c r="L27">
         <v>63.761</v>
       </c>
       <c r="M27">
-        <v>64.097999999999999</v>
+        <v>64.098</v>
       </c>
       <c r="N27">
         <v>64.395</v>
       </c>
       <c r="O27">
         <v>64.929</v>
       </c>
       <c r="P27">
-        <v>67.27500000000001</v>
+        <v>67.275</v>
       </c>
       <c r="Q27">
-        <v>69.81100000000001</v>
+        <v>69.811</v>
       </c>
       <c r="R27">
         <v>72.248</v>
       </c>
       <c r="S27">
-        <v>76.066000000000003</v>
+        <v>76.066</v>
       </c>
       <c r="T27">
-        <v>78.96899999999999</v>
+        <v>78.969</v>
       </c>
       <c r="U27">
-        <v>83.94499999999999</v>
+        <v>83.945</v>
       </c>
       <c r="V27">
         <v>84.297</v>
       </c>
       <c r="W27">
         <v>84.711</v>
       </c>
       <c r="X27">
         <v>86.381</v>
       </c>
       <c r="Y27">
         <v>86.306</v>
       </c>
       <c r="Z27">
         <v>86.962</v>
       </c>
       <c r="AA27">
         <v>84.473</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>16</v>
       </c>
       <c r="B28" t="s">
         <v>5</v>
       </c>
       <c r="C28">
         <v>61.555</v>
       </c>
       <c r="D28">
         <v>60.495</v>
       </c>
       <c r="E28">
         <v>60.3</v>
       </c>
       <c r="F28">
         <v>61.96</v>
       </c>
       <c r="G28">
-        <v>65.23999999999999</v>
+        <v>65.24</v>
       </c>
       <c r="H28">
         <v>64.932</v>
       </c>
       <c r="I28">
-        <v>65.56399999999999</v>
+        <v>65.564</v>
       </c>
       <c r="J28">
-        <v>65.46299999999999</v>
+        <v>65.463</v>
       </c>
       <c r="K28">
-        <v>64.90300000000001</v>
+        <v>64.903</v>
       </c>
       <c r="L28">
         <v>63.851</v>
       </c>
       <c r="M28">
-        <v>64.16500000000001</v>
+        <v>64.165</v>
       </c>
       <c r="N28">
         <v>64.497</v>
       </c>
       <c r="O28">
-        <v>65.36199999999999</v>
+        <v>65.362</v>
       </c>
       <c r="P28">
         <v>67.512</v>
       </c>
       <c r="Q28">
         <v>69.958</v>
       </c>
       <c r="R28">
         <v>72.443</v>
       </c>
       <c r="S28">
-        <v>76.34399999999999</v>
+        <v>76.344</v>
       </c>
       <c r="T28">
         <v>79.246</v>
       </c>
       <c r="U28">
         <v>84.286</v>
       </c>
       <c r="V28">
         <v>84.455</v>
       </c>
       <c r="W28">
         <v>84.914</v>
       </c>
       <c r="X28">
         <v>86.429</v>
       </c>
       <c r="Y28">
-        <v>86.45699999999999</v>
+        <v>86.457</v>
       </c>
       <c r="Z28">
-        <v>87.030000000000001</v>
+        <v>87.03</v>
       </c>
       <c r="AA28">
         <v>84.375</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>16</v>
       </c>
       <c r="B29" t="s">
         <v>6</v>
       </c>
       <c r="C29">
         <v>61.346</v>
       </c>
       <c r="D29">
         <v>60.536</v>
       </c>
       <c r="E29">
         <v>60.168</v>
       </c>
       <c r="F29">
         <v>62.176</v>
       </c>
       <c r="G29">
-        <v>65.65600000000001</v>
+        <v>65.656</v>
       </c>
       <c r="H29">
-        <v>64.93000000000001</v>
+        <v>64.93</v>
       </c>
       <c r="I29">
-        <v>65.57299999999999</v>
+        <v>65.573</v>
       </c>
       <c r="J29">
         <v>65.333</v>
       </c>
       <c r="K29">
         <v>64.952</v>
       </c>
       <c r="L29">
         <v>63.927</v>
       </c>
       <c r="M29">
-        <v>64.063000000000002</v>
+        <v>64.063</v>
       </c>
       <c r="N29">
         <v>64.624</v>
       </c>
       <c r="O29">
-        <v>65.51900000000001</v>
+        <v>65.519</v>
       </c>
       <c r="P29">
         <v>67.64</v>
       </c>
       <c r="Q29">
-        <v>70.039000000000001</v>
+        <v>70.039</v>
       </c>
       <c r="R29">
-        <v>72.71899999999999</v>
+        <v>72.719</v>
       </c>
       <c r="S29">
-        <v>76.61199999999999</v>
+        <v>76.612</v>
       </c>
       <c r="T29">
         <v>79.349</v>
       </c>
       <c r="U29">
-        <v>84.79000000000001</v>
+        <v>84.79</v>
       </c>
       <c r="V29">
         <v>84.538</v>
       </c>
       <c r="W29">
         <v>85.121</v>
       </c>
       <c r="X29">
         <v>86.461</v>
       </c>
       <c r="Y29">
-        <v>86.60599999999999</v>
+        <v>86.606</v>
       </c>
       <c r="Z29">
-        <v>87.13800000000001</v>
+        <v>87.138</v>
       </c>
       <c r="AA29">
-        <v>84.28700000000001</v>
+        <v>84.287</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>16</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30">
         <v>61.273</v>
       </c>
       <c r="D30">
         <v>60.385</v>
       </c>
       <c r="E30">
         <v>60.131</v>
       </c>
       <c r="F30">
         <v>62.358</v>
       </c>
       <c r="G30">
-        <v>66.084999999999994</v>
+        <v>66.085</v>
       </c>
       <c r="H30">
-        <v>65.0049999999999955</v>
+        <v>65.005</v>
       </c>
       <c r="I30">
         <v>65.557</v>
       </c>
       <c r="J30">
-        <v>65.18300000000001</v>
+        <v>65.183</v>
       </c>
       <c r="K30">
-        <v>64.70699999999999</v>
+        <v>64.707</v>
       </c>
       <c r="L30">
         <v>63.842</v>
       </c>
       <c r="M30">
         <v>64.239</v>
       </c>
       <c r="N30">
         <v>64.742</v>
       </c>
       <c r="O30">
         <v>65.764</v>
       </c>
       <c r="P30">
-        <v>67.81699999999999</v>
+        <v>67.817</v>
       </c>
       <c r="Q30">
         <v>70.303</v>
       </c>
       <c r="R30">
         <v>73.157</v>
       </c>
       <c r="S30">
         <v>76.902</v>
       </c>
       <c r="T30">
-        <v>79.65600000000001</v>
+        <v>79.656</v>
       </c>
       <c r="U30">
         <v>83.258</v>
       </c>
       <c r="V30">
         <v>84.623</v>
       </c>
       <c r="W30">
         <v>85.36</v>
       </c>
       <c r="X30">
-        <v>86.44799999999999</v>
+        <v>86.448</v>
       </c>
       <c r="Y30">
         <v>86.843</v>
       </c>
       <c r="Z30">
-        <v>86.36799999999999</v>
+        <v>86.368</v>
       </c>
       <c r="AA30">
-        <v>84.069999999999993</v>
+        <v>84.07</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>16</v>
       </c>
       <c r="B31" t="s">
         <v>8</v>
       </c>
       <c r="C31">
         <v>61.29</v>
       </c>
       <c r="D31">
         <v>60.375</v>
       </c>
       <c r="E31">
         <v>60.132</v>
       </c>
       <c r="F31">
         <v>62.556</v>
       </c>
       <c r="G31">
-        <v>65.77200000000001</v>
+        <v>65.772</v>
       </c>
       <c r="H31">
-        <v>65.046000000000006</v>
+        <v>65.046</v>
       </c>
       <c r="I31">
-        <v>65.53100000000001</v>
+        <v>65.531</v>
       </c>
       <c r="J31">
-        <v>65.17700000000001</v>
+        <v>65.177</v>
       </c>
       <c r="K31">
-        <v>64.52800000000001</v>
+        <v>64.528</v>
       </c>
       <c r="L31">
         <v>63.389</v>
       </c>
       <c r="M31">
         <v>64.279</v>
       </c>
       <c r="N31">
-        <v>64.83799999999999</v>
+        <v>64.838</v>
       </c>
       <c r="O31">
-        <v>66.010000000000005</v>
+        <v>66.01</v>
       </c>
       <c r="P31">
         <v>68.196</v>
       </c>
       <c r="Q31">
         <v>70.371</v>
       </c>
       <c r="R31">
         <v>73.589</v>
       </c>
       <c r="S31">
         <v>77.206</v>
       </c>
       <c r="T31">
-        <v>80.024000000000001</v>
+        <v>80.024</v>
       </c>
       <c r="U31">
         <v>83.557</v>
       </c>
       <c r="V31">
-        <v>84.78700000000001</v>
+        <v>84.787</v>
       </c>
       <c r="W31">
         <v>85.518</v>
       </c>
       <c r="X31">
         <v>86.554</v>
       </c>
       <c r="Y31">
-        <v>87.0049999999999955</v>
+        <v>87.005</v>
       </c>
       <c r="Z31">
         <v>86.37</v>
       </c>
       <c r="AA31">
         <v>83.935</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>16</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32">
         <v>61.168</v>
       </c>
       <c r="D32">
         <v>60.357</v>
       </c>
       <c r="E32">
         <v>60.178</v>
       </c>
       <c r="F32">
         <v>62.79</v>
       </c>
       <c r="G32">
         <v>65.937</v>
       </c>
       <c r="H32">
         <v>65.221</v>
       </c>
       <c r="I32">
         <v>65.42</v>
       </c>
       <c r="J32">
-        <v>65.17700000000001</v>
+        <v>65.177</v>
       </c>
       <c r="K32">
         <v>64.449</v>
       </c>
       <c r="L32">
         <v>63.537</v>
       </c>
       <c r="M32">
         <v>64.327</v>
       </c>
       <c r="N32">
-        <v>64.92100000000001</v>
+        <v>64.921</v>
       </c>
       <c r="O32">
         <v>66.126</v>
       </c>
       <c r="P32">
         <v>68.372</v>
       </c>
       <c r="Q32">
-        <v>70.48699999999999</v>
+        <v>70.487</v>
       </c>
       <c r="R32">
         <v>73.864</v>
       </c>
       <c r="S32">
         <v>77.321</v>
       </c>
       <c r="T32">
-        <v>80.087000000000003</v>
+        <v>80.087</v>
       </c>
       <c r="U32">
         <v>83.78</v>
       </c>
       <c r="V32">
-        <v>85.0019999999999953</v>
+        <v>85.002</v>
       </c>
       <c r="W32">
-        <v>85.60299999999999</v>
+        <v>85.603</v>
       </c>
       <c r="X32">
         <v>85.878</v>
       </c>
       <c r="Y32">
-        <v>87.058999999999997</v>
+        <v>87.059</v>
       </c>
       <c r="Z32">
-        <v>84.64700000000001</v>
+        <v>84.647</v>
       </c>
       <c r="AA32">
         <v>83.657</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>16</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33">
-        <v>61.085000000000001</v>
+        <v>61.085</v>
       </c>
       <c r="D33">
         <v>60.259</v>
       </c>
       <c r="E33">
         <v>60.399</v>
       </c>
       <c r="F33">
         <v>62.993</v>
       </c>
       <c r="G33">
         <v>66.105</v>
       </c>
       <c r="H33">
-        <v>65.24299999999999</v>
+        <v>65.243</v>
       </c>
       <c r="I33">
         <v>65.376</v>
       </c>
       <c r="J33">
-        <v>65.052999999999997</v>
+        <v>65.053</v>
       </c>
       <c r="K33">
         <v>64.261</v>
       </c>
       <c r="L33">
         <v>63.467</v>
       </c>
       <c r="M33">
         <v>64.343</v>
       </c>
       <c r="N33">
         <v>64.943</v>
       </c>
       <c r="O33">
-        <v>66.26000000000001</v>
+        <v>66.26</v>
       </c>
       <c r="P33">
         <v>68.67</v>
       </c>
       <c r="Q33">
         <v>70.702</v>
       </c>
       <c r="R33">
         <v>73.961</v>
       </c>
       <c r="S33">
         <v>77.5</v>
       </c>
       <c r="T33">
         <v>80.562</v>
       </c>
       <c r="U33">
-        <v>83.81399999999999</v>
+        <v>83.814</v>
       </c>
       <c r="V33">
         <v>84.828</v>
       </c>
       <c r="W33">
         <v>85.681</v>
       </c>
       <c r="X33">
         <v>85.839</v>
       </c>
       <c r="Y33">
-        <v>87.033000000000001</v>
+        <v>87.033</v>
       </c>
       <c r="Z33">
-        <v>84.49299999999999</v>
+        <v>84.493</v>
       </c>
       <c r="AA33">
         <v>83.226</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>16</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34">
-        <v>61.036999999999999</v>
+        <v>61.037</v>
       </c>
       <c r="D34">
         <v>60.205</v>
       </c>
       <c r="E34">
         <v>60.154</v>
       </c>
       <c r="F34">
         <v>63.234</v>
       </c>
       <c r="G34">
-        <v>66.21299999999999</v>
+        <v>66.213</v>
       </c>
       <c r="H34">
         <v>65.328</v>
       </c>
       <c r="I34">
         <v>65.205</v>
       </c>
       <c r="J34">
-        <v>65.010999999999996</v>
+        <v>65.011</v>
       </c>
       <c r="K34">
-        <v>64.019000000000005</v>
+        <v>64.019</v>
       </c>
       <c r="L34">
         <v>63.571</v>
       </c>
       <c r="M34">
         <v>64.374</v>
       </c>
       <c r="N34">
         <v>64.976</v>
       </c>
       <c r="O34">
         <v>66.3</v>
       </c>
       <c r="P34">
         <v>68.7</v>
       </c>
       <c r="Q34">
-        <v>70.91500000000001</v>
+        <v>70.915</v>
       </c>
       <c r="R34">
-        <v>74.30200000000001</v>
+        <v>74.302</v>
       </c>
       <c r="S34">
         <v>77.697</v>
       </c>
       <c r="T34">
         <v>81.128</v>
       </c>
       <c r="U34">
         <v>83.797</v>
       </c>
       <c r="V34">
-        <v>84.055999999999997</v>
+        <v>84.056</v>
       </c>
       <c r="W34">
         <v>85.911</v>
       </c>
       <c r="X34">
         <v>85.755</v>
       </c>
       <c r="Y34">
         <v>86.92</v>
       </c>
       <c r="Z34">
         <v>84.309</v>
       </c>
       <c r="AA34">
-        <v>81.69199999999999</v>
+        <v>81.692</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>12</v>
       </c>
       <c r="C35">
         <v>60.778</v>
       </c>
       <c r="D35">
         <v>59.957</v>
       </c>
       <c r="E35">
         <v>60.255</v>
       </c>
       <c r="F35">
         <v>63.474</v>
       </c>
       <c r="G35">
-        <v>66.21299999999999</v>
+        <v>66.213</v>
       </c>
       <c r="H35">
-        <v>65.43000000000001</v>
+        <v>65.43</v>
       </c>
       <c r="I35">
         <v>65.327</v>
       </c>
       <c r="J35">
-        <v>65.013999999999996</v>
+        <v>65.014</v>
       </c>
       <c r="K35">
-        <v>64.052999999999997</v>
+        <v>64.053</v>
       </c>
       <c r="L35">
         <v>63.768</v>
       </c>
       <c r="M35">
-        <v>64.15900000000001</v>
+        <v>64.159</v>
       </c>
       <c r="N35">
-        <v>65.033000000000001</v>
+        <v>65.033</v>
       </c>
       <c r="O35">
-        <v>66.47199999999999</v>
+        <v>66.472</v>
       </c>
       <c r="P35">
-        <v>69.055000000000007</v>
+        <v>69.055</v>
       </c>
       <c r="Q35">
         <v>71.129</v>
       </c>
       <c r="R35">
         <v>74.797</v>
       </c>
       <c r="S35">
         <v>77.836</v>
       </c>
       <c r="T35">
-        <v>81.68899999999999</v>
+        <v>81.689</v>
       </c>
       <c r="U35">
         <v>83.693</v>
       </c>
       <c r="V35">
-        <v>84.075999999999993</v>
+        <v>84.076</v>
       </c>
       <c r="W35">
-        <v>86.11499999999999</v>
+        <v>86.115</v>
       </c>
       <c r="X35">
         <v>85.863</v>
       </c>
       <c r="Y35">
         <v>86.934</v>
       </c>
       <c r="Z35">
-        <v>84.27500000000001</v>
+        <v>84.275</v>
       </c>
       <c r="AA35">
         <v>81.265</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
         <v>13</v>
       </c>
       <c r="C36">
         <v>60.577</v>
       </c>
       <c r="D36">
         <v>59.903</v>
       </c>
       <c r="E36">
         <v>60.286</v>
       </c>
       <c r="F36">
         <v>63.765</v>
       </c>
       <c r="G36">
         <v>66.28</v>
       </c>
       <c r="H36">
         <v>65.38</v>
       </c>
       <c r="I36">
         <v>65.318</v>
       </c>
       <c r="J36">
         <v>64.973</v>
       </c>
       <c r="K36">
         <v>63.781</v>
       </c>
       <c r="L36">
         <v>63.93</v>
       </c>
       <c r="M36">
-        <v>64.42400000000001</v>
+        <v>64.424</v>
       </c>
       <c r="N36">
-        <v>65.26000000000001</v>
+        <v>65.26</v>
       </c>
       <c r="O36">
         <v>66.732</v>
       </c>
       <c r="P36">
-        <v>69.090000000000003</v>
+        <v>69.09</v>
       </c>
       <c r="Q36">
         <v>71.45</v>
       </c>
       <c r="R36">
-        <v>75.39700000000001</v>
+        <v>75.397</v>
       </c>
       <c r="S36">
         <v>78.2</v>
       </c>
       <c r="T36">
         <v>82.321</v>
       </c>
       <c r="U36">
-        <v>83.82299999999999</v>
+        <v>83.823</v>
       </c>
       <c r="V36">
         <v>84.239</v>
       </c>
       <c r="W36">
-        <v>86.29900000000001</v>
+        <v>86.299</v>
       </c>
       <c r="X36">
         <v>85.946</v>
       </c>
       <c r="Y36">
-        <v>86.97199999999999</v>
+        <v>86.972</v>
       </c>
       <c r="Z36">
         <v>84.38</v>
       </c>
       <c r="AA36">
         <v>81.246</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>16</v>
       </c>
       <c r="B37" t="s">
         <v>14</v>
       </c>
       <c r="C37">
         <v>60.573</v>
       </c>
       <c r="D37">
         <v>59.89</v>
       </c>
       <c r="E37">
         <v>60.641</v>
       </c>
       <c r="F37">
-        <v>64.16500000000001</v>
+        <v>64.165</v>
       </c>
       <c r="G37">
-        <v>64.59999999999999</v>
+        <v>64.6</v>
       </c>
       <c r="H37">
         <v>65.498</v>
       </c>
       <c r="I37">
         <v>65.449</v>
       </c>
       <c r="J37">
         <v>64.965</v>
       </c>
       <c r="K37">
         <v>63.941</v>
       </c>
       <c r="L37">
         <v>64.17</v>
       </c>
       <c r="M37">
-        <v>64.58499999999999</v>
+        <v>64.585</v>
       </c>
       <c r="N37">
         <v>65.518</v>
       </c>
       <c r="O37">
         <v>66.956</v>
       </c>
       <c r="P37">
-        <v>69.35899999999999</v>
+        <v>69.359</v>
       </c>
       <c r="Q37">
-        <v>71.61799999999999</v>
+        <v>71.618</v>
       </c>
       <c r="R37">
         <v>75.667</v>
       </c>
       <c r="S37">
-        <v>78.43000000000001</v>
+        <v>78.43</v>
       </c>
       <c r="T37">
         <v>82.89</v>
       </c>
       <c r="U37">
-        <v>84.027000000000001</v>
+        <v>84.027</v>
       </c>
       <c r="V37">
-        <v>84.44499999999999</v>
+        <v>84.445</v>
       </c>
       <c r="W37">
-        <v>86.33499999999999</v>
+        <v>86.335</v>
       </c>
       <c r="X37">
-        <v>86.20999999999999</v>
+        <v>86.21</v>
       </c>
       <c r="Y37">
-        <v>86.93899999999999</v>
+        <v>86.939</v>
       </c>
       <c r="Z37">
-        <v>84.56399999999999</v>
+        <v>84.564</v>
       </c>
       <c r="AA37">
         <v>81.255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>