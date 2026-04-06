--- v0 (2025-12-20)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Función GPS</t>
   </si>
   <si>
     <t>Educación</t>
   </si>
   <si>
     <t>10.411,4</t>
   </si>
   <si>
@@ -689,51 +689,51 @@
   <si>
     <t>464.991.181,4</t>
   </si>
   <si>
     <t>506.153.229,3</t>
   </si>
   <si>
     <t>557.765.215,6</t>
   </si>
   <si>
     <t>624.463.270,9</t>
   </si>
   <si>
     <t>681.040.458,3</t>
   </si>
   <si>
     <t>718.931.005,6</t>
   </si>
   <si>
     <t>787.224.723,2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1027,57 +1027,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AN7"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>1985</v>
       </c>
       <c r="C1">
         <v>1986</v>
       </c>
       <c r="D1">
         <v>1987</v>
       </c>
       <c r="E1">
         <v>1988</v>
       </c>
       <c r="F1">
         <v>1989</v>
       </c>
       <c r="G1">
@@ -1187,51 +1187,51 @@
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="I2">
-        <v>829.85000000000002</v>
+        <v>829.85</v>
       </c>
       <c r="J2" t="s">
         <v>9</v>
       </c>
       <c r="K2" t="s">
         <v>10</v>
       </c>
       <c r="L2" t="s">
         <v>11</v>
       </c>
       <c r="M2" t="s">
         <v>12</v>
       </c>
       <c r="N2" t="s">
         <v>13</v>
       </c>
       <c r="O2" t="s">
         <v>14</v>
       </c>
       <c r="P2" t="s">
         <v>15</v>
       </c>
       <c r="Q2" t="s">
         <v>16</v>
       </c>
@@ -1419,51 +1419,51 @@
       </c>
       <c r="AL3" t="s">
         <v>76</v>
       </c>
       <c r="AM3" t="s">
         <v>77</v>
       </c>
       <c r="AN3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>79</v>
       </c>
       <c r="B4" t="s">
         <v>80</v>
       </c>
       <c r="C4" t="s">
         <v>81</v>
       </c>
       <c r="D4" t="s">
         <v>82</v>
       </c>
       <c r="E4">
-        <v>282.31999999999999</v>
+        <v>282.32</v>
       </c>
       <c r="F4" t="s">
         <v>83</v>
       </c>
       <c r="G4" t="s">
         <v>84</v>
       </c>
       <c r="H4" t="s">
         <v>85</v>
       </c>
       <c r="I4" t="s">
         <v>86</v>
       </c>
       <c r="J4" t="s">
         <v>87</v>
       </c>
       <c r="K4" t="s">
         <v>88</v>
       </c>
       <c r="L4" t="s">
         <v>89</v>
       </c>
       <c r="M4" t="s">
         <v>90</v>
       </c>
@@ -1556,51 +1556,51 @@
       <c r="B5" t="s">
         <v>119</v>
       </c>
       <c r="C5" t="s">
         <v>120</v>
       </c>
       <c r="D5" t="s">
         <v>121</v>
       </c>
       <c r="E5" t="s">
         <v>122</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
         <v>123</v>
       </c>
       <c r="H5" t="s">
         <v>124</v>
       </c>
       <c r="I5" t="s">
         <v>125</v>
       </c>
       <c r="J5">
-        <v>441.85899999999998</v>
+        <v>441.859</v>
       </c>
       <c r="K5" t="s">
         <v>126</v>
       </c>
       <c r="L5" t="s">
         <v>127</v>
       </c>
       <c r="M5" t="s">
         <v>128</v>
       </c>
       <c r="N5" t="s">
         <v>129</v>
       </c>
       <c r="O5" t="s">
         <v>130</v>
       </c>
       <c r="P5" t="s">
         <v>131</v>
       </c>
       <c r="Q5" t="s">
         <v>132</v>
       </c>
       <c r="R5" t="s">
         <v>133</v>
       </c>
@@ -1705,57 +1705,57 @@
       <c r="K6" t="s">
         <v>159</v>
       </c>
       <c r="L6" t="s">
         <v>160</v>
       </c>
       <c r="M6" t="s">
         <v>161</v>
       </c>
       <c r="N6" t="s">
         <v>162</v>
       </c>
       <c r="O6" t="s">
         <v>163</v>
       </c>
       <c r="P6" t="s">
         <v>164</v>
       </c>
       <c r="Q6" t="s">
         <v>165</v>
       </c>
       <c r="R6" t="s">
         <v>166</v>
       </c>
       <c r="S6">
-        <v>573.17399999999998</v>
+        <v>573.174</v>
       </c>
       <c r="T6">
-        <v>576.32000000000005</v>
+        <v>576.32</v>
       </c>
       <c r="U6">
-        <v>674.61199999999997</v>
+        <v>674.612</v>
       </c>
       <c r="V6" t="s">
         <v>167</v>
       </c>
       <c r="W6" t="s">
         <v>168</v>
       </c>
       <c r="X6" t="s">
         <v>169</v>
       </c>
       <c r="Y6" t="s">
         <v>170</v>
       </c>
       <c r="Z6" t="s">
         <v>171</v>
       </c>
       <c r="AA6" t="s">
         <v>172</v>
       </c>
       <c r="AB6" t="s">
         <v>173</v>
       </c>
       <c r="AC6" t="s">
         <v>174</v>
       </c>
@@ -1782,57 +1782,57 @@
       </c>
       <c r="AK6" t="s">
         <v>182</v>
       </c>
       <c r="AL6" t="s">
         <v>183</v>
       </c>
       <c r="AM6" t="s">
         <v>184</v>
       </c>
       <c r="AN6" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>186</v>
       </c>
       <c r="B7" t="s">
         <v>187</v>
       </c>
       <c r="C7" t="s">
         <v>188</v>
       </c>
       <c r="D7">
-        <v>263.31799999999998</v>
+        <v>263.318</v>
       </c>
       <c r="E7" t="s">
         <v>189</v>
       </c>
       <c r="F7">
-        <v>787.77700000000004</v>
+        <v>787.777</v>
       </c>
       <c r="G7" t="s">
         <v>190</v>
       </c>
       <c r="H7" t="s">
         <v>191</v>
       </c>
       <c r="I7" t="s">
         <v>192</v>
       </c>
       <c r="J7" t="s">
         <v>193</v>
       </c>
       <c r="K7" t="s">
         <v>194</v>
       </c>
       <c r="L7" t="s">
         <v>195</v>
       </c>
       <c r="M7" t="s">
         <v>196</v>
       </c>
       <c r="N7" t="s">
         <v>197</v>
       </c>