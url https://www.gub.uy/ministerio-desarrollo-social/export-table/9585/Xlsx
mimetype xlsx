--- v0 (2025-12-29)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>enero</t>
   </si>
   <si>
     <t>febrero</t>
   </si>
   <si>
@@ -56,51 +56,51 @@
   <si>
     <t>junio</t>
   </si>
   <si>
     <t>julio</t>
   </si>
   <si>
     <t>agosto</t>
   </si>
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -394,57 +394,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>1994</v>
       </c>
       <c r="C1">
         <v>1995</v>
       </c>
       <c r="D1">
         <v>1996</v>
       </c>
       <c r="E1">
         <v>1997</v>
       </c>
       <c r="F1">
         <v>1998</v>
       </c>
       <c r="G1">
@@ -488,967 +488,967 @@
       </c>
       <c r="T1">
         <v>2012</v>
       </c>
       <c r="U1">
         <v>2013</v>
       </c>
       <c r="V1">
         <v>2014</v>
       </c>
       <c r="W1">
         <v>2015</v>
       </c>
       <c r="X1">
         <v>2016</v>
       </c>
       <c r="Y1">
         <v>2017</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>414.0020000000000095</v>
+        <v>414.002</v>
       </c>
       <c r="C2">
-        <v>402.064999999999998</v>
+        <v>402.065</v>
       </c>
       <c r="D2">
-        <v>329.73099999999999</v>
+        <v>329.731</v>
       </c>
       <c r="E2">
-        <v>354.90499999999997</v>
+        <v>354.905</v>
       </c>
       <c r="F2">
-        <v>348.92700000000002</v>
+        <v>348.927</v>
       </c>
       <c r="G2">
         <v>354.858</v>
       </c>
       <c r="H2">
-        <v>386.79399999999998</v>
+        <v>386.794</v>
       </c>
       <c r="I2">
-        <v>408.10500000000002</v>
+        <v>408.105</v>
       </c>
       <c r="J2">
-        <v>370.21199999999999</v>
+        <v>370.212</v>
       </c>
       <c r="K2">
-        <v>390.72300000000001</v>
+        <v>390.723</v>
       </c>
       <c r="L2">
-        <v>414.78100000000001</v>
+        <v>414.781</v>
       </c>
       <c r="M2">
         <v>502.928</v>
       </c>
       <c r="N2">
-        <v>529.018000000000029</v>
+        <v>529.018</v>
       </c>
       <c r="O2">
-        <v>549.024000000000001</v>
+        <v>549.024</v>
       </c>
       <c r="P2">
         <v>602.971</v>
       </c>
       <c r="Q2">
-        <v>542.67200000000003</v>
+        <v>542.672</v>
       </c>
       <c r="R2">
-        <v>567.40200000000004</v>
+        <v>567.402</v>
       </c>
       <c r="S2">
-        <v>570.20899999999995</v>
+        <v>570.209</v>
       </c>
       <c r="T2">
         <v>547.572</v>
       </c>
       <c r="U2">
-        <v>532.74000000000001</v>
+        <v>532.74</v>
       </c>
       <c r="V2">
-        <v>500.14299999999997</v>
+        <v>500.143</v>
       </c>
       <c r="W2">
         <v>500.113</v>
       </c>
       <c r="X2">
-        <v>486.59899999999999</v>
+        <v>486.599</v>
       </c>
       <c r="Y2">
         <v>491.685</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>414.0020000000000095</v>
+        <v>414.002</v>
       </c>
       <c r="C3">
-        <v>402.064999999999998</v>
+        <v>402.065</v>
       </c>
       <c r="D3">
-        <v>329.73099999999999</v>
+        <v>329.731</v>
       </c>
       <c r="E3">
-        <v>354.90499999999997</v>
+        <v>354.905</v>
       </c>
       <c r="F3">
-        <v>348.92700000000002</v>
+        <v>348.927</v>
       </c>
       <c r="G3">
         <v>354.858</v>
       </c>
       <c r="H3">
-        <v>386.79399999999998</v>
+        <v>386.794</v>
       </c>
       <c r="I3">
-        <v>397.99599999999998</v>
+        <v>397.996</v>
       </c>
       <c r="J3">
-        <v>370.21199999999999</v>
+        <v>370.212</v>
       </c>
       <c r="K3">
-        <v>390.72300000000001</v>
+        <v>390.723</v>
       </c>
       <c r="L3">
-        <v>414.78100000000001</v>
+        <v>414.781</v>
       </c>
       <c r="M3">
         <v>502.928</v>
       </c>
       <c r="N3">
-        <v>529.018000000000029</v>
+        <v>529.018</v>
       </c>
       <c r="O3">
-        <v>549.024000000000001</v>
+        <v>549.024</v>
       </c>
       <c r="P3">
-        <v>596.69799999999998</v>
+        <v>596.698</v>
       </c>
       <c r="Q3">
-        <v>554.76300000000003</v>
+        <v>554.763</v>
       </c>
       <c r="R3">
-        <v>567.88400000000001</v>
+        <v>567.884</v>
       </c>
       <c r="S3">
-        <v>569.50400000000002</v>
+        <v>569.504</v>
       </c>
       <c r="T3">
-        <v>545.31299999999999</v>
+        <v>545.313</v>
       </c>
       <c r="U3">
-        <v>528.075000000000045</v>
+        <v>528.075</v>
       </c>
       <c r="V3">
-        <v>502.098000000000013</v>
+        <v>502.098</v>
       </c>
       <c r="W3">
-        <v>500.17700000000002</v>
+        <v>500.177</v>
       </c>
       <c r="X3">
-        <v>487.21800000000002</v>
+        <v>487.218</v>
       </c>
       <c r="Y3">
-        <v>490.97199999999998</v>
+        <v>490.972</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
         <v>421.173</v>
       </c>
       <c r="C4">
-        <v>403.17599999999999</v>
+        <v>403.176</v>
       </c>
       <c r="D4">
         <v>334.803</v>
       </c>
       <c r="E4">
-        <v>370.10899999999998</v>
+        <v>370.109</v>
       </c>
       <c r="F4">
         <v>359.803</v>
       </c>
       <c r="G4">
-        <v>361.21699999999998</v>
+        <v>361.217</v>
       </c>
       <c r="H4">
-        <v>396.96699999999998</v>
+        <v>396.967</v>
       </c>
       <c r="I4">
-        <v>316.52600000000001</v>
+        <v>316.526</v>
       </c>
       <c r="J4">
-        <v>372.72800000000001</v>
+        <v>372.728</v>
       </c>
       <c r="K4">
         <v>400.685</v>
       </c>
       <c r="L4">
         <v>417.404</v>
       </c>
       <c r="M4">
-        <v>513.11699999999996</v>
+        <v>513.117</v>
       </c>
       <c r="N4">
-        <v>550.99300000000005</v>
+        <v>550.993</v>
       </c>
       <c r="O4">
-        <v>550.55799999999999</v>
+        <v>550.558</v>
       </c>
       <c r="P4">
-        <v>581.39499999999998</v>
+        <v>581.395</v>
       </c>
       <c r="Q4">
-        <v>554.52200000000005</v>
+        <v>554.522</v>
       </c>
       <c r="R4">
         <v>567.947</v>
       </c>
       <c r="S4">
-        <v>568.64800000000002</v>
+        <v>568.648</v>
       </c>
       <c r="T4">
         <v>544.755</v>
       </c>
       <c r="U4">
         <v>527.471</v>
       </c>
       <c r="V4">
-        <v>501.70100000000002</v>
+        <v>501.701</v>
       </c>
       <c r="W4">
-        <v>502.65499999999997</v>
+        <v>502.655</v>
       </c>
       <c r="X4">
-        <v>490.64499999999998</v>
+        <v>490.645</v>
       </c>
       <c r="Y4">
-        <v>491.76499999999999</v>
+        <v>491.765</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
         <v>421.173</v>
       </c>
       <c r="C5">
-        <v>403.17599999999999</v>
+        <v>403.176</v>
       </c>
       <c r="D5">
         <v>334.803</v>
       </c>
       <c r="E5">
-        <v>370.10899999999998</v>
+        <v>370.109</v>
       </c>
       <c r="F5">
         <v>359.803</v>
       </c>
       <c r="G5">
-        <v>361.21699999999998</v>
+        <v>361.217</v>
       </c>
       <c r="H5">
-        <v>396.96699999999998</v>
+        <v>396.967</v>
       </c>
       <c r="I5">
-        <v>312.34199999999998</v>
+        <v>312.342</v>
       </c>
       <c r="J5">
-        <v>372.72800000000001</v>
+        <v>372.728</v>
       </c>
       <c r="K5">
         <v>400.685</v>
       </c>
       <c r="L5">
         <v>417.404</v>
       </c>
       <c r="M5">
-        <v>513.11699999999996</v>
+        <v>513.117</v>
       </c>
       <c r="N5">
-        <v>550.99300000000005</v>
+        <v>550.993</v>
       </c>
       <c r="O5">
-        <v>550.55799999999999</v>
+        <v>550.558</v>
       </c>
       <c r="P5">
-        <v>597.53700000000003</v>
+        <v>597.537</v>
       </c>
       <c r="Q5">
         <v>556.38</v>
       </c>
       <c r="R5">
-        <v>569.075000000000045</v>
+        <v>569.075</v>
       </c>
       <c r="S5">
-        <v>569.45699999999999</v>
+        <v>569.457</v>
       </c>
       <c r="T5">
-        <v>544.56200000000001</v>
+        <v>544.562</v>
       </c>
       <c r="U5">
-        <v>528.37099999999998</v>
+        <v>528.371</v>
       </c>
       <c r="V5">
         <v>503.56</v>
       </c>
       <c r="W5">
-        <v>502.73500000000001</v>
+        <v>502.735</v>
       </c>
       <c r="X5">
-        <v>493.074000000000012</v>
+        <v>493.074</v>
       </c>
       <c r="Y5">
-        <v>492.59699999999998</v>
+        <v>492.597</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
         <v>430.988</v>
       </c>
       <c r="C6">
-        <v>402.44400000000002</v>
+        <v>402.444</v>
       </c>
       <c r="D6">
-        <v>341.28800000000001</v>
+        <v>341.288</v>
       </c>
       <c r="E6">
-        <v>372.43700000000001</v>
+        <v>372.437</v>
       </c>
       <c r="F6">
-        <v>361.55099999999999</v>
+        <v>361.551</v>
       </c>
       <c r="G6">
         <v>361.875</v>
       </c>
       <c r="H6">
-        <v>408.26900000000001</v>
+        <v>408.269</v>
       </c>
       <c r="I6">
-        <v>408.81999999999999</v>
+        <v>408.82</v>
       </c>
       <c r="J6">
-        <v>385.17899999999997</v>
+        <v>385.179</v>
       </c>
       <c r="K6">
         <v>402.678</v>
       </c>
       <c r="L6">
-        <v>463.38600000000002</v>
+        <v>463.386</v>
       </c>
       <c r="M6">
-        <v>519.26599999999996</v>
+        <v>519.266</v>
       </c>
       <c r="N6">
-        <v>544.43799999999999</v>
+        <v>544.438</v>
       </c>
       <c r="O6">
-        <v>553.63199999999995</v>
+        <v>553.632</v>
       </c>
       <c r="P6">
-        <v>574.78800000000001</v>
+        <v>574.788</v>
       </c>
       <c r="Q6">
-        <v>556.058999999999969</v>
+        <v>556.059</v>
       </c>
       <c r="R6">
-        <v>566.95600000000002</v>
+        <v>566.956</v>
       </c>
       <c r="S6">
-        <v>557.71100000000001</v>
+        <v>557.711</v>
       </c>
       <c r="T6">
-        <v>533.55700000000002</v>
+        <v>533.557</v>
       </c>
       <c r="U6">
-        <v>519.10799999999995</v>
+        <v>519.108</v>
       </c>
       <c r="V6">
-        <v>503.82299999999998</v>
+        <v>503.823</v>
       </c>
       <c r="W6">
-        <v>500.92099999999999</v>
+        <v>500.921</v>
       </c>
       <c r="X6">
-        <v>480.74700000000001</v>
+        <v>480.747</v>
       </c>
       <c r="Y6">
         <v>492.863</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
         <v>430.988</v>
       </c>
       <c r="C7">
-        <v>402.44400000000002</v>
+        <v>402.444</v>
       </c>
       <c r="D7">
-        <v>341.28800000000001</v>
+        <v>341.288</v>
       </c>
       <c r="E7">
-        <v>372.43700000000001</v>
+        <v>372.437</v>
       </c>
       <c r="F7">
-        <v>361.55099999999999</v>
+        <v>361.551</v>
       </c>
       <c r="G7">
         <v>361.875</v>
       </c>
       <c r="H7">
-        <v>408.26900000000001</v>
+        <v>408.269</v>
       </c>
       <c r="I7">
-        <v>406.19200000000001</v>
+        <v>406.192</v>
       </c>
       <c r="J7">
-        <v>385.17899999999997</v>
+        <v>385.179</v>
       </c>
       <c r="K7">
         <v>402.678</v>
       </c>
       <c r="L7">
-        <v>463.38600000000002</v>
+        <v>463.386</v>
       </c>
       <c r="M7">
-        <v>519.26599999999996</v>
+        <v>519.266</v>
       </c>
       <c r="N7">
-        <v>544.43799999999999</v>
+        <v>544.438</v>
       </c>
       <c r="O7">
-        <v>553.63199999999995</v>
+        <v>553.632</v>
       </c>
       <c r="P7">
-        <v>580.54200000000003</v>
+        <v>580.542</v>
       </c>
       <c r="Q7">
-        <v>567.067999999999984</v>
+        <v>567.068</v>
       </c>
       <c r="R7">
-        <v>569.35500000000002</v>
+        <v>569.355</v>
       </c>
       <c r="S7">
-        <v>558.61800000000005</v>
+        <v>558.618</v>
       </c>
       <c r="T7">
-        <v>533.043000000000006</v>
+        <v>533.043</v>
       </c>
       <c r="U7">
-        <v>496.56400000000002</v>
+        <v>496.564</v>
       </c>
       <c r="V7">
-        <v>504.62599999999998</v>
+        <v>504.626</v>
       </c>
       <c r="W7">
-        <v>501.86799999999999</v>
+        <v>501.868</v>
       </c>
       <c r="X7">
-        <v>496.48599999999999</v>
+        <v>496.486</v>
       </c>
       <c r="Y7">
-        <v>494.30599999999998</v>
+        <v>494.306</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8">
         <v>399.971</v>
       </c>
       <c r="C8">
         <v>303.517</v>
       </c>
       <c r="D8">
-        <v>353.65600000000001</v>
+        <v>353.656</v>
       </c>
       <c r="E8">
-        <v>377.44299999999998</v>
+        <v>377.443</v>
       </c>
       <c r="F8">
-        <v>367.84399999999999</v>
+        <v>367.844</v>
       </c>
       <c r="G8">
-        <v>324.04000000000002</v>
+        <v>324.04</v>
       </c>
       <c r="H8">
-        <v>416.69600000000003</v>
+        <v>416.696</v>
       </c>
       <c r="I8">
-        <v>347.62400000000002</v>
+        <v>347.624</v>
       </c>
       <c r="J8">
         <v>388.483</v>
       </c>
       <c r="K8">
-        <v>409.80200000000002</v>
+        <v>409.802</v>
       </c>
       <c r="L8">
-        <v>486.90600000000001</v>
+        <v>486.906</v>
       </c>
       <c r="M8">
-        <v>529.73800000000006</v>
+        <v>529.738</v>
       </c>
       <c r="N8">
-        <v>548.16899999999998</v>
+        <v>548.169</v>
       </c>
       <c r="O8">
-        <v>551.41200000000003</v>
+        <v>551.412</v>
       </c>
       <c r="P8">
-        <v>549.84799999999996</v>
+        <v>549.848</v>
       </c>
       <c r="Q8">
-        <v>566.10599999999999</v>
+        <v>566.106</v>
       </c>
       <c r="R8">
-        <v>570.85000000000002</v>
+        <v>570.85</v>
       </c>
       <c r="S8">
         <v>557.976</v>
       </c>
       <c r="T8">
-        <v>534.16200000000003</v>
+        <v>534.162</v>
       </c>
       <c r="U8">
-        <v>498.86500000000001</v>
+        <v>498.865</v>
       </c>
       <c r="V8">
-        <v>498.086999999999989</v>
+        <v>498.087</v>
       </c>
       <c r="W8">
-        <v>502.84500000000003</v>
+        <v>502.845</v>
       </c>
       <c r="X8">
-        <v>496.43000000000001</v>
+        <v>496.43</v>
       </c>
       <c r="Y8">
-        <v>492.46600000000001</v>
+        <v>492.466</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9">
         <v>399.971</v>
       </c>
       <c r="C9">
         <v>303.517</v>
       </c>
       <c r="D9">
-        <v>353.65600000000001</v>
+        <v>353.656</v>
       </c>
       <c r="E9">
-        <v>377.44299999999998</v>
+        <v>377.443</v>
       </c>
       <c r="F9">
-        <v>367.84399999999999</v>
+        <v>367.844</v>
       </c>
       <c r="G9">
-        <v>324.04000000000002</v>
+        <v>324.04</v>
       </c>
       <c r="H9">
-        <v>416.69600000000003</v>
+        <v>416.696</v>
       </c>
       <c r="I9">
-        <v>343.59199999999998</v>
+        <v>343.592</v>
       </c>
       <c r="J9">
         <v>388.483</v>
       </c>
       <c r="K9">
-        <v>409.80200000000002</v>
+        <v>409.802</v>
       </c>
       <c r="L9">
-        <v>486.90600000000001</v>
+        <v>486.906</v>
       </c>
       <c r="M9">
-        <v>529.73800000000006</v>
+        <v>529.738</v>
       </c>
       <c r="N9">
-        <v>548.16899999999998</v>
+        <v>548.169</v>
       </c>
       <c r="O9">
-        <v>551.41200000000003</v>
+        <v>551.412</v>
       </c>
       <c r="P9">
-        <v>545.52200000000005</v>
+        <v>545.522</v>
       </c>
       <c r="Q9">
-        <v>570.16600000000005</v>
+        <v>570.166</v>
       </c>
       <c r="R9">
-        <v>572.88499999999999</v>
+        <v>572.885</v>
       </c>
       <c r="S9">
-        <v>557.99300000000005</v>
+        <v>557.993</v>
       </c>
       <c r="T9">
-        <v>533.69799999999998</v>
+        <v>533.698</v>
       </c>
       <c r="U9">
-        <v>499.30099999999999</v>
+        <v>499.301</v>
       </c>
       <c r="V9">
-        <v>499.98899999999998</v>
+        <v>499.989</v>
       </c>
       <c r="W9">
-        <v>502.79599999999999</v>
+        <v>502.796</v>
       </c>
       <c r="X9">
         <v>491.988</v>
       </c>
       <c r="Y9">
-        <v>484.057000000000016</v>
+        <v>484.057</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>404.70600000000002</v>
+        <v>404.706</v>
       </c>
       <c r="C10">
-        <v>320.24900000000002</v>
+        <v>320.249</v>
       </c>
       <c r="D10">
         <v>358.685</v>
       </c>
       <c r="E10">
-        <v>346.043999999999983</v>
+        <v>346.044</v>
       </c>
       <c r="F10">
         <v>339.197</v>
       </c>
       <c r="G10">
-        <v>340.47300000000001</v>
+        <v>340.473</v>
       </c>
       <c r="H10">
-        <v>406.62099999999998</v>
+        <v>406.621</v>
       </c>
       <c r="I10">
         <v>357.709</v>
       </c>
       <c r="J10">
-        <v>394.41399999999999</v>
+        <v>394.414</v>
       </c>
       <c r="K10">
-        <v>402.90100000000001</v>
+        <v>402.901</v>
       </c>
       <c r="L10">
-        <v>500.0049999999999955</v>
+        <v>500.005</v>
       </c>
       <c r="M10">
-        <v>532.65300000000002</v>
+        <v>532.653</v>
       </c>
       <c r="N10">
-        <v>544.64599999999996</v>
+        <v>544.646</v>
       </c>
       <c r="O10">
-        <v>554.26199999999994</v>
+        <v>554.262</v>
       </c>
       <c r="P10">
-        <v>514.91800000000001</v>
+        <v>514.918</v>
       </c>
       <c r="Q10">
-        <v>565.16600000000005</v>
+        <v>565.166</v>
       </c>
       <c r="R10">
-        <v>570.43100000000004</v>
+        <v>570.431</v>
       </c>
       <c r="S10">
-        <v>551.64400000000001</v>
+        <v>551.644</v>
       </c>
       <c r="T10">
-        <v>530.87300000000005</v>
+        <v>530.873</v>
       </c>
       <c r="U10">
-        <v>494.74599999999998</v>
+        <v>494.746</v>
       </c>
       <c r="V10">
         <v>498.411</v>
       </c>
       <c r="W10">
-        <v>502.10399999999998</v>
+        <v>502.104</v>
       </c>
       <c r="X10">
-        <v>488.63099999999997</v>
+        <v>488.631</v>
       </c>
       <c r="Y10">
-        <v>480.24799999999999</v>
+        <v>480.248</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>404.70600000000002</v>
+        <v>404.706</v>
       </c>
       <c r="C11">
-        <v>320.24900000000002</v>
+        <v>320.249</v>
       </c>
       <c r="D11">
         <v>358.685</v>
       </c>
       <c r="E11">
-        <v>346.043999999999983</v>
+        <v>346.044</v>
       </c>
       <c r="F11">
         <v>339.197</v>
       </c>
       <c r="G11">
-        <v>340.47300000000001</v>
+        <v>340.473</v>
       </c>
       <c r="H11">
-        <v>406.62099999999998</v>
+        <v>406.621</v>
       </c>
       <c r="I11">
-        <v>355.41500000000002</v>
+        <v>355.415</v>
       </c>
       <c r="J11">
-        <v>394.41399999999999</v>
+        <v>394.414</v>
       </c>
       <c r="K11">
-        <v>402.90100000000001</v>
+        <v>402.901</v>
       </c>
       <c r="L11">
-        <v>500.0049999999999955</v>
+        <v>500.005</v>
       </c>
       <c r="M11">
-        <v>532.65300000000002</v>
+        <v>532.653</v>
       </c>
       <c r="N11">
-        <v>544.64599999999996</v>
+        <v>544.646</v>
       </c>
       <c r="O11">
-        <v>554.26199999999994</v>
+        <v>554.262</v>
       </c>
       <c r="P11">
-        <v>559.70299999999997</v>
+        <v>559.703</v>
       </c>
       <c r="Q11">
         <v>570.303</v>
       </c>
       <c r="R11">
-        <v>573.34199999999998</v>
+        <v>573.342</v>
       </c>
       <c r="S11">
-        <v>551.56899999999996</v>
+        <v>551.569</v>
       </c>
       <c r="T11">
-        <v>534.019000000000005</v>
+        <v>534.019</v>
       </c>
       <c r="U11">
-        <v>492.093000000000018</v>
+        <v>492.093</v>
       </c>
       <c r="V11">
-        <v>500.13600000000002</v>
+        <v>500.136</v>
       </c>
       <c r="W11">
-        <v>501.90100000000001</v>
+        <v>501.901</v>
       </c>
       <c r="X11">
-        <v>489.67700000000002</v>
+        <v>489.677</v>
       </c>
       <c r="Y11">
-        <v>482.055999999999983</v>
+        <v>482.056</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>409.71300000000002</v>
+        <v>409.713</v>
       </c>
       <c r="C12">
-        <v>328.43700000000001</v>
+        <v>328.437</v>
       </c>
       <c r="D12">
-        <v>360.00099999999997635</v>
+        <v>360.001</v>
       </c>
       <c r="E12">
-        <v>354.68299999999999</v>
+        <v>354.683</v>
       </c>
       <c r="F12">
         <v>350.553</v>
       </c>
       <c r="G12">
-        <v>359.28100000000001</v>
+        <v>359.281</v>
       </c>
       <c r="H12">
-        <v>416.11599999999999</v>
+        <v>416.116</v>
       </c>
       <c r="I12">
-        <v>383.50700000000001</v>
+        <v>383.507</v>
       </c>
       <c r="J12">
-        <v>391.42399999999998</v>
+        <v>391.424</v>
       </c>
       <c r="K12">
-        <v>393.51799999999997</v>
+        <v>393.518</v>
       </c>
       <c r="L12">
-        <v>503.90199999999999</v>
+        <v>503.902</v>
       </c>
       <c r="M12">
-        <v>533.72500000000002</v>
+        <v>533.725</v>
       </c>
       <c r="N12">
-        <v>551.65800000000002</v>
+        <v>551.658</v>
       </c>
       <c r="O12">
-        <v>560.015999999999963</v>
+        <v>560.016</v>
       </c>
       <c r="P12">
         <v>555.5</v>
       </c>
       <c r="Q12">
-        <v>567.93299999999999</v>
+        <v>567.933</v>
       </c>
       <c r="R12">
-        <v>572.27700000000004</v>
+        <v>572.277</v>
       </c>
       <c r="S12">
-        <v>549.34299999999996</v>
+        <v>549.343</v>
       </c>
       <c r="T12">
-        <v>529.25699999999995</v>
+        <v>529.257</v>
       </c>
       <c r="U12">
-        <v>490.56400000000002</v>
+        <v>490.564</v>
       </c>
       <c r="V12">
-        <v>493.19400000000002</v>
+        <v>493.194</v>
       </c>
       <c r="W12">
         <v>498.404</v>
       </c>
       <c r="X12">
         <v>490.62</v>
       </c>
       <c r="Y12">
-        <v>480.71300000000002</v>
+        <v>480.713</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>409.71300000000002</v>
+        <v>409.713</v>
       </c>
       <c r="C13">
-        <v>328.43700000000001</v>
+        <v>328.437</v>
       </c>
       <c r="D13">
-        <v>360.00099999999997635</v>
+        <v>360.001</v>
       </c>
       <c r="E13">
-        <v>354.68299999999999</v>
+        <v>354.683</v>
       </c>
       <c r="F13">
         <v>350.553</v>
       </c>
       <c r="G13">
-        <v>359.28100000000001</v>
+        <v>359.281</v>
       </c>
       <c r="H13">
-        <v>416.11599999999999</v>
+        <v>416.116</v>
       </c>
       <c r="I13">
-        <v>370.29899999999998</v>
+        <v>370.299</v>
       </c>
       <c r="J13">
-        <v>391.42399999999998</v>
+        <v>391.424</v>
       </c>
       <c r="K13">
-        <v>393.51799999999997</v>
+        <v>393.518</v>
       </c>
       <c r="L13">
-        <v>503.90199999999999</v>
+        <v>503.902</v>
       </c>
       <c r="M13">
-        <v>533.72500000000002</v>
+        <v>533.725</v>
       </c>
       <c r="N13">
-        <v>551.65800000000002</v>
+        <v>551.658</v>
       </c>
       <c r="O13">
-        <v>560.015999999999963</v>
+        <v>560.016</v>
       </c>
       <c r="P13">
-        <v>560.68200000000002</v>
+        <v>560.682</v>
       </c>
       <c r="Q13">
-        <v>571.72500000000002</v>
+        <v>571.725</v>
       </c>
       <c r="R13">
-        <v>573.70699999999999</v>
+        <v>573.707</v>
       </c>
       <c r="S13">
-        <v>549.29499999999996</v>
+        <v>549.295</v>
       </c>
       <c r="T13">
-        <v>527.70399999999995</v>
+        <v>527.704</v>
       </c>
       <c r="U13">
-        <v>488.10000000000002</v>
+        <v>488.1</v>
       </c>
       <c r="V13">
-        <v>492.99099999999999</v>
+        <v>492.991</v>
       </c>
       <c r="W13">
-        <v>486.55799999999999</v>
+        <v>486.558</v>
       </c>
       <c r="X13">
-        <v>491.62700000000001</v>
+        <v>491.627</v>
       </c>
       <c r="Y13">
-        <v>466.67099999999999</v>
+        <v>466.671</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>