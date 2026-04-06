--- v0 (2025-12-28)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>enero</t>
   </si>
   <si>
     <t>febrero</t>
   </si>
   <si>
@@ -56,51 +56,51 @@
   <si>
     <t>junio</t>
   </si>
   <si>
     <t>julio</t>
   </si>
   <si>
     <t>agosto</t>
   </si>
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -394,57 +394,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2008</v>
       </c>
       <c r="C1">
         <v>2009</v>
       </c>
       <c r="D1">
         <v>2010</v>
       </c>
       <c r="E1">
         <v>2011</v>
       </c>
       <c r="F1">
         <v>2012</v>
       </c>
       <c r="G1">
@@ -458,577 +458,577 @@
       </c>
       <c r="J1">
         <v>2016</v>
       </c>
       <c r="K1">
         <v>2017</v>
       </c>
       <c r="L1">
         <v>2018</v>
       </c>
       <c r="M1">
         <v>2019</v>
       </c>
       <c r="N1">
         <v>2020</v>
       </c>
       <c r="O1">
         <v>2021</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>372.78199999999998</v>
+        <v>372.782</v>
       </c>
       <c r="C2">
         <v>213.702</v>
       </c>
       <c r="D2">
         <v>176.523</v>
       </c>
       <c r="E2">
         <v>151.624</v>
       </c>
       <c r="F2">
-        <v>133.77199999999999</v>
+        <v>133.772</v>
       </c>
       <c r="G2">
-        <v>125.77800000000001</v>
+        <v>125.778</v>
       </c>
       <c r="H2">
         <v>123.702</v>
       </c>
       <c r="I2">
         <v>115.533</v>
       </c>
       <c r="J2">
         <v>105.982</v>
       </c>
       <c r="K2">
         <v>100.563</v>
       </c>
       <c r="L2">
         <v>91.536</v>
       </c>
       <c r="M2">
-        <v>87.56399999999999</v>
+        <v>87.564</v>
       </c>
       <c r="N2">
-        <v>80.59099999999999</v>
+        <v>80.591</v>
       </c>
       <c r="O2">
         <v>75.123</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>372.78199999999998</v>
+        <v>372.782</v>
       </c>
       <c r="C3">
         <v>213.702</v>
       </c>
       <c r="D3">
         <v>176.523</v>
       </c>
       <c r="E3">
         <v>151.624</v>
       </c>
       <c r="F3">
-        <v>133.77199999999999</v>
+        <v>133.772</v>
       </c>
       <c r="G3">
-        <v>125.77800000000001</v>
+        <v>125.778</v>
       </c>
       <c r="H3">
         <v>123.702</v>
       </c>
       <c r="I3">
         <v>115.533</v>
       </c>
       <c r="J3">
         <v>105.982</v>
       </c>
       <c r="K3">
         <v>100.563</v>
       </c>
       <c r="L3">
         <v>91.536</v>
       </c>
       <c r="M3">
-        <v>87.56399999999999</v>
+        <v>87.564</v>
       </c>
       <c r="N3">
-        <v>80.59099999999999</v>
+        <v>80.591</v>
       </c>
       <c r="O3">
         <v>75.123</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
         <v>349.517</v>
       </c>
       <c r="C4">
-        <v>207.97399999999999</v>
+        <v>207.974</v>
       </c>
       <c r="D4">
         <v>173.304</v>
       </c>
       <c r="E4">
-        <v>149.32900000000001</v>
+        <v>149.329</v>
       </c>
       <c r="F4">
         <v>131.631</v>
       </c>
       <c r="G4">
-        <v>124.040999999999997</v>
+        <v>124.041</v>
       </c>
       <c r="H4">
         <v>122.807</v>
       </c>
       <c r="I4">
-        <v>117.34099999999999</v>
+        <v>117.341</v>
       </c>
       <c r="J4">
-        <v>108.36799999999999</v>
+        <v>108.368</v>
       </c>
       <c r="K4">
         <v>101.61</v>
       </c>
       <c r="L4">
         <v>93.312</v>
       </c>
       <c r="M4">
         <v>87.614</v>
       </c>
       <c r="N4">
         <v>81.587</v>
       </c>
       <c r="O4">
         <v>71.794</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
         <v>349.517</v>
       </c>
       <c r="C5">
-        <v>207.97399999999999</v>
+        <v>207.974</v>
       </c>
       <c r="D5">
         <v>173.304</v>
       </c>
       <c r="E5">
-        <v>149.32900000000001</v>
+        <v>149.329</v>
       </c>
       <c r="F5">
         <v>131.631</v>
       </c>
       <c r="G5">
-        <v>124.040999999999997</v>
+        <v>124.041</v>
       </c>
       <c r="H5">
         <v>122.807</v>
       </c>
       <c r="I5">
-        <v>117.34099999999999</v>
+        <v>117.341</v>
       </c>
       <c r="J5">
-        <v>108.36799999999999</v>
+        <v>108.368</v>
       </c>
       <c r="K5">
         <v>101.61</v>
       </c>
       <c r="L5">
         <v>93.312</v>
       </c>
       <c r="M5">
         <v>87.614</v>
       </c>
       <c r="N5">
         <v>81.587</v>
       </c>
       <c r="O5">
         <v>71.794</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>308.060000000000002</v>
+        <v>308.06</v>
       </c>
       <c r="C6">
-        <v>202.040999999999997</v>
+        <v>202.041</v>
       </c>
       <c r="D6">
-        <v>168.91499999999999</v>
+        <v>168.915</v>
       </c>
       <c r="E6">
-        <v>145.43100000000001</v>
+        <v>145.431</v>
       </c>
       <c r="F6">
         <v>130.792</v>
       </c>
       <c r="G6">
         <v>117.502</v>
       </c>
       <c r="H6">
-        <v>122.067999999999998</v>
+        <v>122.068</v>
       </c>
       <c r="I6">
         <v>115.855</v>
       </c>
       <c r="J6">
         <v>108.63</v>
       </c>
       <c r="K6">
-        <v>101.98399999999999</v>
+        <v>101.984</v>
       </c>
       <c r="L6">
         <v>93.774</v>
       </c>
       <c r="M6">
-        <v>87.067999999999998</v>
+        <v>87.068</v>
       </c>
       <c r="N6">
         <v>82.66</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>308.060000000000002</v>
+        <v>308.06</v>
       </c>
       <c r="C7">
-        <v>202.040999999999997</v>
+        <v>202.041</v>
       </c>
       <c r="D7">
-        <v>168.91499999999999</v>
+        <v>168.915</v>
       </c>
       <c r="E7">
-        <v>145.43100000000001</v>
+        <v>145.431</v>
       </c>
       <c r="F7">
         <v>130.792</v>
       </c>
       <c r="G7">
         <v>117.502</v>
       </c>
       <c r="H7">
-        <v>122.067999999999998</v>
+        <v>122.068</v>
       </c>
       <c r="I7">
         <v>115.855</v>
       </c>
       <c r="J7">
         <v>108.63</v>
       </c>
       <c r="K7">
-        <v>101.98399999999999</v>
+        <v>101.984</v>
       </c>
       <c r="L7">
         <v>93.774</v>
       </c>
       <c r="M7">
-        <v>87.067999999999998</v>
+        <v>87.068</v>
       </c>
       <c r="N7">
         <v>82.66</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>255.074000000000012</v>
+        <v>255.074</v>
       </c>
       <c r="C8">
         <v>195.476</v>
       </c>
       <c r="D8">
         <v>167.185</v>
       </c>
       <c r="E8">
-        <v>142.25999999999999</v>
+        <v>142.26</v>
       </c>
       <c r="F8">
         <v>129.59</v>
       </c>
       <c r="G8">
-        <v>118.77800000000001</v>
+        <v>118.778</v>
       </c>
       <c r="H8">
-        <v>121.058999999999997</v>
+        <v>121.059</v>
       </c>
       <c r="I8">
         <v>116.122</v>
       </c>
       <c r="J8">
-        <v>107.67100000000001</v>
+        <v>107.671</v>
       </c>
       <c r="K8">
         <v>100.158</v>
       </c>
       <c r="L8">
-        <v>93.72499999999999</v>
+        <v>93.725</v>
       </c>
       <c r="M8">
-        <v>87.54300000000001</v>
+        <v>87.543</v>
       </c>
       <c r="N8">
-        <v>82.025999999999996</v>
+        <v>82.026</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>255.074000000000012</v>
+        <v>255.074</v>
       </c>
       <c r="C9">
         <v>195.476</v>
       </c>
       <c r="D9">
         <v>167.185</v>
       </c>
       <c r="E9">
-        <v>142.25999999999999</v>
+        <v>142.26</v>
       </c>
       <c r="F9">
         <v>129.59</v>
       </c>
       <c r="G9">
-        <v>118.77800000000001</v>
+        <v>118.778</v>
       </c>
       <c r="H9">
-        <v>121.058999999999997</v>
+        <v>121.059</v>
       </c>
       <c r="I9">
         <v>116.122</v>
       </c>
       <c r="J9">
-        <v>107.67100000000001</v>
+        <v>107.671</v>
       </c>
       <c r="K9">
         <v>100.158</v>
       </c>
       <c r="L9">
-        <v>93.72499999999999</v>
+        <v>93.725</v>
       </c>
       <c r="M9">
-        <v>87.54300000000001</v>
+        <v>87.543</v>
       </c>
       <c r="N9">
-        <v>82.025999999999996</v>
+        <v>82.026</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>244.77600000000001</v>
+        <v>244.776</v>
       </c>
       <c r="C10">
         <v>187.309</v>
       </c>
       <c r="D10">
         <v>164.238</v>
       </c>
       <c r="E10">
         <v>136.803</v>
       </c>
       <c r="F10">
-        <v>126.61799999999999</v>
+        <v>126.618</v>
       </c>
       <c r="G10">
         <v>118.47</v>
       </c>
       <c r="H10">
         <v>118.495</v>
       </c>
       <c r="I10">
         <v>115.244</v>
       </c>
       <c r="J10">
         <v>102.878</v>
       </c>
       <c r="K10">
         <v>95.705</v>
       </c>
       <c r="L10">
-        <v>90.15900000000001</v>
+        <v>90.159</v>
       </c>
       <c r="M10">
         <v>82.714</v>
       </c>
       <c r="N10">
         <v>79.621</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>244.77600000000001</v>
+        <v>244.776</v>
       </c>
       <c r="C11">
         <v>187.309</v>
       </c>
       <c r="D11">
         <v>164.238</v>
       </c>
       <c r="E11">
         <v>136.803</v>
       </c>
       <c r="F11">
-        <v>126.61799999999999</v>
+        <v>126.618</v>
       </c>
       <c r="G11">
         <v>118.47</v>
       </c>
       <c r="H11">
         <v>118.495</v>
       </c>
       <c r="I11">
         <v>115.244</v>
       </c>
       <c r="J11">
         <v>102.878</v>
       </c>
       <c r="K11">
         <v>95.705</v>
       </c>
       <c r="L11">
-        <v>90.15900000000001</v>
+        <v>90.159</v>
       </c>
       <c r="M11">
         <v>82.714</v>
       </c>
       <c r="N11">
         <v>79.621</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>232.76900000000001</v>
+        <v>232.769</v>
       </c>
       <c r="C12">
-        <v>182.046999999999997</v>
+        <v>182.047</v>
       </c>
       <c r="D12">
         <v>161.0</v>
       </c>
       <c r="E12">
-        <v>135.67599999999999</v>
+        <v>135.676</v>
       </c>
       <c r="F12">
-        <v>124.80500000000001</v>
+        <v>124.805</v>
       </c>
       <c r="G12">
         <v>120.235</v>
       </c>
       <c r="H12">
         <v>111.703</v>
       </c>
       <c r="I12">
-        <v>110.82299999999999</v>
+        <v>110.823</v>
       </c>
       <c r="J12">
         <v>102.922</v>
       </c>
       <c r="K12">
         <v>93.675</v>
       </c>
       <c r="L12">
-        <v>88.085999999999999</v>
+        <v>88.086</v>
       </c>
       <c r="M12">
         <v>81.916</v>
       </c>
       <c r="N12">
         <v>76.745</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>232.76900000000001</v>
+        <v>232.769</v>
       </c>
       <c r="C13">
-        <v>182.046999999999997</v>
+        <v>182.047</v>
       </c>
       <c r="D13">
         <v>161.0</v>
       </c>
       <c r="E13">
-        <v>135.67599999999999</v>
+        <v>135.676</v>
       </c>
       <c r="F13">
-        <v>124.80500000000001</v>
+        <v>124.805</v>
       </c>
       <c r="G13">
         <v>120.235</v>
       </c>
       <c r="H13">
         <v>111.703</v>
       </c>
       <c r="I13">
-        <v>110.82299999999999</v>
+        <v>110.823</v>
       </c>
       <c r="J13">
         <v>102.922</v>
       </c>
       <c r="K13">
         <v>93.675</v>
       </c>
       <c r="L13">
-        <v>88.085999999999999</v>
+        <v>88.086</v>
       </c>
       <c r="M13">
         <v>81.916</v>
       </c>
       <c r="N13">
         <v>76.745</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>