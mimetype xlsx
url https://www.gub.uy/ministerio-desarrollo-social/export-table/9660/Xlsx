--- v0 (2025-12-28)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>enero</t>
   </si>
   <si>
     <t>febrero</t>
   </si>
   <si>
@@ -59,51 +59,51 @@
   <si>
     <t>junio</t>
   </si>
   <si>
     <t>julio</t>
   </si>
   <si>
     <t>agosto</t>
   </si>
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -397,57 +397,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>2008</v>
       </c>
       <c r="C1">
         <v>2009</v>
       </c>
       <c r="D1">
         <v>2010</v>
       </c>
       <c r="E1">
         <v>2011</v>
       </c>
       <c r="F1">
         <v>2012</v>
       </c>
       <c r="G1">
@@ -461,604 +461,604 @@
       </c>
       <c r="J1">
         <v>2016</v>
       </c>
       <c r="K1">
         <v>2017</v>
       </c>
       <c r="L1">
         <v>2018</v>
       </c>
       <c r="M1">
         <v>2019</v>
       </c>
       <c r="N1">
         <v>2020</v>
       </c>
       <c r="O1">
         <v>2021</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>230.18899999999999</v>
+        <v>230.189</v>
       </c>
       <c r="C2">
-        <v>328.97000000000003</v>
+        <v>328.97</v>
       </c>
       <c r="D2">
-        <v>390.87900000000002</v>
+        <v>390.879</v>
       </c>
       <c r="E2">
-        <v>418.58499999999998</v>
+        <v>418.585</v>
       </c>
       <c r="F2">
-        <v>413.80000000000001</v>
+        <v>413.8</v>
       </c>
       <c r="G2">
-        <v>406.96199999999999</v>
+        <v>406.962</v>
       </c>
       <c r="H2">
-        <v>376.44099999999997</v>
+        <v>376.441</v>
       </c>
       <c r="I2">
-        <v>384.57999999999998</v>
+        <v>384.58</v>
       </c>
       <c r="J2">
-        <v>380.61700000000002</v>
+        <v>380.617</v>
       </c>
       <c r="K2">
-        <v>391.12099999999998</v>
+        <v>391.121</v>
       </c>
       <c r="L2">
-        <v>376.25099999999998</v>
+        <v>376.251</v>
       </c>
       <c r="M2">
-        <v>374.91699999999997</v>
+        <v>374.917</v>
       </c>
       <c r="N2">
         <v>376.38</v>
       </c>
       <c r="O2">
-        <v>377.43400000000003</v>
+        <v>377.434</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>223.916</v>
       </c>
       <c r="C3">
-        <v>341.060999999999979</v>
+        <v>341.061</v>
       </c>
       <c r="D3">
-        <v>391.36099999999999</v>
+        <v>391.361</v>
       </c>
       <c r="E3">
         <v>417.88</v>
       </c>
       <c r="F3">
         <v>411.541</v>
       </c>
       <c r="G3">
-        <v>402.29700000000003</v>
+        <v>402.297</v>
       </c>
       <c r="H3">
-        <v>378.39600000000002</v>
+        <v>378.396</v>
       </c>
       <c r="I3">
-        <v>384.64400000000001</v>
+        <v>384.644</v>
       </c>
       <c r="J3">
-        <v>381.23599999999999</v>
+        <v>381.236</v>
       </c>
       <c r="K3">
-        <v>390.40800000000002</v>
+        <v>390.408</v>
       </c>
       <c r="L3">
-        <v>376.13600000000002</v>
+        <v>376.136</v>
       </c>
       <c r="M3">
-        <v>375.0079999999999814</v>
+        <v>375.008</v>
       </c>
       <c r="N3">
-        <v>375.66500000000002</v>
+        <v>375.665</v>
       </c>
       <c r="O3">
         <v>376.476</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>231.87799999999999</v>
+        <v>231.878</v>
       </c>
       <c r="C4">
         <v>346.548</v>
       </c>
       <c r="D4">
-        <v>394.64299999999997</v>
+        <v>394.643</v>
       </c>
       <c r="E4">
-        <v>419.31900000000002</v>
+        <v>419.319</v>
       </c>
       <c r="F4">
-        <v>413.12400000000002</v>
+        <v>413.124</v>
       </c>
       <c r="G4">
-        <v>403.43000000000001</v>
+        <v>403.43</v>
       </c>
       <c r="H4">
-        <v>378.89400000000001</v>
+        <v>378.894</v>
       </c>
       <c r="I4">
-        <v>385.31400000000002</v>
+        <v>385.314</v>
       </c>
       <c r="J4">
-        <v>382.27699999999999</v>
+        <v>382.277</v>
       </c>
       <c r="K4">
         <v>390.154</v>
       </c>
       <c r="L4">
-        <v>376.77499999999998</v>
+        <v>376.775</v>
       </c>
       <c r="M4">
-        <v>375.22199999999998</v>
+        <v>375.222</v>
       </c>
       <c r="N4">
-        <v>374.27600000000001</v>
+        <v>374.276</v>
       </c>
       <c r="O4">
-        <v>375.72500000000002</v>
+        <v>375.725</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>248.02000000000001</v>
+        <v>248.02</v>
       </c>
       <c r="C5">
-        <v>348.40600000000001</v>
+        <v>348.406</v>
       </c>
       <c r="D5">
-        <v>395.77100000000002</v>
+        <v>395.771</v>
       </c>
       <c r="E5">
-        <v>420.12799999999999</v>
+        <v>420.128</v>
       </c>
       <c r="F5">
-        <v>412.93099999999998</v>
+        <v>412.931</v>
       </c>
       <c r="G5">
-        <v>404.32999999999998</v>
+        <v>404.33</v>
       </c>
       <c r="H5">
-        <v>380.75299999999999</v>
+        <v>380.753</v>
       </c>
       <c r="I5">
-        <v>385.39400000000001</v>
+        <v>385.394</v>
       </c>
       <c r="J5">
-        <v>384.70600000000002</v>
+        <v>384.706</v>
       </c>
       <c r="K5">
-        <v>390.98599999999999</v>
+        <v>390.986</v>
       </c>
       <c r="L5">
-        <v>378.71300000000002</v>
+        <v>378.713</v>
       </c>
       <c r="M5">
-        <v>383.24299999999999</v>
+        <v>383.243</v>
       </c>
       <c r="N5">
-        <v>377.58699999999999</v>
+        <v>377.587</v>
       </c>
       <c r="O5">
-        <v>373.88400000000001</v>
+        <v>373.884</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>266.72800000000001</v>
+        <v>266.728</v>
       </c>
       <c r="C6">
-        <v>354.017999999999972</v>
+        <v>354.018</v>
       </c>
       <c r="D6">
-        <v>398.040999999999997</v>
+        <v>398.041</v>
       </c>
       <c r="E6">
-        <v>412.27999999999997</v>
+        <v>412.28</v>
       </c>
       <c r="F6">
-        <v>402.76499999999999</v>
+        <v>402.765</v>
       </c>
       <c r="G6">
-        <v>401.60599999999999</v>
+        <v>401.606</v>
       </c>
       <c r="H6">
         <v>381.755</v>
       </c>
       <c r="I6">
-        <v>385.065999999999974</v>
+        <v>385.066</v>
       </c>
       <c r="J6">
-        <v>372.11700000000002</v>
+        <v>372.117</v>
       </c>
       <c r="K6">
-        <v>390.87799999999999</v>
+        <v>390.878</v>
       </c>
       <c r="L6">
-        <v>380.91800000000001</v>
+        <v>380.918</v>
       </c>
       <c r="M6">
         <v>383.952</v>
       </c>
       <c r="N6">
-        <v>377.57799999999997</v>
+        <v>377.578</v>
       </c>
       <c r="O6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
-        <v>272.48200000000003</v>
+        <v>272.482</v>
       </c>
       <c r="C7">
-        <v>365.026999999999987</v>
+        <v>365.027</v>
       </c>
       <c r="D7">
         <v>400.44</v>
       </c>
       <c r="E7">
-        <v>413.18700000000001</v>
+        <v>413.187</v>
       </c>
       <c r="F7">
-        <v>402.25099999999998</v>
+        <v>402.251</v>
       </c>
       <c r="G7">
-        <v>379.062000000000012</v>
+        <v>379.062</v>
       </c>
       <c r="H7">
-        <v>382.55799999999999</v>
+        <v>382.558</v>
       </c>
       <c r="I7">
-        <v>386.012999999999977</v>
+        <v>386.013</v>
       </c>
       <c r="J7">
-        <v>387.85599999999999</v>
+        <v>387.856</v>
       </c>
       <c r="K7">
-        <v>392.32100000000003</v>
+        <v>392.321</v>
       </c>
       <c r="L7">
-        <v>381.51900000000001</v>
+        <v>381.519</v>
       </c>
       <c r="M7">
-        <v>384.84899999999999</v>
+        <v>384.849</v>
       </c>
       <c r="N7">
-        <v>377.44099999999997</v>
+        <v>377.441</v>
       </c>
       <c r="O7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
         <v>294.774</v>
       </c>
       <c r="C8">
         <v>370.63</v>
       </c>
       <c r="D8">
-        <v>403.66500000000002</v>
+        <v>403.665</v>
       </c>
       <c r="E8">
-        <v>415.71600000000001</v>
+        <v>415.716</v>
       </c>
       <c r="F8">
         <v>404.572</v>
       </c>
       <c r="G8">
-        <v>380.086999999999989</v>
+        <v>380.087</v>
       </c>
       <c r="H8">
-        <v>377.02800000000002</v>
+        <v>377.028</v>
       </c>
       <c r="I8">
-        <v>386.72199999999998</v>
+        <v>386.722</v>
       </c>
       <c r="J8">
-        <v>388.75799999999998</v>
+        <v>388.758</v>
       </c>
       <c r="K8">
-        <v>392.30799999999999</v>
+        <v>392.308</v>
       </c>
       <c r="L8">
-        <v>384.11399999999998</v>
+        <v>384.114</v>
       </c>
       <c r="M8">
-        <v>384.64600000000002</v>
+        <v>384.646</v>
       </c>
       <c r="N8">
         <v>377.44</v>
       </c>
       <c r="O8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
-        <v>290.44799999999998</v>
+        <v>290.448</v>
       </c>
       <c r="C9">
         <v>374.69</v>
       </c>
       <c r="D9">
-        <v>405.69999999999999</v>
+        <v>405.7</v>
       </c>
       <c r="E9">
         <v>415.733</v>
       </c>
       <c r="F9">
         <v>404.108</v>
       </c>
       <c r="G9">
-        <v>380.52300000000002</v>
+        <v>380.523</v>
       </c>
       <c r="H9">
-        <v>378.93000000000001</v>
+        <v>378.93</v>
       </c>
       <c r="I9">
         <v>386.673</v>
       </c>
       <c r="J9">
-        <v>384.31599999999997</v>
+        <v>384.316</v>
       </c>
       <c r="K9">
         <v>383.899</v>
       </c>
       <c r="L9">
-        <v>381.21800000000002</v>
+        <v>381.218</v>
       </c>
       <c r="M9">
-        <v>377.64499999999998</v>
+        <v>377.645</v>
       </c>
       <c r="N9">
-        <v>374.40499999999997</v>
+        <v>374.405</v>
       </c>
       <c r="O9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
         <v>270.142</v>
       </c>
       <c r="C10">
-        <v>377.85700000000003</v>
+        <v>377.857</v>
       </c>
       <c r="D10">
-        <v>406.19299999999998</v>
+        <v>406.193</v>
       </c>
       <c r="E10">
-        <v>414.77199999999999</v>
+        <v>414.772</v>
       </c>
       <c r="F10">
         <v>404.255</v>
       </c>
       <c r="G10">
-        <v>376.27499999999998</v>
+        <v>376.275</v>
       </c>
       <c r="H10">
         <v>379.916</v>
       </c>
       <c r="I10">
-        <v>386.86000000000001</v>
+        <v>386.86</v>
       </c>
       <c r="J10">
-        <v>385.75299999999999</v>
+        <v>385.753</v>
       </c>
       <c r="K10">
-        <v>384.54199999999997</v>
+        <v>384.542</v>
       </c>
       <c r="L10">
-        <v>382.37200000000001</v>
+        <v>382.372</v>
       </c>
       <c r="M10">
-        <v>377.87200000000001</v>
+        <v>377.872</v>
       </c>
       <c r="N10">
-        <v>374.071000000000026</v>
+        <v>374.071</v>
       </c>
       <c r="O10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>314.92700000000002</v>
+        <v>314.927</v>
       </c>
       <c r="C11">
-        <v>382.99400000000003</v>
+        <v>382.994</v>
       </c>
       <c r="D11">
-        <v>409.10399999999998</v>
+        <v>409.104</v>
       </c>
       <c r="E11">
         <v>414.697</v>
       </c>
       <c r="F11">
-        <v>407.40100000000001</v>
+        <v>407.401</v>
       </c>
       <c r="G11">
-        <v>373.62200000000001</v>
+        <v>373.622</v>
       </c>
       <c r="H11">
-        <v>381.64100000000002</v>
+        <v>381.641</v>
       </c>
       <c r="I11">
-        <v>386.65699999999998</v>
+        <v>386.657</v>
       </c>
       <c r="J11">
-        <v>386.79899999999998</v>
+        <v>386.799</v>
       </c>
       <c r="K11">
-        <v>386.35000000000002</v>
+        <v>386.35</v>
       </c>
       <c r="L11">
-        <v>383.31400000000002</v>
+        <v>383.314</v>
       </c>
       <c r="M11">
-        <v>378.69099999999997</v>
+        <v>378.691</v>
       </c>
       <c r="N11">
-        <v>374.85300000000001</v>
+        <v>374.853</v>
       </c>
       <c r="O11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
-        <v>322.73099999999999</v>
+        <v>322.731</v>
       </c>
       <c r="C12">
-        <v>385.88600000000002</v>
+        <v>385.886</v>
       </c>
       <c r="D12">
-        <v>411.27699999999999</v>
+        <v>411.277</v>
       </c>
       <c r="E12">
-        <v>413.66699999999997</v>
+        <v>413.667</v>
       </c>
       <c r="F12">
-        <v>404.45100000000002</v>
+        <v>404.451</v>
       </c>
       <c r="G12">
-        <v>370.32900000000001</v>
+        <v>370.329</v>
       </c>
       <c r="H12">
-        <v>381.49099999999999</v>
+        <v>381.491</v>
       </c>
       <c r="I12">
-        <v>387.57999999999998</v>
+        <v>387.58</v>
       </c>
       <c r="J12">
-        <v>387.69799999999998</v>
+        <v>387.698</v>
       </c>
       <c r="K12">
-        <v>387.038000000000011</v>
+        <v>387.038</v>
       </c>
       <c r="L12">
-        <v>383.96499999999997</v>
+        <v>383.965</v>
       </c>
       <c r="M12">
-        <v>379.34800000000001</v>
+        <v>379.348</v>
       </c>
       <c r="N12">
-        <v>374.76499999999999</v>
+        <v>374.765</v>
       </c>
       <c r="O12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
-        <v>327.91300000000001</v>
+        <v>327.913</v>
       </c>
       <c r="C13">
         <v>389.678</v>
       </c>
       <c r="D13">
-        <v>412.70699999999999</v>
+        <v>412.707</v>
       </c>
       <c r="E13">
-        <v>413.61900000000003</v>
+        <v>413.619</v>
       </c>
       <c r="F13">
-        <v>402.89800000000002</v>
+        <v>402.898</v>
       </c>
       <c r="G13">
-        <v>367.86500000000001</v>
+        <v>367.865</v>
       </c>
       <c r="H13">
-        <v>381.28800000000001</v>
+        <v>381.288</v>
       </c>
       <c r="I13">
-        <v>375.73399999999998</v>
+        <v>375.734</v>
       </c>
       <c r="J13">
-        <v>388.70499999999998</v>
+        <v>388.705</v>
       </c>
       <c r="K13">
-        <v>372.99599999999998</v>
+        <v>372.996</v>
       </c>
       <c r="L13">
-        <v>372.24099999999999</v>
+        <v>372.241</v>
       </c>
       <c r="M13">
-        <v>373.65600000000001</v>
+        <v>373.656</v>
       </c>
       <c r="N13">
-        <v>375.40199999999999</v>
+        <v>375.402</v>
       </c>
       <c r="O13" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>