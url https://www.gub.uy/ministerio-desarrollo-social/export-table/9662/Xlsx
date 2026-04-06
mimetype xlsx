--- v0 (2025-12-17)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>enero</t>
   </si>
   <si>
     <t>febrero</t>
   </si>
   <si>
@@ -59,51 +59,51 @@
   <si>
     <t>.</t>
   </si>
   <si>
     <t>julio</t>
   </si>
   <si>
     <t>agosto</t>
   </si>
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -397,57 +397,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>1985</v>
       </c>
       <c r="C1">
         <v>1986</v>
       </c>
       <c r="D1">
         <v>1987</v>
       </c>
       <c r="E1">
         <v>1988</v>
       </c>
       <c r="F1">
         <v>1989</v>
       </c>
       <c r="G1">
@@ -530,266 +530,266 @@
       </c>
       <c r="AG1">
         <v>2016</v>
       </c>
       <c r="AH1">
         <v>2017</v>
       </c>
       <c r="AI1">
         <v>2018</v>
       </c>
       <c r="AJ1">
         <v>2019</v>
       </c>
       <c r="AK1">
         <v>2020</v>
       </c>
       <c r="AL1">
         <v>2021</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>22.0070000000000014</v>
+        <v>22.007</v>
       </c>
       <c r="C2">
         <v>21.475</v>
       </c>
       <c r="D2">
         <v>28.589</v>
       </c>
       <c r="E2">
         <v>53.828</v>
       </c>
       <c r="F2">
         <v>60.675</v>
       </c>
       <c r="G2">
         <v>63.439</v>
       </c>
       <c r="H2">
         <v>64.575</v>
       </c>
       <c r="I2">
         <v>62.837</v>
       </c>
       <c r="J2">
         <v>61.717</v>
       </c>
       <c r="K2">
         <v>60.744</v>
       </c>
       <c r="L2">
         <v>59.962</v>
       </c>
       <c r="M2">
         <v>61.243</v>
       </c>
       <c r="N2">
         <v>64.648</v>
       </c>
       <c r="O2">
-        <v>64.69199999999999</v>
+        <v>64.692</v>
       </c>
       <c r="P2">
-        <v>65.51600000000001</v>
+        <v>65.516</v>
       </c>
       <c r="Q2">
         <v>65.486</v>
       </c>
       <c r="R2">
         <v>64.928</v>
       </c>
       <c r="S2">
         <v>63.868</v>
       </c>
       <c r="T2">
         <v>64.176</v>
       </c>
       <c r="U2">
-        <v>64.35899999999999</v>
+        <v>64.359</v>
       </c>
       <c r="V2">
         <v>64.371</v>
       </c>
       <c r="W2">
         <v>67.137</v>
       </c>
       <c r="X2">
-        <v>69.63200000000001</v>
+        <v>69.632</v>
       </c>
       <c r="Y2">
         <v>71.999</v>
       </c>
       <c r="Z2">
-        <v>75.81699999999999</v>
+        <v>75.817</v>
       </c>
       <c r="AA2">
         <v>78.758</v>
       </c>
       <c r="AB2">
         <v>83.488</v>
       </c>
       <c r="AC2">
         <v>84.163</v>
       </c>
       <c r="AD2">
         <v>84.624</v>
       </c>
       <c r="AE2">
         <v>86.446</v>
       </c>
       <c r="AF2">
-        <v>86.23999999999999</v>
+        <v>86.24</v>
       </c>
       <c r="AG2">
         <v>86.964</v>
       </c>
       <c r="AH2">
-        <v>84.45399999999999</v>
+        <v>84.454</v>
       </c>
       <c r="AI2">
         <v>81.623</v>
       </c>
       <c r="AJ2">
-        <v>84.66800000000001</v>
+        <v>84.668</v>
       </c>
       <c r="AK2">
-        <v>83.27200000000001</v>
+        <v>83.272</v>
       </c>
       <c r="AL2">
-        <v>82.68899999999999</v>
+        <v>82.689</v>
       </c>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>21.97</v>
       </c>
       <c r="C3">
         <v>21.446</v>
       </c>
       <c r="D3">
         <v>28.559</v>
       </c>
       <c r="E3">
         <v>54.29</v>
       </c>
       <c r="F3">
         <v>60.665</v>
       </c>
       <c r="G3">
         <v>63.358</v>
       </c>
       <c r="H3">
         <v>64.459</v>
       </c>
       <c r="I3">
         <v>62.665</v>
       </c>
       <c r="J3">
         <v>61.579</v>
       </c>
       <c r="K3">
         <v>60.669</v>
       </c>
       <c r="L3">
         <v>60.129</v>
       </c>
       <c r="M3">
         <v>61.447</v>
       </c>
       <c r="N3">
         <v>64.833</v>
       </c>
       <c r="O3">
         <v>64.943</v>
       </c>
       <c r="P3">
-        <v>65.59399999999999</v>
+        <v>65.594</v>
       </c>
       <c r="Q3">
         <v>65.633</v>
       </c>
       <c r="R3">
         <v>64.875</v>
       </c>
       <c r="S3">
         <v>63.761</v>
       </c>
       <c r="T3">
-        <v>64.097999999999999</v>
+        <v>64.098</v>
       </c>
       <c r="U3">
         <v>64.395</v>
       </c>
       <c r="V3">
         <v>64.929</v>
       </c>
       <c r="W3">
-        <v>67.27500000000001</v>
+        <v>67.275</v>
       </c>
       <c r="X3">
-        <v>69.81100000000001</v>
+        <v>69.811</v>
       </c>
       <c r="Y3">
         <v>72.248</v>
       </c>
       <c r="Z3">
-        <v>76.066000000000003</v>
+        <v>76.066</v>
       </c>
       <c r="AA3">
-        <v>78.96899999999999</v>
+        <v>78.969</v>
       </c>
       <c r="AB3">
-        <v>83.94499999999999</v>
+        <v>83.945</v>
       </c>
       <c r="AC3">
         <v>84.297</v>
       </c>
       <c r="AD3">
         <v>84.711</v>
       </c>
       <c r="AE3">
         <v>86.381</v>
       </c>
       <c r="AF3">
         <v>86.306</v>
       </c>
       <c r="AG3">
         <v>86.962</v>
       </c>
       <c r="AH3">
         <v>84.473</v>
       </c>
       <c r="AI3">
-        <v>82.018000000000001</v>
+        <v>82.018</v>
       </c>
       <c r="AJ3">
         <v>84.441</v>
       </c>
       <c r="AK3">
         <v>83.352</v>
       </c>
       <c r="AL3">
         <v>82.633</v>
       </c>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
         <v>21.922</v>
       </c>
       <c r="C4">
         <v>21.564</v>
       </c>
       <c r="D4">
         <v>31.409</v>
       </c>
       <c r="E4">
@@ -798,462 +798,462 @@
       <c r="F4">
         <v>60.765</v>
       </c>
       <c r="G4">
         <v>63.576</v>
       </c>
       <c r="H4">
         <v>64.404</v>
       </c>
       <c r="I4">
         <v>62.707</v>
       </c>
       <c r="J4">
         <v>61.555</v>
       </c>
       <c r="K4">
         <v>60.495</v>
       </c>
       <c r="L4">
         <v>60.3</v>
       </c>
       <c r="M4">
         <v>61.96</v>
       </c>
       <c r="N4">
-        <v>65.23999999999999</v>
+        <v>65.24</v>
       </c>
       <c r="O4">
         <v>64.932</v>
       </c>
       <c r="P4">
-        <v>65.56399999999999</v>
+        <v>65.564</v>
       </c>
       <c r="Q4">
-        <v>65.46299999999999</v>
+        <v>65.463</v>
       </c>
       <c r="R4">
-        <v>64.90300000000001</v>
+        <v>64.903</v>
       </c>
       <c r="S4">
         <v>63.851</v>
       </c>
       <c r="T4">
-        <v>64.16500000000001</v>
+        <v>64.165</v>
       </c>
       <c r="U4">
         <v>64.497</v>
       </c>
       <c r="V4">
-        <v>65.36199999999999</v>
+        <v>65.362</v>
       </c>
       <c r="W4">
         <v>67.512</v>
       </c>
       <c r="X4">
         <v>69.958</v>
       </c>
       <c r="Y4">
         <v>72.443</v>
       </c>
       <c r="Z4">
-        <v>76.34399999999999</v>
+        <v>76.344</v>
       </c>
       <c r="AA4">
         <v>79.246</v>
       </c>
       <c r="AB4">
         <v>84.286</v>
       </c>
       <c r="AC4">
         <v>84.455</v>
       </c>
       <c r="AD4">
         <v>84.914</v>
       </c>
       <c r="AE4">
         <v>86.429</v>
       </c>
       <c r="AF4">
-        <v>86.45699999999999</v>
+        <v>86.457</v>
       </c>
       <c r="AG4">
-        <v>87.030000000000001</v>
+        <v>87.03</v>
       </c>
       <c r="AH4">
         <v>84.375</v>
       </c>
       <c r="AI4">
-        <v>82.26300000000001</v>
+        <v>82.263</v>
       </c>
       <c r="AJ4">
         <v>83.989</v>
       </c>
       <c r="AK4">
-        <v>83.34399999999999</v>
+        <v>83.344</v>
       </c>
       <c r="AL4">
-        <v>82.49299999999999</v>
+        <v>82.493</v>
       </c>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
         <v>21.859</v>
       </c>
       <c r="C5">
         <v>21.499</v>
       </c>
       <c r="D5">
         <v>33.378</v>
       </c>
       <c r="E5">
         <v>55.712</v>
       </c>
       <c r="F5">
         <v>60.739</v>
       </c>
       <c r="G5">
         <v>63.346</v>
       </c>
       <c r="H5">
-        <v>64.35299999999999</v>
+        <v>64.353</v>
       </c>
       <c r="I5">
         <v>63.162</v>
       </c>
       <c r="J5">
         <v>61.346</v>
       </c>
       <c r="K5">
         <v>60.536</v>
       </c>
       <c r="L5">
         <v>60.168</v>
       </c>
       <c r="M5">
         <v>62.176</v>
       </c>
       <c r="N5">
-        <v>65.65600000000001</v>
+        <v>65.656</v>
       </c>
       <c r="O5">
-        <v>64.93000000000001</v>
+        <v>64.93</v>
       </c>
       <c r="P5">
-        <v>65.57299999999999</v>
+        <v>65.573</v>
       </c>
       <c r="Q5">
         <v>65.333</v>
       </c>
       <c r="R5">
         <v>64.952</v>
       </c>
       <c r="S5">
         <v>63.927</v>
       </c>
       <c r="T5">
-        <v>64.063000000000002</v>
+        <v>64.063</v>
       </c>
       <c r="U5">
         <v>64.624</v>
       </c>
       <c r="V5">
-        <v>65.51900000000001</v>
+        <v>65.519</v>
       </c>
       <c r="W5">
         <v>67.64</v>
       </c>
       <c r="X5">
-        <v>70.039000000000001</v>
+        <v>70.039</v>
       </c>
       <c r="Y5">
-        <v>72.71899999999999</v>
+        <v>72.719</v>
       </c>
       <c r="Z5">
-        <v>76.61199999999999</v>
+        <v>76.612</v>
       </c>
       <c r="AA5">
         <v>79.349</v>
       </c>
       <c r="AB5">
-        <v>84.79000000000001</v>
+        <v>84.79</v>
       </c>
       <c r="AC5">
         <v>84.538</v>
       </c>
       <c r="AD5">
         <v>85.121</v>
       </c>
       <c r="AE5">
         <v>86.461</v>
       </c>
       <c r="AF5">
-        <v>86.60599999999999</v>
+        <v>86.606</v>
       </c>
       <c r="AG5">
-        <v>87.13800000000001</v>
+        <v>87.138</v>
       </c>
       <c r="AH5">
-        <v>84.28700000000001</v>
+        <v>84.287</v>
       </c>
       <c r="AI5">
-        <v>82.66200000000001</v>
+        <v>82.662</v>
       </c>
       <c r="AJ5">
-        <v>83.97799999999999</v>
+        <v>83.978</v>
       </c>
       <c r="AK5">
         <v>83.592</v>
       </c>
       <c r="AL5">
         <v>82.334</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
         <v>21.749</v>
       </c>
       <c r="C6">
         <v>21.524</v>
       </c>
       <c r="D6">
-        <v>35.055999999999997</v>
+        <v>35.056</v>
       </c>
       <c r="E6">
         <v>56.65</v>
       </c>
       <c r="F6">
         <v>61.503</v>
       </c>
       <c r="G6">
         <v>63.29</v>
       </c>
       <c r="H6">
-        <v>64.16200000000001</v>
+        <v>64.162</v>
       </c>
       <c r="I6">
-        <v>63.0060000000000002</v>
+        <v>63.006</v>
       </c>
       <c r="J6">
         <v>61.273</v>
       </c>
       <c r="K6">
         <v>60.385</v>
       </c>
       <c r="L6">
         <v>60.131</v>
       </c>
       <c r="M6">
         <v>62.358</v>
       </c>
       <c r="N6">
-        <v>66.084999999999994</v>
+        <v>66.085</v>
       </c>
       <c r="O6">
-        <v>65.0049999999999955</v>
+        <v>65.005</v>
       </c>
       <c r="P6">
         <v>65.557</v>
       </c>
       <c r="Q6">
-        <v>65.18300000000001</v>
+        <v>65.183</v>
       </c>
       <c r="R6">
-        <v>64.70699999999999</v>
+        <v>64.707</v>
       </c>
       <c r="S6">
         <v>63.842</v>
       </c>
       <c r="T6">
         <v>64.239</v>
       </c>
       <c r="U6">
         <v>64.742</v>
       </c>
       <c r="V6">
         <v>65.764</v>
       </c>
       <c r="W6">
-        <v>67.81699999999999</v>
+        <v>67.817</v>
       </c>
       <c r="X6">
         <v>70.303</v>
       </c>
       <c r="Y6">
         <v>73.157</v>
       </c>
       <c r="Z6">
         <v>76.902</v>
       </c>
       <c r="AA6">
-        <v>79.65600000000001</v>
+        <v>79.656</v>
       </c>
       <c r="AB6">
         <v>83.258</v>
       </c>
       <c r="AC6">
         <v>84.623</v>
       </c>
       <c r="AD6">
         <v>85.36</v>
       </c>
       <c r="AE6">
-        <v>86.44799999999999</v>
+        <v>86.448</v>
       </c>
       <c r="AF6">
         <v>86.843</v>
       </c>
       <c r="AG6">
-        <v>86.36799999999999</v>
+        <v>86.368</v>
       </c>
       <c r="AH6">
-        <v>84.069999999999993</v>
+        <v>84.07</v>
       </c>
       <c r="AI6">
         <v>82.92</v>
       </c>
       <c r="AJ6">
         <v>83.777</v>
       </c>
       <c r="AK6">
         <v>83.699</v>
       </c>
       <c r="AL6">
         <v>82.105</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
         <v>21.729</v>
       </c>
       <c r="C7">
         <v>21.857</v>
       </c>
       <c r="D7">
         <v>36.849</v>
       </c>
       <c r="E7">
         <v>57.326</v>
       </c>
       <c r="F7">
         <v>61.593</v>
       </c>
       <c r="G7">
         <v>63.469</v>
       </c>
       <c r="H7">
-        <v>64.099000000000004</v>
+        <v>64.099</v>
       </c>
       <c r="I7">
         <v>62.948</v>
       </c>
       <c r="J7">
         <v>61.29</v>
       </c>
       <c r="K7">
         <v>60.375</v>
       </c>
       <c r="L7">
         <v>60.132</v>
       </c>
       <c r="M7">
         <v>62.556</v>
       </c>
       <c r="N7">
-        <v>65.77200000000001</v>
+        <v>65.772</v>
       </c>
       <c r="O7">
-        <v>65.046000000000006</v>
+        <v>65.046</v>
       </c>
       <c r="P7">
-        <v>65.53100000000001</v>
+        <v>65.531</v>
       </c>
       <c r="Q7">
-        <v>65.17700000000001</v>
+        <v>65.177</v>
       </c>
       <c r="R7">
-        <v>64.52800000000001</v>
+        <v>64.528</v>
       </c>
       <c r="S7">
         <v>63.389</v>
       </c>
       <c r="T7">
         <v>64.279</v>
       </c>
       <c r="U7">
-        <v>64.83799999999999</v>
+        <v>64.838</v>
       </c>
       <c r="V7">
-        <v>66.010000000000005</v>
+        <v>66.01</v>
       </c>
       <c r="W7">
         <v>68.197</v>
       </c>
       <c r="X7">
         <v>70.371</v>
       </c>
       <c r="Y7">
         <v>73.589</v>
       </c>
       <c r="Z7">
         <v>77.206</v>
       </c>
       <c r="AA7">
-        <v>80.024000000000001</v>
+        <v>80.024</v>
       </c>
       <c r="AB7">
         <v>83.557</v>
       </c>
       <c r="AC7">
-        <v>84.78700000000001</v>
+        <v>84.787</v>
       </c>
       <c r="AD7">
         <v>85.518</v>
       </c>
       <c r="AE7">
         <v>86.554</v>
       </c>
       <c r="AF7">
-        <v>87.0049999999999955</v>
+        <v>87.005</v>
       </c>
       <c r="AG7">
         <v>86.37</v>
       </c>
       <c r="AH7">
         <v>83.935</v>
       </c>
       <c r="AI7">
-        <v>83.26000000000001</v>
+        <v>83.26</v>
       </c>
       <c r="AJ7">
         <v>83.735</v>
       </c>
       <c r="AK7">
         <v>83.773</v>
       </c>
       <c r="AL7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
         <v>21.754</v>
       </c>
       <c r="C8">
         <v>21.939</v>
       </c>
       <c r="D8">
         <v>40.898</v>
       </c>
       <c r="E8">
@@ -1271,459 +1271,459 @@
       <c r="I8">
         <v>62.75</v>
       </c>
       <c r="J8">
         <v>61.168</v>
       </c>
       <c r="K8">
         <v>60.357</v>
       </c>
       <c r="L8">
         <v>60.178</v>
       </c>
       <c r="M8">
         <v>62.79</v>
       </c>
       <c r="N8">
         <v>65.937</v>
       </c>
       <c r="O8">
         <v>65.221</v>
       </c>
       <c r="P8">
         <v>65.42</v>
       </c>
       <c r="Q8">
-        <v>65.17700000000001</v>
+        <v>65.177</v>
       </c>
       <c r="R8">
         <v>64.449</v>
       </c>
       <c r="S8">
         <v>63.537</v>
       </c>
       <c r="T8">
         <v>64.327</v>
       </c>
       <c r="U8">
-        <v>64.92100000000001</v>
+        <v>64.921</v>
       </c>
       <c r="V8">
         <v>66.126</v>
       </c>
       <c r="W8">
         <v>68.372</v>
       </c>
       <c r="X8">
-        <v>70.48699999999999</v>
+        <v>70.487</v>
       </c>
       <c r="Y8">
         <v>73.864</v>
       </c>
       <c r="Z8">
         <v>77.321</v>
       </c>
       <c r="AA8">
-        <v>80.087000000000003</v>
+        <v>80.087</v>
       </c>
       <c r="AB8">
         <v>83.78</v>
       </c>
       <c r="AC8">
-        <v>85.0019999999999953</v>
+        <v>85.002</v>
       </c>
       <c r="AD8">
-        <v>85.60299999999999</v>
+        <v>85.603</v>
       </c>
       <c r="AE8">
         <v>85.878</v>
       </c>
       <c r="AF8">
-        <v>87.058999999999997</v>
+        <v>87.059</v>
       </c>
       <c r="AG8">
-        <v>84.64700000000001</v>
+        <v>84.647</v>
       </c>
       <c r="AH8">
         <v>83.657</v>
       </c>
       <c r="AI8">
         <v>83.577</v>
       </c>
       <c r="AJ8">
-        <v>83.72199999999999</v>
+        <v>83.722</v>
       </c>
       <c r="AK8">
         <v>83.736</v>
       </c>
       <c r="AL8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
         <v>21.807</v>
       </c>
       <c r="C9">
         <v>22.326</v>
       </c>
       <c r="D9">
         <v>43.993</v>
       </c>
       <c r="E9">
         <v>58.948</v>
       </c>
       <c r="F9">
         <v>61.709</v>
       </c>
       <c r="G9">
         <v>63.969</v>
       </c>
       <c r="H9">
         <v>63.863</v>
       </c>
       <c r="I9">
         <v>62.563</v>
       </c>
       <c r="J9">
-        <v>61.085000000000001</v>
+        <v>61.085</v>
       </c>
       <c r="K9">
         <v>60.259</v>
       </c>
       <c r="L9">
         <v>60.399</v>
       </c>
       <c r="M9">
         <v>62.993</v>
       </c>
       <c r="N9">
         <v>66.105</v>
       </c>
       <c r="O9">
-        <v>65.24299999999999</v>
+        <v>65.243</v>
       </c>
       <c r="P9">
         <v>65.376</v>
       </c>
       <c r="Q9">
-        <v>65.052999999999997</v>
+        <v>65.053</v>
       </c>
       <c r="R9">
         <v>64.261</v>
       </c>
       <c r="S9">
         <v>63.467</v>
       </c>
       <c r="T9">
         <v>64.343</v>
       </c>
       <c r="U9">
         <v>64.943</v>
       </c>
       <c r="V9">
-        <v>66.26000000000001</v>
+        <v>66.26</v>
       </c>
       <c r="W9">
         <v>68.67</v>
       </c>
       <c r="X9">
         <v>70.702</v>
       </c>
       <c r="Y9">
         <v>73.961</v>
       </c>
       <c r="Z9">
         <v>77.5</v>
       </c>
       <c r="AA9">
         <v>80.562</v>
       </c>
       <c r="AB9">
-        <v>83.81399999999999</v>
+        <v>83.814</v>
       </c>
       <c r="AC9">
         <v>84.828</v>
       </c>
       <c r="AD9">
         <v>85.681</v>
       </c>
       <c r="AE9">
         <v>85.839</v>
       </c>
       <c r="AF9">
-        <v>87.033000000000001</v>
+        <v>87.033</v>
       </c>
       <c r="AG9">
-        <v>84.49299999999999</v>
+        <v>84.493</v>
       </c>
       <c r="AH9">
         <v>83.226</v>
       </c>
       <c r="AI9">
         <v>83.794</v>
       </c>
       <c r="AJ9">
         <v>83.62</v>
       </c>
       <c r="AK9">
         <v>83.55</v>
       </c>
       <c r="AL9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
         <v>21.775</v>
       </c>
       <c r="C10">
         <v>22.894</v>
       </c>
       <c r="D10">
         <v>46.822</v>
       </c>
       <c r="E10">
         <v>59.722</v>
       </c>
       <c r="F10">
         <v>61.944</v>
       </c>
       <c r="G10">
         <v>63.951</v>
       </c>
       <c r="H10">
         <v>63.878</v>
       </c>
       <c r="I10">
         <v>62.468</v>
       </c>
       <c r="J10">
-        <v>61.036999999999999</v>
+        <v>61.037</v>
       </c>
       <c r="K10">
         <v>60.205</v>
       </c>
       <c r="L10">
         <v>60.154</v>
       </c>
       <c r="M10">
         <v>63.234</v>
       </c>
       <c r="N10">
-        <v>66.21299999999999</v>
+        <v>66.213</v>
       </c>
       <c r="O10">
         <v>65.328</v>
       </c>
       <c r="P10">
         <v>65.205</v>
       </c>
       <c r="Q10">
-        <v>65.010999999999996</v>
+        <v>65.011</v>
       </c>
       <c r="R10">
-        <v>64.019000000000005</v>
+        <v>64.019</v>
       </c>
       <c r="S10">
         <v>63.571</v>
       </c>
       <c r="T10">
         <v>64.374</v>
       </c>
       <c r="U10">
         <v>64.976</v>
       </c>
       <c r="V10">
         <v>66.3</v>
       </c>
       <c r="W10">
         <v>68.7</v>
       </c>
       <c r="X10">
-        <v>70.91500000000001</v>
+        <v>70.915</v>
       </c>
       <c r="Y10">
-        <v>74.30200000000001</v>
+        <v>74.302</v>
       </c>
       <c r="Z10">
         <v>77.697</v>
       </c>
       <c r="AA10">
         <v>81.128</v>
       </c>
       <c r="AB10">
         <v>83.797</v>
       </c>
       <c r="AC10">
-        <v>84.055999999999997</v>
+        <v>84.056</v>
       </c>
       <c r="AD10">
         <v>85.911</v>
       </c>
       <c r="AE10">
         <v>85.755</v>
       </c>
       <c r="AF10">
         <v>86.92</v>
       </c>
       <c r="AG10">
         <v>84.309</v>
       </c>
       <c r="AH10">
-        <v>81.69199999999999</v>
+        <v>81.692</v>
       </c>
       <c r="AI10">
         <v>83.955</v>
       </c>
       <c r="AJ10">
-        <v>83.36499999999999</v>
+        <v>83.365</v>
       </c>
       <c r="AK10">
         <v>83.465</v>
       </c>
       <c r="AL10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
         <v>21.45</v>
       </c>
       <c r="C11">
         <v>23.403</v>
       </c>
       <c r="D11">
         <v>48.911</v>
       </c>
       <c r="E11">
         <v>59.628</v>
       </c>
       <c r="F11">
         <v>62.572</v>
       </c>
       <c r="G11">
         <v>64.491</v>
       </c>
       <c r="H11">
         <v>63.684</v>
       </c>
       <c r="I11">
         <v>62.131</v>
       </c>
       <c r="J11">
         <v>60.778</v>
       </c>
       <c r="K11">
         <v>59.957</v>
       </c>
       <c r="L11">
         <v>60.255</v>
       </c>
       <c r="M11">
         <v>63.474</v>
       </c>
       <c r="N11">
-        <v>66.21299999999999</v>
+        <v>66.213</v>
       </c>
       <c r="O11">
-        <v>65.43000000000001</v>
+        <v>65.43</v>
       </c>
       <c r="P11">
         <v>65.327</v>
       </c>
       <c r="Q11">
-        <v>65.013999999999996</v>
+        <v>65.014</v>
       </c>
       <c r="R11">
-        <v>64.052999999999997</v>
+        <v>64.053</v>
       </c>
       <c r="S11">
         <v>63.768</v>
       </c>
       <c r="T11">
-        <v>64.15900000000001</v>
+        <v>64.159</v>
       </c>
       <c r="U11">
-        <v>65.033000000000001</v>
+        <v>65.033</v>
       </c>
       <c r="V11">
-        <v>66.47199999999999</v>
+        <v>66.472</v>
       </c>
       <c r="W11">
-        <v>69.055000000000007</v>
+        <v>69.055</v>
       </c>
       <c r="X11">
         <v>71.129</v>
       </c>
       <c r="Y11">
         <v>74.797</v>
       </c>
       <c r="Z11">
         <v>77.836</v>
       </c>
       <c r="AA11">
-        <v>81.68899999999999</v>
+        <v>81.689</v>
       </c>
       <c r="AB11">
         <v>83.694</v>
       </c>
       <c r="AC11">
-        <v>84.075999999999993</v>
+        <v>84.076</v>
       </c>
       <c r="AD11">
-        <v>86.11499999999999</v>
+        <v>86.115</v>
       </c>
       <c r="AE11">
         <v>85.863</v>
       </c>
       <c r="AF11">
         <v>86.934</v>
       </c>
       <c r="AG11">
-        <v>84.27500000000001</v>
+        <v>84.275</v>
       </c>
       <c r="AH11">
         <v>81.265</v>
       </c>
       <c r="AI11">
         <v>84.173</v>
       </c>
       <c r="AJ11">
-        <v>83.081999999999994</v>
+        <v>83.082</v>
       </c>
       <c r="AK11">
-        <v>83.26300000000001</v>
+        <v>83.263</v>
       </c>
       <c r="AL11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
         <v>21.415</v>
       </c>
       <c r="C12">
         <v>24.254</v>
       </c>
       <c r="D12">
         <v>50.688</v>
       </c>
       <c r="E12">
         <v>60.202</v>
       </c>
       <c r="F12">
         <v>63.267</v>
       </c>
       <c r="G12">
@@ -1744,218 +1744,218 @@
       <c r="L12">
         <v>60.286</v>
       </c>
       <c r="M12">
         <v>63.765</v>
       </c>
       <c r="N12">
         <v>66.28</v>
       </c>
       <c r="O12">
         <v>65.38</v>
       </c>
       <c r="P12">
         <v>65.318</v>
       </c>
       <c r="Q12">
         <v>64.973</v>
       </c>
       <c r="R12">
         <v>63.781</v>
       </c>
       <c r="S12">
         <v>63.93</v>
       </c>
       <c r="T12">
-        <v>64.42400000000001</v>
+        <v>64.424</v>
       </c>
       <c r="U12">
-        <v>65.26000000000001</v>
+        <v>65.26</v>
       </c>
       <c r="V12">
         <v>66.732</v>
       </c>
       <c r="W12">
-        <v>69.090000000000003</v>
+        <v>69.09</v>
       </c>
       <c r="X12">
         <v>71.45</v>
       </c>
       <c r="Y12">
-        <v>75.39700000000001</v>
+        <v>75.397</v>
       </c>
       <c r="Z12">
         <v>78.2</v>
       </c>
       <c r="AA12">
         <v>82.321</v>
       </c>
       <c r="AB12">
-        <v>83.82299999999999</v>
+        <v>83.823</v>
       </c>
       <c r="AC12">
         <v>84.239</v>
       </c>
       <c r="AD12">
-        <v>86.29900000000001</v>
+        <v>86.299</v>
       </c>
       <c r="AE12">
         <v>85.946</v>
       </c>
       <c r="AF12">
-        <v>86.97199999999999</v>
+        <v>86.972</v>
       </c>
       <c r="AG12">
         <v>84.38</v>
       </c>
       <c r="AH12">
         <v>81.246</v>
       </c>
       <c r="AI12">
         <v>84.452</v>
       </c>
       <c r="AJ12">
         <v>83.226</v>
       </c>
       <c r="AK12">
-        <v>83.0040000000000049</v>
+        <v>83.004</v>
       </c>
       <c r="AL12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
         <v>21.377</v>
       </c>
       <c r="C13">
         <v>25.471</v>
       </c>
       <c r="D13">
         <v>52.261</v>
       </c>
       <c r="E13">
         <v>60.304</v>
       </c>
       <c r="F13">
         <v>63.221</v>
       </c>
       <c r="G13">
         <v>64.645</v>
       </c>
       <c r="H13">
-        <v>63.055999999999997</v>
+        <v>63.056</v>
       </c>
       <c r="I13">
         <v>61.819</v>
       </c>
       <c r="J13">
         <v>60.573</v>
       </c>
       <c r="K13">
         <v>59.89</v>
       </c>
       <c r="L13">
         <v>60.641</v>
       </c>
       <c r="M13">
-        <v>64.16500000000001</v>
+        <v>64.165</v>
       </c>
       <c r="N13">
-        <v>64.59999999999999</v>
+        <v>64.6</v>
       </c>
       <c r="O13">
         <v>65.498</v>
       </c>
       <c r="P13">
         <v>65.449</v>
       </c>
       <c r="Q13">
         <v>64.965</v>
       </c>
       <c r="R13">
         <v>63.941</v>
       </c>
       <c r="S13">
         <v>64.17</v>
       </c>
       <c r="T13">
-        <v>64.58499999999999</v>
+        <v>64.585</v>
       </c>
       <c r="U13">
         <v>65.518</v>
       </c>
       <c r="V13">
         <v>66.956</v>
       </c>
       <c r="W13">
-        <v>69.35899999999999</v>
+        <v>69.359</v>
       </c>
       <c r="X13">
-        <v>71.61799999999999</v>
+        <v>71.618</v>
       </c>
       <c r="Y13">
         <v>75.667</v>
       </c>
       <c r="Z13">
-        <v>78.43000000000001</v>
+        <v>78.43</v>
       </c>
       <c r="AA13">
         <v>82.89</v>
       </c>
       <c r="AB13">
-        <v>84.027000000000001</v>
+        <v>84.027</v>
       </c>
       <c r="AC13">
-        <v>84.44499999999999</v>
+        <v>84.445</v>
       </c>
       <c r="AD13">
-        <v>86.33499999999999</v>
+        <v>86.335</v>
       </c>
       <c r="AE13">
-        <v>86.20999999999999</v>
+        <v>86.21</v>
       </c>
       <c r="AF13">
-        <v>86.93899999999999</v>
+        <v>86.939</v>
       </c>
       <c r="AG13">
-        <v>84.56399999999999</v>
+        <v>84.564</v>
       </c>
       <c r="AH13">
         <v>81.255</v>
       </c>
       <c r="AI13">
         <v>84.783</v>
       </c>
       <c r="AJ13">
         <v>83.251</v>
       </c>
       <c r="AK13">
-        <v>82.93899999999999</v>
+        <v>82.939</v>
       </c>
       <c r="AL13" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>