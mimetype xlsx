--- v0 (2025-12-15)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>enero</t>
   </si>
   <si>
     <t>febrero</t>
   </si>
   <si>
@@ -59,51 +59,51 @@
   <si>
     <t>.</t>
   </si>
   <si>
     <t>julio</t>
   </si>
   <si>
     <t>agosto</t>
   </si>
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -397,57 +397,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>1993</v>
       </c>
       <c r="C1">
         <v>1994</v>
       </c>
       <c r="D1">
         <v>1995</v>
       </c>
       <c r="E1">
         <v>1996</v>
       </c>
       <c r="F1">
         <v>1997</v>
       </c>
       <c r="G1">
@@ -539,57 +539,57 @@
       <c r="E2">
         <v>23.506</v>
       </c>
       <c r="F2">
         <v>16.523</v>
       </c>
       <c r="G2">
         <v>15.546</v>
       </c>
       <c r="H2">
         <v>18.6</v>
       </c>
       <c r="I2">
         <v>24.124</v>
       </c>
       <c r="J2">
         <v>28.221</v>
       </c>
       <c r="K2">
         <v>30.488</v>
       </c>
       <c r="L2">
         <v>34.638</v>
       </c>
       <c r="M2">
-        <v>17.0019999999999989</v>
+        <v>17.002</v>
       </c>
       <c r="N2">
         <v>15.665</v>
       </c>
       <c r="O2">
-        <v>19.097999999999999</v>
+        <v>19.098</v>
       </c>
       <c r="P2">
         <v>19.09</v>
       </c>
       <c r="Q2">
         <v>20.794</v>
       </c>
       <c r="R2">
         <v>26.386</v>
       </c>
       <c r="S2">
         <v>26.221</v>
       </c>
       <c r="T2">
         <v>26.524</v>
       </c>
       <c r="U2">
         <v>28.65</v>
       </c>
       <c r="V2">
         <v>36.179</v>
       </c>
       <c r="W2">
         <v>39.575</v>
       </c>
@@ -598,182 +598,182 @@
       </c>
       <c r="Y2">
         <v>48.817</v>
       </c>
       <c r="Z2">
         <v>43.578</v>
       </c>
       <c r="AA2">
         <v>44.601</v>
       </c>
       <c r="AB2">
         <v>47.355</v>
       </c>
       <c r="AC2">
         <v>48.158</v>
       </c>
       <c r="AD2">
         <v>76.59</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>14.079000000000001</v>
+        <v>14.079</v>
       </c>
       <c r="C3">
         <v>18.087</v>
       </c>
       <c r="D3">
         <v>18.96</v>
       </c>
       <c r="E3">
-        <v>23.042000000000002</v>
+        <v>23.042</v>
       </c>
       <c r="F3">
         <v>17.749</v>
       </c>
       <c r="G3">
         <v>17.185</v>
       </c>
       <c r="H3">
         <v>20.394</v>
       </c>
       <c r="I3">
         <v>28.95</v>
       </c>
       <c r="J3">
         <v>29.223</v>
       </c>
       <c r="K3">
         <v>31.722</v>
       </c>
       <c r="L3">
         <v>30.43</v>
       </c>
       <c r="M3">
         <v>17.122</v>
       </c>
       <c r="N3">
         <v>15.785</v>
       </c>
       <c r="O3">
         <v>19.795</v>
       </c>
       <c r="P3">
         <v>19.431</v>
       </c>
       <c r="Q3">
         <v>21.197</v>
       </c>
       <c r="R3">
         <v>29.282</v>
       </c>
       <c r="S3">
-        <v>26.047000000000001</v>
+        <v>26.047</v>
       </c>
       <c r="T3">
         <v>26.129</v>
       </c>
       <c r="U3">
         <v>30.484</v>
       </c>
       <c r="V3">
         <v>34.622</v>
       </c>
       <c r="W3">
         <v>39.422</v>
       </c>
       <c r="X3">
         <v>41.404</v>
       </c>
       <c r="Y3">
-        <v>47.069000000000003</v>
+        <v>47.069</v>
       </c>
       <c r="Z3">
         <v>42.282</v>
       </c>
       <c r="AA3">
         <v>42.978</v>
       </c>
       <c r="AB3">
         <v>44.319</v>
       </c>
       <c r="AC3">
         <v>45.937</v>
       </c>
       <c r="AD3">
         <v>73.87</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
         <v>14.634</v>
       </c>
       <c r="C4">
         <v>16.937</v>
       </c>
       <c r="D4">
         <v>18.679</v>
       </c>
       <c r="E4">
         <v>20.837</v>
       </c>
       <c r="F4">
         <v>17.472</v>
       </c>
       <c r="G4">
         <v>16.107</v>
       </c>
       <c r="H4">
         <v>21.202</v>
       </c>
       <c r="I4">
         <v>22.159</v>
       </c>
       <c r="J4">
-        <v>30.074999999999999</v>
+        <v>30.075</v>
       </c>
       <c r="K4">
         <v>30.736</v>
       </c>
       <c r="L4">
         <v>28.135</v>
       </c>
       <c r="M4">
         <v>14.98</v>
       </c>
       <c r="N4">
         <v>13.684</v>
       </c>
       <c r="O4">
-        <v>17.071999999999999</v>
+        <v>17.072</v>
       </c>
       <c r="P4">
         <v>17.8</v>
       </c>
       <c r="Q4">
         <v>18.509</v>
       </c>
       <c r="R4">
         <v>28.746</v>
       </c>
       <c r="S4">
         <v>24.463</v>
       </c>
       <c r="T4">
         <v>25.152</v>
       </c>
       <c r="U4">
         <v>32.311</v>
       </c>
       <c r="V4">
         <v>32.274</v>
       </c>
       <c r="W4">
         <v>41.193</v>
       </c>
@@ -803,137 +803,137 @@
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
         <v>14.194</v>
       </c>
       <c r="C5">
         <v>16.624</v>
       </c>
       <c r="D5">
         <v>18.575</v>
       </c>
       <c r="E5">
         <v>18.489</v>
       </c>
       <c r="F5">
         <v>17.209</v>
       </c>
       <c r="G5">
         <v>15.707</v>
       </c>
       <c r="H5">
         <v>21.208</v>
       </c>
       <c r="I5">
-        <v>22.088999999999999</v>
+        <v>22.089</v>
       </c>
       <c r="J5">
         <v>28.641</v>
       </c>
       <c r="K5">
         <v>31.674</v>
       </c>
       <c r="L5">
         <v>22.793</v>
       </c>
       <c r="M5">
         <v>13.457</v>
       </c>
       <c r="N5">
         <v>13.577</v>
       </c>
       <c r="O5">
         <v>16.101</v>
       </c>
       <c r="P5">
         <v>16.74</v>
       </c>
       <c r="Q5">
-        <v>19.010999999999999</v>
+        <v>19.011</v>
       </c>
       <c r="R5">
         <v>26.489</v>
       </c>
       <c r="S5">
         <v>23.298</v>
       </c>
       <c r="T5">
-        <v>24.053000000000001</v>
+        <v>24.053</v>
       </c>
       <c r="U5">
         <v>30.891</v>
       </c>
       <c r="V5">
         <v>32.576</v>
       </c>
       <c r="W5">
         <v>37.751</v>
       </c>
       <c r="X5">
         <v>40.644</v>
       </c>
       <c r="Y5">
         <v>45.788</v>
       </c>
       <c r="Z5">
         <v>40.941</v>
       </c>
       <c r="AA5">
         <v>41.719</v>
       </c>
       <c r="AB5">
-        <v>43.072000000000003</v>
+        <v>43.072</v>
       </c>
       <c r="AC5">
-        <v>185.58799999999999</v>
+        <v>185.588</v>
       </c>
       <c r="AD5">
         <v>75.973</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.687</v>
       </c>
       <c r="C6">
         <v>17.211</v>
       </c>
       <c r="D6">
         <v>20.149</v>
       </c>
       <c r="E6">
         <v>17.944</v>
       </c>
       <c r="F6">
-        <v>17.047000000000001</v>
+        <v>17.047</v>
       </c>
       <c r="G6">
-        <v>16.088999999999999</v>
+        <v>16.089</v>
       </c>
       <c r="H6">
         <v>22.949</v>
       </c>
       <c r="I6">
         <v>25.163</v>
       </c>
       <c r="J6">
         <v>30.706</v>
       </c>
       <c r="K6">
         <v>33.869</v>
       </c>
       <c r="L6">
         <v>21.864</v>
       </c>
       <c r="M6">
         <v>13.72</v>
       </c>
       <c r="N6">
         <v>13.221</v>
       </c>
       <c r="O6">
         <v>16.724</v>
       </c>
@@ -955,51 +955,51 @@
       <c r="U6">
         <v>31.637</v>
       </c>
       <c r="V6">
         <v>32.549</v>
       </c>
       <c r="W6">
         <v>37.129</v>
       </c>
       <c r="X6">
         <v>42.884</v>
       </c>
       <c r="Y6">
         <v>46.789</v>
       </c>
       <c r="Z6">
         <v>41.377</v>
       </c>
       <c r="AA6">
         <v>43.674</v>
       </c>
       <c r="AB6">
         <v>44.864</v>
       </c>
       <c r="AC6">
-        <v>185.76900000000001</v>
+        <v>185.769</v>
       </c>
       <c r="AD6">
         <v>80.361</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
         <v>15.939</v>
       </c>
       <c r="C7">
         <v>17.697</v>
       </c>
       <c r="D7">
         <v>20.252</v>
       </c>
       <c r="E7">
         <v>19.041</v>
       </c>
       <c r="F7">
         <v>17.776</v>
       </c>
       <c r="G7">
@@ -1023,247 +1023,247 @@
       <c r="M7">
         <v>14.552</v>
       </c>
       <c r="N7">
         <v>13.803</v>
       </c>
       <c r="O7">
         <v>16.942</v>
       </c>
       <c r="P7">
         <v>18.012</v>
       </c>
       <c r="Q7">
         <v>19.726</v>
       </c>
       <c r="R7">
         <v>27.18</v>
       </c>
       <c r="S7">
         <v>24.327</v>
       </c>
       <c r="T7">
         <v>24.385</v>
       </c>
       <c r="U7">
-        <v>30.097999999999999</v>
+        <v>30.098</v>
       </c>
       <c r="V7">
         <v>33.82</v>
       </c>
       <c r="W7">
         <v>38.673</v>
       </c>
       <c r="X7">
         <v>45.981</v>
       </c>
       <c r="Y7">
         <v>45.402</v>
       </c>
       <c r="Z7">
         <v>41.445</v>
       </c>
       <c r="AA7">
         <v>45.202</v>
       </c>
       <c r="AB7">
         <v>47.836</v>
       </c>
       <c r="AC7">
-        <v>170.62200000000001</v>
+        <v>170.622</v>
       </c>
       <c r="AD7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
         <v>16.904</v>
       </c>
       <c r="C8">
         <v>18.143</v>
       </c>
       <c r="D8">
         <v>22.203</v>
       </c>
       <c r="E8">
         <v>19.919</v>
       </c>
       <c r="F8">
         <v>17.924</v>
       </c>
       <c r="G8">
         <v>17.613</v>
       </c>
       <c r="H8">
         <v>26.143</v>
       </c>
       <c r="I8">
         <v>27.6</v>
       </c>
       <c r="J8">
         <v>33.124</v>
       </c>
       <c r="K8">
         <v>39.862</v>
       </c>
       <c r="L8">
         <v>20.865</v>
       </c>
       <c r="M8">
         <v>13.327</v>
       </c>
       <c r="N8">
         <v>13.899</v>
       </c>
       <c r="O8">
-        <v>16.071999999999999</v>
+        <v>16.072</v>
       </c>
       <c r="P8">
         <v>18.286</v>
       </c>
       <c r="Q8">
         <v>18.683</v>
       </c>
       <c r="R8">
         <v>25.303</v>
       </c>
       <c r="S8">
         <v>24.972</v>
       </c>
       <c r="T8">
         <v>27.176</v>
       </c>
       <c r="U8">
         <v>32.206</v>
       </c>
       <c r="V8">
         <v>38.586</v>
       </c>
       <c r="W8">
         <v>37.239</v>
       </c>
       <c r="X8">
         <v>47.925</v>
       </c>
       <c r="Y8">
         <v>44.896</v>
       </c>
       <c r="Z8">
         <v>42.732</v>
       </c>
       <c r="AA8">
         <v>44.739</v>
       </c>
       <c r="AB8">
         <v>47.624</v>
       </c>
       <c r="AC8">
-        <v>139.56999999999999</v>
+        <v>139.57</v>
       </c>
       <c r="AD8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
         <v>18.275</v>
       </c>
       <c r="C9">
-        <v>19.056000000000001</v>
+        <v>19.056</v>
       </c>
       <c r="D9">
         <v>24.827</v>
       </c>
       <c r="E9">
-        <v>19.053000000000001</v>
+        <v>19.053</v>
       </c>
       <c r="F9">
         <v>17.55</v>
       </c>
       <c r="G9">
         <v>18.641</v>
       </c>
       <c r="H9">
         <v>26.364</v>
       </c>
       <c r="I9">
         <v>27.315</v>
       </c>
       <c r="J9">
         <v>33.648</v>
       </c>
       <c r="K9">
         <v>43.803</v>
       </c>
       <c r="L9">
         <v>19.548</v>
       </c>
       <c r="M9">
         <v>13.613</v>
       </c>
       <c r="N9">
         <v>14.08</v>
       </c>
       <c r="O9">
         <v>15.72</v>
       </c>
       <c r="P9">
         <v>18.382</v>
       </c>
       <c r="Q9">
         <v>18.545</v>
       </c>
       <c r="R9">
         <v>25.486</v>
       </c>
       <c r="S9">
-        <v>27.085999999999999</v>
+        <v>27.086</v>
       </c>
       <c r="T9">
         <v>27.819</v>
       </c>
       <c r="U9">
         <v>31.494</v>
       </c>
       <c r="V9">
-        <v>36.030999999999999</v>
+        <v>36.031</v>
       </c>
       <c r="W9">
         <v>39.559</v>
       </c>
       <c r="X9">
         <v>50.582</v>
       </c>
       <c r="Y9">
-        <v>44.067999999999998</v>
+        <v>44.068</v>
       </c>
       <c r="Z9">
         <v>43.643</v>
       </c>
       <c r="AA9">
         <v>45.122</v>
       </c>
       <c r="AB9">
         <v>46.517</v>
       </c>
       <c r="AC9">
         <v>99.218</v>
       </c>
       <c r="AD9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
         <v>18.84</v>
       </c>
       <c r="C10">
@@ -1323,315 +1323,315 @@
       <c r="U10">
         <v>31.278</v>
       </c>
       <c r="V10">
         <v>36.535</v>
       </c>
       <c r="W10">
         <v>37.824</v>
       </c>
       <c r="X10">
         <v>48.546</v>
       </c>
       <c r="Y10">
         <v>42.275</v>
       </c>
       <c r="Z10">
         <v>43.224</v>
       </c>
       <c r="AA10">
         <v>43.961</v>
       </c>
       <c r="AB10">
         <v>44.946</v>
       </c>
       <c r="AC10">
-        <v>100.34699999999999</v>
+        <v>100.347</v>
       </c>
       <c r="AD10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
         <v>18.337</v>
       </c>
       <c r="C11">
         <v>19.783</v>
       </c>
       <c r="D11">
         <v>25.318</v>
       </c>
       <c r="E11">
         <v>17.652</v>
       </c>
       <c r="F11">
         <v>16.977</v>
       </c>
       <c r="G11">
         <v>19.868</v>
       </c>
       <c r="H11">
         <v>25.908</v>
       </c>
       <c r="I11">
         <v>26.834</v>
       </c>
       <c r="J11">
         <v>33.248</v>
       </c>
       <c r="K11">
         <v>45.395</v>
       </c>
       <c r="L11">
         <v>17.52</v>
       </c>
       <c r="M11">
-        <v>13.039999999999999</v>
+        <v>13.04</v>
       </c>
       <c r="N11">
         <v>14.282</v>
       </c>
       <c r="O11">
         <v>16.032</v>
       </c>
       <c r="P11">
         <v>19.352</v>
       </c>
       <c r="Q11">
         <v>19.281</v>
       </c>
       <c r="R11">
         <v>23.658</v>
       </c>
       <c r="S11">
         <v>26.833</v>
       </c>
       <c r="T11">
         <v>28.126</v>
       </c>
       <c r="U11">
         <v>31.44</v>
       </c>
       <c r="V11">
         <v>38.687</v>
       </c>
       <c r="W11">
         <v>37.736</v>
       </c>
       <c r="X11">
         <v>48.68</v>
       </c>
       <c r="Y11">
         <v>39.906</v>
       </c>
       <c r="Z11">
         <v>43.196</v>
       </c>
       <c r="AA11">
         <v>43.572</v>
       </c>
       <c r="AB11">
         <v>45.464</v>
       </c>
       <c r="AC11">
-        <v>85.52800000000001</v>
+        <v>85.528</v>
       </c>
       <c r="AD11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
         <v>16.923</v>
       </c>
       <c r="C12">
         <v>18.928</v>
       </c>
       <c r="D12">
         <v>25.305</v>
       </c>
       <c r="E12">
         <v>17.947</v>
       </c>
       <c r="F12">
         <v>16.567</v>
       </c>
       <c r="G12">
         <v>20.23</v>
       </c>
       <c r="H12">
         <v>24.34</v>
       </c>
       <c r="I12">
         <v>27.862</v>
       </c>
       <c r="J12">
         <v>32.446</v>
       </c>
       <c r="K12">
         <v>41.154</v>
       </c>
       <c r="L12">
         <v>16.787</v>
       </c>
       <c r="M12">
         <v>12.806</v>
       </c>
       <c r="N12">
-        <v>15.00099999999999945</v>
+        <v>15.001</v>
       </c>
       <c r="O12">
         <v>16.956</v>
       </c>
       <c r="P12">
         <v>19.85</v>
       </c>
       <c r="Q12">
         <v>22.044</v>
       </c>
       <c r="R12">
         <v>23.395</v>
       </c>
       <c r="S12">
         <v>27.169</v>
       </c>
       <c r="T12">
         <v>27.66</v>
       </c>
       <c r="U12">
         <v>31.689</v>
       </c>
       <c r="V12">
         <v>36.181</v>
       </c>
       <c r="W12">
         <v>38.285</v>
       </c>
       <c r="X12">
         <v>47.821</v>
       </c>
       <c r="Y12">
         <v>41.572</v>
       </c>
       <c r="Z12">
         <v>42.594</v>
       </c>
       <c r="AA12">
         <v>44.225</v>
       </c>
       <c r="AB12">
         <v>42.856</v>
       </c>
       <c r="AC12">
-        <v>76.078000000000003</v>
+        <v>76.078</v>
       </c>
       <c r="AD12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
         <v>16.19</v>
       </c>
       <c r="C13">
         <v>16.188</v>
       </c>
       <c r="D13">
         <v>21.985</v>
       </c>
       <c r="E13">
         <v>15.206</v>
       </c>
       <c r="F13">
-        <v>15.00099999999999945</v>
+        <v>15.001</v>
       </c>
       <c r="G13">
         <v>18.335</v>
       </c>
       <c r="H13">
         <v>22.723</v>
       </c>
       <c r="I13">
         <v>27.529</v>
       </c>
       <c r="J13">
         <v>29.756</v>
       </c>
       <c r="K13">
         <v>35.761</v>
       </c>
       <c r="L13">
         <v>16.07</v>
       </c>
       <c r="M13">
         <v>12.774</v>
       </c>
       <c r="N13">
         <v>15.542</v>
       </c>
       <c r="O13">
         <v>17.466</v>
       </c>
       <c r="P13">
         <v>19.618</v>
       </c>
       <c r="Q13">
-        <v>23.077999999999999</v>
+        <v>23.078</v>
       </c>
       <c r="R13">
         <v>23.221</v>
       </c>
       <c r="S13">
         <v>24.805</v>
       </c>
       <c r="T13">
         <v>25.775</v>
       </c>
       <c r="U13">
         <v>31.116</v>
       </c>
       <c r="V13">
         <v>36.182</v>
       </c>
       <c r="W13">
         <v>38.179</v>
       </c>
       <c r="X13">
         <v>47.269</v>
       </c>
       <c r="Y13">
-        <v>41.097000000000001</v>
+        <v>41.097</v>
       </c>
       <c r="Z13">
         <v>43.247</v>
       </c>
       <c r="AA13">
         <v>44.701</v>
       </c>
       <c r="AB13">
         <v>44.26</v>
       </c>
       <c r="AC13">
         <v>77.363</v>
       </c>
       <c r="AD13" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>