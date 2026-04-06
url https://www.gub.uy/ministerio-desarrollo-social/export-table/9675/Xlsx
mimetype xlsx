--- v0 (2026-01-10)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Causal</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Despido</t>
   </si>
   <si>
@@ -74,51 +74,51 @@
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
   <si>
     <t>Reducción</t>
   </si>
   <si>
     <t>Suspensión</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -412,57 +412,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D49"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>2020</v>
       </c>
       <c r="D1">
         <v>2021</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
@@ -572,65 +572,65 @@
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>35.101</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
-        <v>29.015999999999998</v>
+        <v>29.016</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
-        <v>28.039999999999999</v>
+        <v>28.04</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
         <v>31.187</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>16</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
@@ -838,51 +838,51 @@
         <v>30.633</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>17</v>
       </c>
       <c r="B29" t="s">
         <v>6</v>
       </c>
       <c r="C29">
         <v>134.119</v>
       </c>
       <c r="D29">
         <v>37.385</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>17</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30">
-        <v>130.95599999999999</v>
+        <v>130.956</v>
       </c>
       <c r="D30">
         <v>40.329</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>17</v>
       </c>
       <c r="B31" t="s">
         <v>8</v>
       </c>
       <c r="C31">
         <v>112.81</v>
       </c>
       <c r="D31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>17</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
@@ -992,149 +992,149 @@
         <v>73.87</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>18</v>
       </c>
       <c r="B40" t="s">
         <v>5</v>
       </c>
       <c r="C40">
         <v>117.944</v>
       </c>
       <c r="D40">
         <v>72.607</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>18</v>
       </c>
       <c r="B41" t="s">
         <v>6</v>
       </c>
       <c r="C41">
-        <v>185.58799999999999</v>
+        <v>185.588</v>
       </c>
       <c r="D41">
         <v>75.973</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>18</v>
       </c>
       <c r="B42" t="s">
         <v>7</v>
       </c>
       <c r="C42">
-        <v>185.76900000000001</v>
+        <v>185.769</v>
       </c>
       <c r="D42">
         <v>80.361</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>18</v>
       </c>
       <c r="B43" t="s">
         <v>8</v>
       </c>
       <c r="C43">
-        <v>170.62200000000001</v>
+        <v>170.622</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>18</v>
       </c>
       <c r="B44" t="s">
         <v>10</v>
       </c>
       <c r="C44">
-        <v>139.56999999999999</v>
+        <v>139.57</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>18</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45">
         <v>99.218</v>
       </c>
       <c r="D45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>18</v>
       </c>
       <c r="B46" t="s">
         <v>12</v>
       </c>
       <c r="C46">
-        <v>100.34699999999999</v>
+        <v>100.347</v>
       </c>
       <c r="D46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>18</v>
       </c>
       <c r="B47" t="s">
         <v>13</v>
       </c>
       <c r="C47">
-        <v>85.52800000000001</v>
+        <v>85.528</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>18</v>
       </c>
       <c r="B48" t="s">
         <v>14</v>
       </c>
       <c r="C48">
-        <v>76.078000000000003</v>
+        <v>76.078</v>
       </c>
       <c r="D48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>18</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49">
         <v>77.363</v>
       </c>
       <c r="D49" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>