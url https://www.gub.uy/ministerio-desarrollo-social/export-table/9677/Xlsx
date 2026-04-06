--- v0 (2025-12-16)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>enero</t>
   </si>
   <si>
     <t>febrero</t>
   </si>
   <si>
@@ -59,51 +59,51 @@
   <si>
     <t>.</t>
   </si>
   <si>
     <t>julio</t>
   </si>
   <si>
     <t>agosto</t>
   </si>
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -397,57 +397,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>1985</v>
       </c>
       <c r="C1">
         <v>1986</v>
       </c>
       <c r="D1">
         <v>1987</v>
       </c>
       <c r="E1">
         <v>1988</v>
       </c>
       <c r="F1">
         <v>1989</v>
       </c>
       <c r="G1">
@@ -530,1432 +530,1432 @@
       </c>
       <c r="AG1">
         <v>2016</v>
       </c>
       <c r="AH1">
         <v>2017</v>
       </c>
       <c r="AI1">
         <v>2018</v>
       </c>
       <c r="AJ1">
         <v>2019</v>
       </c>
       <c r="AK1">
         <v>2020</v>
       </c>
       <c r="AL1">
         <v>2021</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>262.86099999999999</v>
+        <v>262.861</v>
       </c>
       <c r="C2">
-        <v>264.94999999999999</v>
+        <v>264.95</v>
       </c>
       <c r="D2">
         <v>267.125</v>
       </c>
       <c r="E2">
         <v>270.363</v>
       </c>
       <c r="F2">
-        <v>270.72899999999998</v>
+        <v>270.729</v>
       </c>
       <c r="G2">
-        <v>273.040999999999997</v>
+        <v>273.041</v>
       </c>
       <c r="H2">
         <v>274.459</v>
       </c>
       <c r="I2">
-        <v>275.064000000000021</v>
+        <v>275.064</v>
       </c>
       <c r="J2">
-        <v>274.76799999999997</v>
+        <v>274.768</v>
       </c>
       <c r="K2">
         <v>275.464</v>
       </c>
       <c r="L2">
-        <v>275.86200000000002</v>
+        <v>275.862</v>
       </c>
       <c r="M2">
-        <v>275.90899999999999</v>
+        <v>275.909</v>
       </c>
       <c r="N2">
-        <v>275.78100000000001</v>
+        <v>275.781</v>
       </c>
       <c r="O2">
         <v>276.589</v>
       </c>
       <c r="P2">
-        <v>277.21899999999999</v>
+        <v>277.219</v>
       </c>
       <c r="Q2">
-        <v>277.40600000000001</v>
+        <v>277.406</v>
       </c>
       <c r="R2">
-        <v>276.96199999999999</v>
+        <v>276.962</v>
       </c>
       <c r="S2">
         <v>276.935</v>
       </c>
       <c r="T2">
-        <v>277.72800000000001</v>
+        <v>277.728</v>
       </c>
       <c r="U2">
         <v>277.666</v>
       </c>
       <c r="V2">
-        <v>276.96199999999999</v>
+        <v>276.962</v>
       </c>
       <c r="W2">
-        <v>275.80099999999999</v>
+        <v>275.801</v>
       </c>
       <c r="X2">
-        <v>273.67200000000003</v>
+        <v>273.672</v>
       </c>
       <c r="Y2">
-        <v>271.028999999999996</v>
+        <v>271.029</v>
       </c>
       <c r="Z2">
-        <v>269.72800000000001</v>
+        <v>269.728</v>
       </c>
       <c r="AA2">
         <v>268.75</v>
       </c>
       <c r="AB2">
-        <v>267.53300000000002</v>
+        <v>267.533</v>
       </c>
       <c r="AC2">
-        <v>265.98500000000001</v>
+        <v>265.985</v>
       </c>
       <c r="AD2">
-        <v>262.98399999999998</v>
+        <v>262.984</v>
       </c>
       <c r="AE2">
-        <v>261.096000000000004</v>
+        <v>261.096</v>
       </c>
       <c r="AF2">
-        <v>258.68700000000001</v>
+        <v>258.687</v>
       </c>
       <c r="AG2">
-        <v>256.09699999999998</v>
+        <v>256.097</v>
       </c>
       <c r="AH2">
-        <v>249.25700000000001</v>
+        <v>249.257</v>
       </c>
       <c r="AI2">
         <v>247.136</v>
       </c>
       <c r="AJ2">
-        <v>244.81200000000001</v>
+        <v>244.812</v>
       </c>
       <c r="AK2">
         <v>242.107</v>
       </c>
       <c r="AL2">
-        <v>239.097000000000008</v>
+        <v>239.097</v>
       </c>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>263.17000000000002</v>
+        <v>263.17</v>
       </c>
       <c r="C3">
-        <v>264.68200000000002</v>
+        <v>264.682</v>
       </c>
       <c r="D3">
-        <v>266.84399999999999</v>
+        <v>266.844</v>
       </c>
       <c r="E3">
-        <v>270.23899999999998</v>
+        <v>270.239</v>
       </c>
       <c r="F3">
-        <v>270.41699999999997</v>
+        <v>270.417</v>
       </c>
       <c r="G3">
-        <v>272.96600000000001</v>
+        <v>272.966</v>
       </c>
       <c r="H3">
-        <v>274.25700000000001</v>
+        <v>274.257</v>
       </c>
       <c r="I3">
-        <v>275.052999999999997</v>
+        <v>275.053</v>
       </c>
       <c r="J3">
-        <v>274.70299999999997</v>
+        <v>274.703</v>
       </c>
       <c r="K3">
-        <v>275.53199999999998</v>
+        <v>275.532</v>
       </c>
       <c r="L3">
         <v>275.904</v>
       </c>
       <c r="M3">
-        <v>275.64100000000002</v>
+        <v>275.641</v>
       </c>
       <c r="N3">
-        <v>275.72699999999998</v>
+        <v>275.727</v>
       </c>
       <c r="O3">
-        <v>276.66199999999998</v>
+        <v>276.662</v>
       </c>
       <c r="P3">
-        <v>277.14699999999999</v>
+        <v>277.147</v>
       </c>
       <c r="Q3">
-        <v>277.53100000000001</v>
+        <v>277.531</v>
       </c>
       <c r="R3">
-        <v>276.71800000000002</v>
+        <v>276.718</v>
       </c>
       <c r="S3">
-        <v>276.71199999999999</v>
+        <v>276.712</v>
       </c>
       <c r="T3">
-        <v>277.68299999999999</v>
+        <v>277.683</v>
       </c>
       <c r="U3">
-        <v>277.67700000000002</v>
+        <v>277.677</v>
       </c>
       <c r="V3">
-        <v>276.61799999999999</v>
+        <v>276.618</v>
       </c>
       <c r="W3">
-        <v>275.72199999999998</v>
+        <v>275.722</v>
       </c>
       <c r="X3">
-        <v>273.44400000000002</v>
+        <v>273.444</v>
       </c>
       <c r="Y3">
-        <v>270.98700000000002</v>
+        <v>270.987</v>
       </c>
       <c r="Z3">
-        <v>269.47800000000001</v>
+        <v>269.478</v>
       </c>
       <c r="AA3">
-        <v>268.74700000000001</v>
+        <v>268.747</v>
       </c>
       <c r="AB3">
-        <v>267.24099999999999</v>
+        <v>267.241</v>
       </c>
       <c r="AC3">
-        <v>265.65199999999999</v>
+        <v>265.652</v>
       </c>
       <c r="AD3">
-        <v>262.93799999999999</v>
+        <v>262.938</v>
       </c>
       <c r="AE3">
-        <v>260.80500000000001</v>
+        <v>260.805</v>
       </c>
       <c r="AF3">
-        <v>258.39100000000002</v>
+        <v>258.391</v>
       </c>
       <c r="AG3">
-        <v>255.88399999999999</v>
+        <v>255.884</v>
       </c>
       <c r="AH3">
-        <v>249.11000000000001</v>
+        <v>249.11</v>
       </c>
       <c r="AI3">
         <v>247.142</v>
       </c>
       <c r="AJ3">
-        <v>244.61500000000001</v>
+        <v>244.615</v>
       </c>
       <c r="AK3">
-        <v>242.080000000000013</v>
+        <v>242.08</v>
       </c>
       <c r="AL3">
         <v>238.642</v>
       </c>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>263.43200000000002</v>
+        <v>263.432</v>
       </c>
       <c r="C4">
         <v>264.976</v>
       </c>
       <c r="D4">
-        <v>267.31900000000002</v>
+        <v>267.319</v>
       </c>
       <c r="E4">
-        <v>270.21600000000001</v>
+        <v>270.216</v>
       </c>
       <c r="F4">
         <v>270.416</v>
       </c>
       <c r="G4">
-        <v>273.29300000000001</v>
+        <v>273.293</v>
       </c>
       <c r="H4">
-        <v>274.12599999999998</v>
+        <v>274.126</v>
       </c>
       <c r="I4">
-        <v>274.83600000000001</v>
+        <v>274.836</v>
       </c>
       <c r="J4">
-        <v>274.62700000000001</v>
+        <v>274.627</v>
       </c>
       <c r="K4">
-        <v>275.15899999999999</v>
+        <v>275.159</v>
       </c>
       <c r="L4">
-        <v>275.81799999999998</v>
+        <v>275.818</v>
       </c>
       <c r="M4">
-        <v>275.85300000000001</v>
+        <v>275.853</v>
       </c>
       <c r="N4">
-        <v>275.91899999999998</v>
+        <v>275.919</v>
       </c>
       <c r="O4">
-        <v>276.85000000000002</v>
+        <v>276.85</v>
       </c>
       <c r="P4">
-        <v>277.25900000000001</v>
+        <v>277.259</v>
       </c>
       <c r="Q4">
-        <v>277.12200000000001</v>
+        <v>277.122</v>
       </c>
       <c r="R4">
-        <v>276.75400000000002</v>
+        <v>276.754</v>
       </c>
       <c r="S4">
-        <v>276.78699999999998</v>
+        <v>276.787</v>
       </c>
       <c r="T4">
-        <v>277.75999999999999</v>
+        <v>277.76</v>
       </c>
       <c r="U4">
         <v>277.62</v>
       </c>
       <c r="V4">
-        <v>276.52300000000002</v>
+        <v>276.523</v>
       </c>
       <c r="W4">
-        <v>275.75799999999998</v>
+        <v>275.758</v>
       </c>
       <c r="X4">
         <v>273.423</v>
       </c>
       <c r="Y4">
-        <v>270.96600000000001</v>
+        <v>270.966</v>
       </c>
       <c r="Z4">
-        <v>269.43000000000001</v>
+        <v>269.43</v>
       </c>
       <c r="AA4">
-        <v>268.78699999999998</v>
+        <v>268.787</v>
       </c>
       <c r="AB4">
-        <v>267.22399999999999</v>
+        <v>267.224</v>
       </c>
       <c r="AC4">
-        <v>265.49000000000001</v>
+        <v>265.49</v>
       </c>
       <c r="AD4">
-        <v>262.85399999999998</v>
+        <v>262.854</v>
       </c>
       <c r="AE4">
-        <v>260.70699999999999</v>
+        <v>260.707</v>
       </c>
       <c r="AF4">
-        <v>258.26299999999998</v>
+        <v>258.263</v>
       </c>
       <c r="AG4">
         <v>255.63</v>
       </c>
       <c r="AH4">
-        <v>249.060000000000002</v>
+        <v>249.06</v>
       </c>
       <c r="AI4">
-        <v>246.99799999999999</v>
+        <v>246.998</v>
       </c>
       <c r="AJ4">
         <v>244.239</v>
       </c>
       <c r="AK4">
         <v>241.852</v>
       </c>
       <c r="AL4">
         <v>238.351</v>
       </c>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>263.78100000000001</v>
+        <v>263.781</v>
       </c>
       <c r="C5">
-        <v>265.29700000000003</v>
+        <v>265.297</v>
       </c>
       <c r="D5">
-        <v>267.71699999999998</v>
+        <v>267.717</v>
       </c>
       <c r="E5">
-        <v>270.28399999999999</v>
+        <v>270.284</v>
       </c>
       <c r="F5">
-        <v>270.29700000000003</v>
+        <v>270.297</v>
       </c>
       <c r="G5">
-        <v>273.14800000000002</v>
+        <v>273.148</v>
       </c>
       <c r="H5">
-        <v>274.19499999999999</v>
+        <v>274.195</v>
       </c>
       <c r="I5">
         <v>274.779</v>
       </c>
       <c r="J5">
         <v>274.428</v>
       </c>
       <c r="K5">
-        <v>275.21499999999997</v>
+        <v>275.215</v>
       </c>
       <c r="L5">
-        <v>275.80900000000003</v>
+        <v>275.809</v>
       </c>
       <c r="M5">
         <v>275.923</v>
       </c>
       <c r="N5">
-        <v>276.46699999999998</v>
+        <v>276.467</v>
       </c>
       <c r="O5">
-        <v>276.74299999999999</v>
+        <v>276.743</v>
       </c>
       <c r="P5">
-        <v>277.28300000000002</v>
+        <v>277.283</v>
       </c>
       <c r="Q5">
-        <v>276.85399999999998</v>
+        <v>276.854</v>
       </c>
       <c r="R5">
-        <v>276.81299999999999</v>
+        <v>276.813</v>
       </c>
       <c r="S5">
-        <v>277.028999999999996</v>
+        <v>277.029</v>
       </c>
       <c r="T5">
-        <v>277.73099999999999</v>
+        <v>277.731</v>
       </c>
       <c r="U5">
-        <v>277.80500000000001</v>
+        <v>277.805</v>
       </c>
       <c r="V5">
-        <v>276.57499999999999</v>
+        <v>276.575</v>
       </c>
       <c r="W5">
-        <v>275.67899999999997</v>
+        <v>275.679</v>
       </c>
       <c r="X5">
-        <v>273.31900000000002</v>
+        <v>273.319</v>
       </c>
       <c r="Y5">
-        <v>270.65800000000002</v>
+        <v>270.658</v>
       </c>
       <c r="Z5">
         <v>269.548</v>
       </c>
       <c r="AA5">
-        <v>268.69900000000001</v>
+        <v>268.699</v>
       </c>
       <c r="AB5">
-        <v>267.30000000000001</v>
+        <v>267.3</v>
       </c>
       <c r="AC5">
-        <v>265.53800000000001</v>
+        <v>265.538</v>
       </c>
       <c r="AD5">
-        <v>262.69900000000001</v>
+        <v>262.699</v>
       </c>
       <c r="AE5">
-        <v>260.56299999999999</v>
+        <v>260.563</v>
       </c>
       <c r="AF5">
-        <v>258.38099999999997</v>
+        <v>258.381</v>
       </c>
       <c r="AG5">
-        <v>255.37899999999999</v>
+        <v>255.379</v>
       </c>
       <c r="AH5">
-        <v>249.092999999999989</v>
+        <v>249.093</v>
       </c>
       <c r="AI5">
-        <v>246.86000000000001</v>
+        <v>246.86</v>
       </c>
       <c r="AJ5">
-        <v>244.018000000000001</v>
+        <v>244.018</v>
       </c>
       <c r="AK5">
-        <v>241.33699999999999</v>
+        <v>241.337</v>
       </c>
       <c r="AL5">
-        <v>237.95699999999999</v>
+        <v>237.957</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>262.97699999999998</v>
+        <v>262.977</v>
       </c>
       <c r="C6">
-        <v>265.26900000000001</v>
+        <v>265.269</v>
       </c>
       <c r="D6">
-        <v>268.24200000000002</v>
+        <v>268.242</v>
       </c>
       <c r="E6">
-        <v>269.75599999999997</v>
+        <v>269.756</v>
       </c>
       <c r="F6">
-        <v>270.63799999999998</v>
+        <v>270.638</v>
       </c>
       <c r="G6">
         <v>273.31</v>
       </c>
       <c r="H6">
-        <v>274.25900000000001</v>
+        <v>274.259</v>
       </c>
       <c r="I6">
-        <v>274.91300000000001</v>
+        <v>274.913</v>
       </c>
       <c r="J6">
-        <v>274.59399999999999</v>
+        <v>274.594</v>
       </c>
       <c r="K6">
-        <v>275.33499999999998</v>
+        <v>275.335</v>
       </c>
       <c r="L6">
         <v>275.649</v>
       </c>
       <c r="M6">
-        <v>275.73599999999999</v>
+        <v>275.736</v>
       </c>
       <c r="N6">
-        <v>277.026999999999987</v>
+        <v>277.027</v>
       </c>
       <c r="O6">
-        <v>276.97899999999998</v>
+        <v>276.979</v>
       </c>
       <c r="P6">
-        <v>277.22500000000002</v>
+        <v>277.225</v>
       </c>
       <c r="Q6">
-        <v>276.64299999999997</v>
+        <v>276.643</v>
       </c>
       <c r="R6">
-        <v>276.71499999999997</v>
+        <v>276.715</v>
       </c>
       <c r="S6">
-        <v>276.87599999999998</v>
+        <v>276.876</v>
       </c>
       <c r="T6">
-        <v>277.93799999999999</v>
+        <v>277.938</v>
       </c>
       <c r="U6">
         <v>277.81</v>
       </c>
       <c r="V6">
-        <v>276.64600000000002</v>
+        <v>276.646</v>
       </c>
       <c r="W6">
         <v>275.608</v>
       </c>
       <c r="X6">
-        <v>273.36900000000003</v>
+        <v>273.369</v>
       </c>
       <c r="Y6">
         <v>270.733</v>
       </c>
       <c r="Z6">
-        <v>269.38299999999998</v>
+        <v>269.383</v>
       </c>
       <c r="AA6">
-        <v>268.66699999999997</v>
+        <v>268.667</v>
       </c>
       <c r="AB6">
-        <v>267.17599999999999</v>
+        <v>267.176</v>
       </c>
       <c r="AC6">
-        <v>265.37400000000002</v>
+        <v>265.374</v>
       </c>
       <c r="AD6">
-        <v>262.79000000000002</v>
+        <v>262.79</v>
       </c>
       <c r="AE6">
-        <v>260.38299999999998</v>
+        <v>260.383</v>
       </c>
       <c r="AF6">
-        <v>258.12200000000001</v>
+        <v>258.122</v>
       </c>
       <c r="AG6">
         <v>253.345</v>
       </c>
       <c r="AH6">
         <v>248.851</v>
       </c>
       <c r="AI6">
-        <v>246.65700000000001</v>
+        <v>246.657</v>
       </c>
       <c r="AJ6">
         <v>243.995</v>
       </c>
       <c r="AK6">
-        <v>240.83600000000001</v>
+        <v>240.836</v>
       </c>
       <c r="AL6">
         <v>237.226</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>263.035000000000025</v>
+        <v>263.035</v>
       </c>
       <c r="C7">
-        <v>265.44600000000003</v>
+        <v>265.446</v>
       </c>
       <c r="D7">
-        <v>268.10899999999998</v>
+        <v>268.109</v>
       </c>
       <c r="E7">
         <v>269.709</v>
       </c>
       <c r="F7">
-        <v>270.74700000000001</v>
+        <v>270.747</v>
       </c>
       <c r="G7">
-        <v>273.40600000000001</v>
+        <v>273.406</v>
       </c>
       <c r="H7">
-        <v>274.27999999999997</v>
+        <v>274.28</v>
       </c>
       <c r="I7">
-        <v>275.012999999999977</v>
+        <v>275.013</v>
       </c>
       <c r="J7">
-        <v>274.74000000000001</v>
+        <v>274.74</v>
       </c>
       <c r="K7">
-        <v>275.40300000000002</v>
+        <v>275.403</v>
       </c>
       <c r="L7">
         <v>275.822</v>
       </c>
       <c r="M7">
-        <v>275.62700000000001</v>
+        <v>275.627</v>
       </c>
       <c r="N7">
-        <v>276.37200000000001</v>
+        <v>276.372</v>
       </c>
       <c r="O7">
-        <v>277.16199999999998</v>
+        <v>277.162</v>
       </c>
       <c r="P7">
-        <v>277.19099999999997</v>
+        <v>277.191</v>
       </c>
       <c r="Q7">
-        <v>276.68400000000003</v>
+        <v>276.684</v>
       </c>
       <c r="R7">
-        <v>276.80700000000002</v>
+        <v>276.807</v>
       </c>
       <c r="S7">
-        <v>276.99799999999999</v>
+        <v>276.998</v>
       </c>
       <c r="T7">
-        <v>277.83600000000001</v>
+        <v>277.836</v>
       </c>
       <c r="U7">
-        <v>277.76999999999998</v>
+        <v>277.77</v>
       </c>
       <c r="V7">
-        <v>276.66899999999998</v>
+        <v>276.669</v>
       </c>
       <c r="W7">
-        <v>275.58800000000002</v>
+        <v>275.588</v>
       </c>
       <c r="X7">
-        <v>273.021000000000015</v>
+        <v>273.021</v>
       </c>
       <c r="Y7">
         <v>270.69</v>
       </c>
       <c r="Z7">
         <v>269.173</v>
       </c>
       <c r="AA7">
-        <v>268.60399999999998</v>
+        <v>268.604</v>
       </c>
       <c r="AB7">
-        <v>267.22000000000003</v>
+        <v>267.22</v>
       </c>
       <c r="AC7">
-        <v>264.96499999999997</v>
+        <v>264.965</v>
       </c>
       <c r="AD7">
-        <v>262.68599999999998</v>
+        <v>262.686</v>
       </c>
       <c r="AE7">
-        <v>260.19299999999998</v>
+        <v>260.193</v>
       </c>
       <c r="AF7">
-        <v>257.95699999999999</v>
+        <v>257.957</v>
       </c>
       <c r="AG7">
         <v>252.952</v>
       </c>
       <c r="AH7">
-        <v>248.69300000000001</v>
+        <v>248.693</v>
       </c>
       <c r="AI7">
-        <v>246.46100000000001</v>
+        <v>246.461</v>
       </c>
       <c r="AJ7">
         <v>243.756</v>
       </c>
       <c r="AK7">
-        <v>240.57300000000001</v>
+        <v>240.573</v>
       </c>
       <c r="AL7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
-        <v>263.30000000000001</v>
+        <v>263.3</v>
       </c>
       <c r="C8">
-        <v>265.23399999999998</v>
+        <v>265.234</v>
       </c>
       <c r="D8">
-        <v>268.42399999999998</v>
+        <v>268.424</v>
       </c>
       <c r="E8">
-        <v>269.94900000000001</v>
+        <v>269.949</v>
       </c>
       <c r="F8">
-        <v>271.11700000000002</v>
+        <v>271.117</v>
       </c>
       <c r="G8">
-        <v>273.60899999999998</v>
+        <v>273.609</v>
       </c>
       <c r="H8">
-        <v>274.43599999999998</v>
+        <v>274.436</v>
       </c>
       <c r="I8">
-        <v>275.062999999999988</v>
+        <v>275.063</v>
       </c>
       <c r="J8">
-        <v>274.79700000000003</v>
+        <v>274.797</v>
       </c>
       <c r="K8">
-        <v>275.49599999999998</v>
+        <v>275.496</v>
       </c>
       <c r="L8">
-        <v>276.096000000000004</v>
+        <v>276.096</v>
       </c>
       <c r="M8">
-        <v>275.53399999999999</v>
+        <v>275.534</v>
       </c>
       <c r="N8">
         <v>276.464</v>
       </c>
       <c r="O8">
-        <v>277.043999999999983</v>
+        <v>277.044</v>
       </c>
       <c r="P8">
-        <v>277.10199999999998</v>
+        <v>277.102</v>
       </c>
       <c r="Q8">
         <v>276.774</v>
       </c>
       <c r="R8">
-        <v>276.97500000000002</v>
+        <v>276.975</v>
       </c>
       <c r="S8">
-        <v>276.97300000000001</v>
+        <v>276.973</v>
       </c>
       <c r="T8">
-        <v>277.98399999999998</v>
+        <v>277.984</v>
       </c>
       <c r="U8">
-        <v>277.73000000000002</v>
+        <v>277.73</v>
       </c>
       <c r="V8">
-        <v>276.67899999999997</v>
+        <v>276.679</v>
       </c>
       <c r="W8">
         <v>275.548</v>
       </c>
       <c r="X8">
         <v>272.846</v>
       </c>
       <c r="Y8">
-        <v>270.60399999999998</v>
+        <v>270.604</v>
       </c>
       <c r="Z8">
         <v>269.19</v>
       </c>
       <c r="AA8">
-        <v>268.41800000000001</v>
+        <v>268.418</v>
       </c>
       <c r="AB8">
-        <v>267.14100000000002</v>
+        <v>267.141</v>
       </c>
       <c r="AC8">
-        <v>264.64400000000001</v>
+        <v>264.644</v>
       </c>
       <c r="AD8">
-        <v>262.59300000000002</v>
+        <v>262.593</v>
       </c>
       <c r="AE8">
         <v>260.142</v>
       </c>
       <c r="AF8">
         <v>257.738</v>
       </c>
       <c r="AG8">
         <v>250.494</v>
       </c>
       <c r="AH8">
-        <v>248.34100000000001</v>
+        <v>248.341</v>
       </c>
       <c r="AI8">
         <v>246.124</v>
       </c>
       <c r="AJ8">
         <v>243.583</v>
       </c>
       <c r="AK8">
         <v>240.422</v>
       </c>
       <c r="AL8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
-        <v>263.87700000000001</v>
+        <v>263.877</v>
       </c>
       <c r="C9">
-        <v>265.43799999999999</v>
+        <v>265.438</v>
       </c>
       <c r="D9">
-        <v>268.54399999999998</v>
+        <v>268.544</v>
       </c>
       <c r="E9">
-        <v>270.34899999999999</v>
+        <v>270.349</v>
       </c>
       <c r="F9">
-        <v>271.39299999999997</v>
+        <v>271.393</v>
       </c>
       <c r="G9">
-        <v>273.46300000000002</v>
+        <v>273.463</v>
       </c>
       <c r="H9">
         <v>274.536</v>
       </c>
       <c r="I9">
-        <v>274.88799999999998</v>
+        <v>274.888</v>
       </c>
       <c r="J9">
-        <v>274.93400000000003</v>
+        <v>274.934</v>
       </c>
       <c r="K9">
-        <v>276.38600000000002</v>
+        <v>276.386</v>
       </c>
       <c r="L9">
-        <v>276.040999999999997</v>
+        <v>276.041</v>
       </c>
       <c r="M9">
-        <v>275.31400000000002</v>
+        <v>275.314</v>
       </c>
       <c r="N9">
-        <v>276.23000000000002</v>
+        <v>276.23</v>
       </c>
       <c r="O9">
         <v>276.916</v>
       </c>
       <c r="P9">
-        <v>276.69499999999999</v>
+        <v>276.695</v>
       </c>
       <c r="Q9">
-        <v>276.82999999999998</v>
+        <v>276.83</v>
       </c>
       <c r="R9">
         <v>276.88</v>
       </c>
       <c r="S9">
-        <v>276.83199999999999</v>
+        <v>276.832</v>
       </c>
       <c r="T9">
-        <v>277.90199999999999</v>
+        <v>277.902</v>
       </c>
       <c r="U9">
-        <v>277.24900000000002</v>
+        <v>277.249</v>
       </c>
       <c r="V9">
-        <v>276.57999999999998</v>
+        <v>276.58</v>
       </c>
       <c r="W9">
-        <v>275.25799999999998</v>
+        <v>275.258</v>
       </c>
       <c r="X9">
-        <v>272.33999999999997</v>
+        <v>272.34</v>
       </c>
       <c r="Y9">
-        <v>270.30700000000002</v>
+        <v>270.307</v>
       </c>
       <c r="Z9">
         <v>269.0</v>
       </c>
       <c r="AA9">
-        <v>268.39999999999998</v>
+        <v>268.4</v>
       </c>
       <c r="AB9">
-        <v>266.70699999999999</v>
+        <v>266.707</v>
       </c>
       <c r="AC9">
-        <v>263.90499999999997</v>
+        <v>263.905</v>
       </c>
       <c r="AD9">
-        <v>262.18000000000001</v>
+        <v>262.18</v>
       </c>
       <c r="AE9">
         <v>259.762</v>
       </c>
       <c r="AF9">
-        <v>257.36200000000002</v>
+        <v>257.362</v>
       </c>
       <c r="AG9">
         <v>250.208</v>
       </c>
       <c r="AH9">
-        <v>247.92699999999999</v>
+        <v>247.927</v>
       </c>
       <c r="AI9">
-        <v>245.81100000000001</v>
+        <v>245.811</v>
       </c>
       <c r="AJ9">
-        <v>243.27500000000001</v>
+        <v>243.275</v>
       </c>
       <c r="AK9">
-        <v>240.081999999999994</v>
+        <v>240.082</v>
       </c>
       <c r="AL9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
-        <v>264.30399999999997</v>
+        <v>264.304</v>
       </c>
       <c r="C10">
-        <v>265.60199999999998</v>
+        <v>265.602</v>
       </c>
       <c r="D10">
-        <v>268.85599999999999</v>
+        <v>268.856</v>
       </c>
       <c r="E10">
-        <v>270.44099999999997</v>
+        <v>270.441</v>
       </c>
       <c r="F10">
-        <v>271.50900000000001</v>
+        <v>271.509</v>
       </c>
       <c r="G10">
-        <v>273.32400000000001</v>
+        <v>273.324</v>
       </c>
       <c r="H10">
-        <v>274.57100000000003</v>
+        <v>274.571</v>
       </c>
       <c r="I10">
-        <v>274.62599999999998</v>
+        <v>274.626</v>
       </c>
       <c r="J10">
-        <v>274.96899999999999</v>
+        <v>274.969</v>
       </c>
       <c r="K10">
-        <v>275.61399999999998</v>
+        <v>275.614</v>
       </c>
       <c r="L10">
-        <v>275.85599999999999</v>
+        <v>275.856</v>
       </c>
       <c r="M10">
-        <v>275.33999999999997</v>
+        <v>275.34</v>
       </c>
       <c r="N10">
-        <v>276.067000000000007</v>
+        <v>276.067</v>
       </c>
       <c r="O10">
-        <v>276.80599999999998</v>
+        <v>276.806</v>
       </c>
       <c r="P10">
-        <v>276.68299999999999</v>
+        <v>276.683</v>
       </c>
       <c r="Q10">
         <v>276.69</v>
       </c>
       <c r="R10">
         <v>276.505</v>
       </c>
       <c r="S10">
-        <v>276.63900000000001</v>
+        <v>276.639</v>
       </c>
       <c r="T10">
-        <v>277.78800000000001</v>
+        <v>277.788</v>
       </c>
       <c r="U10">
-        <v>277.055000000000007</v>
+        <v>277.055</v>
       </c>
       <c r="V10">
-        <v>276.17000000000002</v>
+        <v>276.17</v>
       </c>
       <c r="W10">
-        <v>275.25900000000001</v>
+        <v>275.259</v>
       </c>
       <c r="X10">
-        <v>271.88400000000001</v>
+        <v>271.884</v>
       </c>
       <c r="Y10">
-        <v>270.12099999999998</v>
+        <v>270.121</v>
       </c>
       <c r="Z10">
-        <v>268.86599999999999</v>
+        <v>268.866</v>
       </c>
       <c r="AA10">
-        <v>268.14800000000002</v>
+        <v>268.148</v>
       </c>
       <c r="AB10">
-        <v>266.47300000000001</v>
+        <v>266.473</v>
       </c>
       <c r="AC10">
         <v>263.774</v>
       </c>
       <c r="AD10">
         <v>261.822</v>
       </c>
       <c r="AE10">
         <v>259.423</v>
       </c>
       <c r="AF10">
-        <v>257.02800000000002</v>
+        <v>257.028</v>
       </c>
       <c r="AG10">
-        <v>249.86099999999999</v>
+        <v>249.861</v>
       </c>
       <c r="AH10">
-        <v>247.66999999999999</v>
+        <v>247.67</v>
       </c>
       <c r="AI10">
-        <v>245.57400000000001</v>
+        <v>245.574</v>
       </c>
       <c r="AJ10">
-        <v>243.045999999999992</v>
+        <v>243.046</v>
       </c>
       <c r="AK10">
-        <v>239.88300000000001</v>
+        <v>239.883</v>
       </c>
       <c r="AL10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>264.24200000000002</v>
+        <v>264.242</v>
       </c>
       <c r="C11">
-        <v>266.086000000000013</v>
+        <v>266.086</v>
       </c>
       <c r="D11">
-        <v>269.23099999999999</v>
+        <v>269.231</v>
       </c>
       <c r="E11">
-        <v>270.081999999999994</v>
+        <v>270.082</v>
       </c>
       <c r="F11">
-        <v>271.89699999999999</v>
+        <v>271.897</v>
       </c>
       <c r="G11">
-        <v>273.89699999999999</v>
+        <v>273.897</v>
       </c>
       <c r="H11">
-        <v>275.08499999999998</v>
+        <v>275.085</v>
       </c>
       <c r="I11">
-        <v>274.42899999999997</v>
+        <v>274.429</v>
       </c>
       <c r="J11">
-        <v>274.93299999999999</v>
+        <v>274.933</v>
       </c>
       <c r="K11">
         <v>275.262</v>
       </c>
       <c r="L11">
-        <v>276.01400000000001</v>
+        <v>276.014</v>
       </c>
       <c r="M11">
-        <v>275.21800000000002</v>
+        <v>275.218</v>
       </c>
       <c r="N11">
-        <v>276.048999999999978</v>
+        <v>276.049</v>
       </c>
       <c r="O11">
-        <v>276.86500000000001</v>
+        <v>276.865</v>
       </c>
       <c r="P11">
         <v>276.87</v>
       </c>
       <c r="Q11">
         <v>276.822</v>
       </c>
       <c r="R11">
-        <v>276.67599999999999</v>
+        <v>276.676</v>
       </c>
       <c r="S11">
-        <v>277.75099999999998</v>
+        <v>277.751</v>
       </c>
       <c r="T11">
-        <v>277.83300000000003</v>
+        <v>277.833</v>
       </c>
       <c r="U11">
-        <v>277.0040000000000191</v>
+        <v>277.004</v>
       </c>
       <c r="V11">
-        <v>276.052000000000021</v>
+        <v>276.052</v>
       </c>
       <c r="W11">
-        <v>274.93900000000002</v>
+        <v>274.939</v>
       </c>
       <c r="X11">
-        <v>271.43200000000002</v>
+        <v>271.432</v>
       </c>
       <c r="Y11">
-        <v>270.0090000000000146</v>
+        <v>270.009</v>
       </c>
       <c r="Z11">
-        <v>268.73099999999999</v>
+        <v>268.731</v>
       </c>
       <c r="AA11">
-        <v>267.99700000000001</v>
+        <v>267.997</v>
       </c>
       <c r="AB11">
-        <v>266.49000000000001</v>
+        <v>266.49</v>
       </c>
       <c r="AC11">
-        <v>263.37900000000002</v>
+        <v>263.379</v>
       </c>
       <c r="AD11">
-        <v>261.56799999999998</v>
+        <v>261.568</v>
       </c>
       <c r="AE11">
-        <v>259.17200000000003</v>
+        <v>259.172</v>
       </c>
       <c r="AF11">
-        <v>256.99400000000003</v>
+        <v>256.994</v>
       </c>
       <c r="AG11">
-        <v>249.63300000000001</v>
+        <v>249.633</v>
       </c>
       <c r="AH11">
-        <v>247.43100000000001</v>
+        <v>247.431</v>
       </c>
       <c r="AI11">
         <v>245.197</v>
       </c>
       <c r="AJ11">
         <v>242.607</v>
       </c>
       <c r="AK11">
         <v>239.733</v>
       </c>
       <c r="AL11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
-        <v>264.74299999999999</v>
+        <v>264.743</v>
       </c>
       <c r="C12">
-        <v>266.13299999999998</v>
+        <v>266.133</v>
       </c>
       <c r="D12">
-        <v>269.46600000000001</v>
+        <v>269.466</v>
       </c>
       <c r="E12">
-        <v>270.57100000000003</v>
+        <v>270.571</v>
       </c>
       <c r="F12">
-        <v>272.23599999999999</v>
+        <v>272.236</v>
       </c>
       <c r="G12">
-        <v>274.15100000000001</v>
+        <v>274.151</v>
       </c>
       <c r="H12">
-        <v>274.93200000000002</v>
+        <v>274.932</v>
       </c>
       <c r="I12">
-        <v>274.35599999999999</v>
+        <v>274.356</v>
       </c>
       <c r="J12">
-        <v>274.75400000000002</v>
+        <v>274.754</v>
       </c>
       <c r="K12">
         <v>275.471</v>
       </c>
       <c r="L12">
-        <v>275.48000000000002</v>
+        <v>275.48</v>
       </c>
       <c r="M12">
-        <v>275.28899999999999</v>
+        <v>275.289</v>
       </c>
       <c r="N12">
-        <v>276.20699999999999</v>
+        <v>276.207</v>
       </c>
       <c r="O12">
-        <v>276.87299999999999</v>
+        <v>276.873</v>
       </c>
       <c r="P12">
-        <v>276.99000000000001</v>
+        <v>276.99</v>
       </c>
       <c r="Q12">
-        <v>276.88900000000001</v>
+        <v>276.889</v>
       </c>
       <c r="R12">
         <v>276.488</v>
       </c>
       <c r="S12">
         <v>277.685</v>
       </c>
       <c r="T12">
-        <v>277.61200000000002</v>
+        <v>277.612</v>
       </c>
       <c r="U12">
-        <v>276.94600000000003</v>
+        <v>276.946</v>
       </c>
       <c r="V12">
-        <v>275.98899999999998</v>
+        <v>275.989</v>
       </c>
       <c r="W12">
-        <v>273.74000000000001</v>
+        <v>273.74</v>
       </c>
       <c r="X12">
-        <v>271.43700000000001</v>
+        <v>271.437</v>
       </c>
       <c r="Y12">
-        <v>270.045999999999992</v>
+        <v>270.046</v>
       </c>
       <c r="Z12">
-        <v>268.87299999999999</v>
+        <v>268.873</v>
       </c>
       <c r="AA12">
-        <v>267.84699999999998</v>
+        <v>267.847</v>
       </c>
       <c r="AB12">
-        <v>266.14699999999999</v>
+        <v>266.147</v>
       </c>
       <c r="AC12">
         <v>263.202</v>
       </c>
       <c r="AD12">
-        <v>261.46100000000001</v>
+        <v>261.461</v>
       </c>
       <c r="AE12">
-        <v>258.97300000000001</v>
+        <v>258.973</v>
       </c>
       <c r="AF12">
-        <v>256.76299999999998</v>
+        <v>256.763</v>
       </c>
       <c r="AG12">
         <v>249.38</v>
       </c>
       <c r="AH12">
         <v>247.255</v>
       </c>
       <c r="AI12">
-        <v>245.068000000000012</v>
+        <v>245.068</v>
       </c>
       <c r="AJ12">
         <v>242.339</v>
       </c>
       <c r="AK12">
         <v>239.321</v>
       </c>
       <c r="AL12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
-        <v>264.87400000000002</v>
+        <v>264.874</v>
       </c>
       <c r="C13">
-        <v>266.61200000000002</v>
+        <v>266.612</v>
       </c>
       <c r="D13">
-        <v>269.90800000000002</v>
+        <v>269.908</v>
       </c>
       <c r="E13">
         <v>270.517</v>
       </c>
       <c r="F13">
-        <v>272.46100000000001</v>
+        <v>272.461</v>
       </c>
       <c r="G13">
-        <v>274.31799999999998</v>
+        <v>274.318</v>
       </c>
       <c r="H13">
-        <v>274.76799999999997</v>
+        <v>274.768</v>
       </c>
       <c r="I13">
-        <v>274.64100000000002</v>
+        <v>274.641</v>
       </c>
       <c r="J13">
-        <v>275.20400000000001</v>
+        <v>275.204</v>
       </c>
       <c r="K13">
-        <v>275.65600000000001</v>
+        <v>275.656</v>
       </c>
       <c r="L13">
-        <v>275.48399999999998</v>
+        <v>275.484</v>
       </c>
       <c r="M13">
-        <v>275.50400000000002</v>
+        <v>275.504</v>
       </c>
       <c r="N13">
-        <v>276.47500000000002</v>
+        <v>276.475</v>
       </c>
       <c r="O13">
-        <v>277.10500000000002</v>
+        <v>277.105</v>
       </c>
       <c r="P13">
         <v>277.291</v>
       </c>
       <c r="Q13">
-        <v>276.95499999999998</v>
+        <v>276.955</v>
       </c>
       <c r="R13">
-        <v>277.16899999999998</v>
+        <v>277.169</v>
       </c>
       <c r="S13">
-        <v>278.44200000000001</v>
+        <v>278.442</v>
       </c>
       <c r="T13">
         <v>277.637</v>
       </c>
       <c r="U13">
-        <v>277.08499999999998</v>
+        <v>277.085</v>
       </c>
       <c r="V13">
-        <v>275.92099999999999</v>
+        <v>275.921</v>
       </c>
       <c r="W13">
-        <v>273.68799999999999</v>
+        <v>273.688</v>
       </c>
       <c r="X13">
         <v>271.346</v>
       </c>
       <c r="Y13">
-        <v>269.87900000000002</v>
+        <v>269.879</v>
       </c>
       <c r="Z13">
-        <v>268.66500000000002</v>
+        <v>268.665</v>
       </c>
       <c r="AA13">
-        <v>267.75299999999999</v>
+        <v>267.753</v>
       </c>
       <c r="AB13">
-        <v>265.98500000000001</v>
+        <v>265.985</v>
       </c>
       <c r="AC13">
-        <v>263.18000000000001</v>
+        <v>263.18</v>
       </c>
       <c r="AD13">
-        <v>261.30700000000002</v>
+        <v>261.307</v>
       </c>
       <c r="AE13">
         <v>258.923</v>
       </c>
       <c r="AF13">
-        <v>256.22800000000001</v>
+        <v>256.228</v>
       </c>
       <c r="AG13">
-        <v>249.38900000000001</v>
+        <v>249.389</v>
       </c>
       <c r="AH13">
         <v>247.226</v>
       </c>
       <c r="AI13">
         <v>244.994</v>
       </c>
       <c r="AJ13">
         <v>242.358</v>
       </c>
       <c r="AK13">
-        <v>239.36799999999999</v>
+        <v>239.368</v>
       </c>
       <c r="AL13" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>