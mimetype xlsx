--- v0 (2026-01-12)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Varones</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
   <si>
     <t>agosto</t>
   </si>
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -406,57 +406,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>1993</v>
       </c>
       <c r="D1">
         <v>1994</v>
       </c>
       <c r="E1">
         <v>1995</v>
       </c>
       <c r="F1">
         <v>1996</v>
       </c>
       <c r="G1">
@@ -557,51 +557,51 @@
       <c r="H2">
         <v>6.398</v>
       </c>
       <c r="I2">
         <v>6.299</v>
       </c>
       <c r="J2">
         <v>7.315</v>
       </c>
       <c r="K2">
         <v>8.252</v>
       </c>
       <c r="L2">
         <v>9.122</v>
       </c>
       <c r="M2">
         <v>9.85</v>
       </c>
       <c r="N2">
         <v>10.585</v>
       </c>
       <c r="O2">
         <v>11.307</v>
       </c>
       <c r="P2">
-        <v>12.0050000000000008</v>
+        <v>12.005</v>
       </c>
       <c r="Q2">
         <v>12.515</v>
       </c>
       <c r="R2">
         <v>12.875</v>
       </c>
       <c r="S2">
         <v>13.438</v>
       </c>
       <c r="T2">
         <v>13.892</v>
       </c>
       <c r="U2">
         <v>14.489</v>
       </c>
       <c r="V2">
         <v>14.888</v>
       </c>
       <c r="W2">
         <v>15.272</v>
       </c>
       <c r="X2">
         <v>15.832</v>
       </c>
@@ -732,51 +732,51 @@
       <c r="E4">
         <v>4.455</v>
       </c>
       <c r="F4">
         <v>4.427</v>
       </c>
       <c r="G4">
         <v>4.397</v>
       </c>
       <c r="H4">
         <v>6.506</v>
       </c>
       <c r="I4">
         <v>6.431</v>
       </c>
       <c r="J4">
         <v>7.426</v>
       </c>
       <c r="K4">
         <v>8.349</v>
       </c>
       <c r="L4">
         <v>9.244</v>
       </c>
       <c r="M4">
-        <v>10.00099999999999945</v>
+        <v>10.001</v>
       </c>
       <c r="N4">
         <v>10.694</v>
       </c>
       <c r="O4">
         <v>11.361</v>
       </c>
       <c r="P4">
         <v>12.068</v>
       </c>
       <c r="Q4">
         <v>12.567</v>
       </c>
       <c r="R4">
         <v>12.939</v>
       </c>
       <c r="S4">
         <v>13.473</v>
       </c>
       <c r="T4">
         <v>13.97</v>
       </c>
       <c r="U4">
         <v>14.542</v>
       </c>
@@ -824,51 +824,51 @@
       <c r="E5">
         <v>4.435</v>
       </c>
       <c r="F5">
         <v>4.288</v>
       </c>
       <c r="G5">
         <v>4.429</v>
       </c>
       <c r="H5">
         <v>6.51</v>
       </c>
       <c r="I5">
         <v>6.51</v>
       </c>
       <c r="J5">
         <v>7.484</v>
       </c>
       <c r="K5">
         <v>8.385</v>
       </c>
       <c r="L5">
         <v>9.174</v>
       </c>
       <c r="M5">
-        <v>10.076000000000001</v>
+        <v>10.076</v>
       </c>
       <c r="N5">
         <v>10.756</v>
       </c>
       <c r="O5">
         <v>11.426</v>
       </c>
       <c r="P5">
         <v>12.106</v>
       </c>
       <c r="Q5">
         <v>12.586</v>
       </c>
       <c r="R5">
         <v>12.963</v>
       </c>
       <c r="S5">
         <v>13.532</v>
       </c>
       <c r="T5">
         <v>14.032</v>
       </c>
       <c r="U5">
         <v>14.542</v>
       </c>
@@ -931,51 +931,51 @@
       <c r="J6">
         <v>7.518</v>
       </c>
       <c r="K6">
         <v>8.468</v>
       </c>
       <c r="L6">
         <v>9.254</v>
       </c>
       <c r="M6">
         <v>10.151</v>
       </c>
       <c r="N6">
         <v>10.865</v>
       </c>
       <c r="O6">
         <v>11.494</v>
       </c>
       <c r="P6">
         <v>12.152</v>
       </c>
       <c r="Q6">
         <v>12.643</v>
       </c>
       <c r="R6">
-        <v>13.042999999999999</v>
+        <v>13.043</v>
       </c>
       <c r="S6">
         <v>13.561</v>
       </c>
       <c r="T6">
         <v>14.112</v>
       </c>
       <c r="U6">
         <v>14.552</v>
       </c>
       <c r="V6">
         <v>14.963</v>
       </c>
       <c r="W6">
         <v>15.481</v>
       </c>
       <c r="X6">
         <v>15.908</v>
       </c>
       <c r="Y6">
         <v>16.418</v>
       </c>
       <c r="Z6">
         <v>16.922</v>
       </c>
@@ -1127,69 +1127,69 @@
       <c r="N8">
         <v>10.944</v>
       </c>
       <c r="O8">
         <v>11.651</v>
       </c>
       <c r="P8">
         <v>12.26</v>
       </c>
       <c r="Q8">
         <v>12.676</v>
       </c>
       <c r="R8">
         <v>13.193</v>
       </c>
       <c r="S8">
         <v>13.614</v>
       </c>
       <c r="T8">
         <v>14.191</v>
       </c>
       <c r="U8">
         <v>14.683</v>
       </c>
       <c r="V8">
-        <v>15.031000000000001</v>
+        <v>15.031</v>
       </c>
       <c r="W8">
         <v>15.619</v>
       </c>
       <c r="X8">
-        <v>16.027000000000001</v>
+        <v>16.027</v>
       </c>
       <c r="Y8">
         <v>16.495</v>
       </c>
       <c r="Z8">
         <v>16.84</v>
       </c>
       <c r="AA8">
         <v>17.417</v>
       </c>
       <c r="AB8">
-        <v>18.024000000000001</v>
+        <v>18.024</v>
       </c>
       <c r="AC8">
         <v>18.609</v>
       </c>
       <c r="AD8">
         <v>18.969</v>
       </c>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9">
         <v>4.608</v>
       </c>
       <c r="D9">
         <v>4.475</v>
       </c>
       <c r="E9">
         <v>4.392</v>
       </c>
       <c r="F9">
@@ -1225,51 +1225,51 @@
       <c r="P9">
         <v>12.291</v>
       </c>
       <c r="Q9">
         <v>12.679</v>
       </c>
       <c r="R9">
         <v>13.221</v>
       </c>
       <c r="S9">
         <v>13.668</v>
       </c>
       <c r="T9">
         <v>14.242</v>
       </c>
       <c r="U9">
         <v>14.666</v>
       </c>
       <c r="V9">
         <v>15.074</v>
       </c>
       <c r="W9">
         <v>15.615</v>
       </c>
       <c r="X9">
-        <v>16.045999999999999</v>
+        <v>16.046</v>
       </c>
       <c r="Y9">
         <v>16.529</v>
       </c>
       <c r="Z9">
         <v>16.916</v>
       </c>
       <c r="AA9">
         <v>17.436</v>
       </c>
       <c r="AB9">
         <v>18.029</v>
       </c>
       <c r="AC9">
         <v>18.614</v>
       </c>
       <c r="AD9">
         <v>18.97</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10" t="s">
@@ -1287,99 +1287,99 @@
       <c r="F10">
         <v>4.261</v>
       </c>
       <c r="G10">
         <v>4.706</v>
       </c>
       <c r="H10">
         <v>6.769</v>
       </c>
       <c r="I10">
         <v>6.903</v>
       </c>
       <c r="J10">
         <v>7.902</v>
       </c>
       <c r="K10">
         <v>8.831</v>
       </c>
       <c r="L10">
         <v>9.273</v>
       </c>
       <c r="M10">
         <v>10.518</v>
       </c>
       <c r="N10">
-        <v>11.037000000000001</v>
+        <v>11.037</v>
       </c>
       <c r="O10">
         <v>11.777</v>
       </c>
       <c r="P10">
         <v>12.338</v>
       </c>
       <c r="Q10">
         <v>12.693</v>
       </c>
       <c r="R10">
         <v>13.254</v>
       </c>
       <c r="S10">
         <v>13.711</v>
       </c>
       <c r="T10">
         <v>14.288</v>
       </c>
       <c r="U10">
         <v>14.723</v>
       </c>
       <c r="V10">
         <v>15.138</v>
       </c>
       <c r="W10">
         <v>15.709</v>
       </c>
       <c r="X10">
         <v>16.112</v>
       </c>
       <c r="Y10">
         <v>16.528</v>
       </c>
       <c r="Z10">
         <v>16.953</v>
       </c>
       <c r="AA10">
         <v>17.514</v>
       </c>
       <c r="AB10">
-        <v>18.059999999999999</v>
+        <v>18.06</v>
       </c>
       <c r="AC10">
         <v>18.7</v>
       </c>
       <c r="AD10">
-        <v>19.024000000000001</v>
+        <v>19.024</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11">
         <v>4.59</v>
       </c>
       <c r="D11">
         <v>4.463</v>
       </c>
       <c r="E11">
         <v>4.397</v>
       </c>
       <c r="F11">
         <v>4.27</v>
       </c>
       <c r="G11">
         <v>6.378</v>
       </c>
       <c r="H11">
@@ -1427,51 +1427,51 @@
       <c r="V11">
         <v>15.179</v>
       </c>
       <c r="W11">
         <v>15.727</v>
       </c>
       <c r="X11">
         <v>16.127</v>
       </c>
       <c r="Y11">
         <v>16.621</v>
       </c>
       <c r="Z11">
         <v>16.975</v>
       </c>
       <c r="AA11">
         <v>17.541</v>
       </c>
       <c r="AB11">
         <v>18.09</v>
       </c>
       <c r="AC11">
         <v>18.717</v>
       </c>
       <c r="AD11">
-        <v>19.059999999999999</v>
+        <v>19.06</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12">
         <v>4.575</v>
       </c>
       <c r="D12">
         <v>4.461</v>
       </c>
       <c r="E12">
         <v>4.399</v>
       </c>
       <c r="F12">
         <v>4.303</v>
       </c>
       <c r="G12">
         <v>6.377</v>
       </c>
       <c r="H12">
@@ -1622,2248 +1622,2248 @@
       </c>
       <c r="Z13">
         <v>17.035</v>
       </c>
       <c r="AA13">
         <v>17.658</v>
       </c>
       <c r="AB13">
         <v>18.216</v>
       </c>
       <c r="AC13">
         <v>18.874</v>
       </c>
       <c r="AD13">
         <v>19.165</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
-        <v>270.031999999999982</v>
+        <v>270.032</v>
       </c>
       <c r="D14">
-        <v>268.62299999999999</v>
+        <v>268.623</v>
       </c>
       <c r="E14">
-        <v>268.13799999999998</v>
+        <v>268.138</v>
       </c>
       <c r="F14">
         <v>268.339</v>
       </c>
       <c r="G14">
-        <v>268.37700000000001</v>
+        <v>268.377</v>
       </c>
       <c r="H14">
-        <v>267.26499999999999</v>
+        <v>267.265</v>
       </c>
       <c r="I14">
-        <v>268.10399999999998</v>
+        <v>268.104</v>
       </c>
       <c r="J14">
-        <v>267.43299999999999</v>
+        <v>267.433</v>
       </c>
       <c r="K14">
         <v>266.161</v>
       </c>
       <c r="L14">
-        <v>265.39499999999998</v>
+        <v>265.395</v>
       </c>
       <c r="M14">
-        <v>267.87700000000001</v>
+        <v>267.877</v>
       </c>
       <c r="N14">
-        <v>267.081000000000017</v>
+        <v>267.081</v>
       </c>
       <c r="O14">
-        <v>265.65499999999997</v>
+        <v>265.655</v>
       </c>
       <c r="P14">
-        <v>263.79599999999999</v>
+        <v>263.796</v>
       </c>
       <c r="Q14">
-        <v>261.15699999999998</v>
+        <v>261.157</v>
       </c>
       <c r="R14">
         <v>258.154</v>
       </c>
       <c r="S14">
-        <v>256.29000000000002</v>
+        <v>256.29</v>
       </c>
       <c r="T14">
         <v>254.858</v>
       </c>
       <c r="U14">
-        <v>253.044000000000011</v>
+        <v>253.044</v>
       </c>
       <c r="V14">
-        <v>251.097000000000008</v>
+        <v>251.097</v>
       </c>
       <c r="W14">
-        <v>247.71199999999999</v>
+        <v>247.712</v>
       </c>
       <c r="X14">
-        <v>245.26400000000001</v>
+        <v>245.264</v>
       </c>
       <c r="Y14">
-        <v>242.45699999999999</v>
+        <v>242.457</v>
       </c>
       <c r="Z14">
-        <v>239.30699999999999</v>
+        <v>239.307</v>
       </c>
       <c r="AA14">
         <v>232.131</v>
       </c>
       <c r="AB14">
-        <v>229.41200000000001</v>
+        <v>229.412</v>
       </c>
       <c r="AC14">
         <v>226.541</v>
       </c>
       <c r="AD14">
-        <v>223.21600000000001</v>
+        <v>223.216</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15">
         <v>269.983</v>
       </c>
       <c r="D15">
-        <v>268.72000000000003</v>
+        <v>268.72</v>
       </c>
       <c r="E15">
-        <v>268.19999999999999</v>
+        <v>268.2</v>
       </c>
       <c r="F15">
-        <v>268.079999999999984</v>
+        <v>268.08</v>
       </c>
       <c r="G15">
-        <v>268.32799999999997</v>
+        <v>268.328</v>
       </c>
       <c r="H15">
-        <v>267.30900000000003</v>
+        <v>267.309</v>
       </c>
       <c r="I15">
-        <v>267.99799999999999</v>
+        <v>267.998</v>
       </c>
       <c r="J15">
-        <v>267.51499999999999</v>
+        <v>267.515</v>
       </c>
       <c r="K15">
-        <v>265.88400000000001</v>
+        <v>265.884</v>
       </c>
       <c r="L15">
-        <v>265.11900000000003</v>
+        <v>265.119</v>
       </c>
       <c r="M15">
-        <v>267.75700000000001</v>
+        <v>267.757</v>
       </c>
       <c r="N15">
-        <v>267.033999999999992</v>
+        <v>267.034</v>
       </c>
       <c r="O15">
-        <v>265.30599999999998</v>
+        <v>265.306</v>
       </c>
       <c r="P15">
         <v>263.69</v>
       </c>
       <c r="Q15">
-        <v>260.88299999999998</v>
+        <v>260.883</v>
       </c>
       <c r="R15">
-        <v>258.081000000000017</v>
+        <v>258.081</v>
       </c>
       <c r="S15">
-        <v>256.01600000000002</v>
+        <v>256.016</v>
       </c>
       <c r="T15">
         <v>254.839</v>
       </c>
       <c r="U15">
         <v>252.756</v>
       </c>
       <c r="V15">
         <v>250.738</v>
       </c>
       <c r="W15">
-        <v>247.60599999999999</v>
+        <v>247.606</v>
       </c>
       <c r="X15">
-        <v>244.99299999999999</v>
+        <v>244.993</v>
       </c>
       <c r="Y15">
-        <v>242.13900000000001</v>
+        <v>242.139</v>
       </c>
       <c r="Z15">
-        <v>239.086999999999989</v>
+        <v>239.087</v>
       </c>
       <c r="AA15">
         <v>231.97</v>
       </c>
       <c r="AB15">
         <v>229.304</v>
       </c>
       <c r="AC15">
         <v>226.286</v>
       </c>
       <c r="AD15">
-        <v>223.12799999999999</v>
+        <v>223.128</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>5</v>
       </c>
       <c r="C16">
-        <v>269.92500000000001</v>
+        <v>269.925</v>
       </c>
       <c r="D16">
-        <v>268.36900000000003</v>
+        <v>268.369</v>
       </c>
       <c r="E16">
         <v>268.13</v>
       </c>
       <c r="F16">
-        <v>268.29500000000002</v>
+        <v>268.295</v>
       </c>
       <c r="G16">
-        <v>268.50400000000002</v>
+        <v>268.504</v>
       </c>
       <c r="H16">
-        <v>267.43099999999998</v>
+        <v>267.431</v>
       </c>
       <c r="I16">
-        <v>268.026999999999987</v>
+        <v>268.027</v>
       </c>
       <c r="J16">
-        <v>267.052000000000021</v>
+        <v>267.052</v>
       </c>
       <c r="K16">
-        <v>265.87900000000002</v>
+        <v>265.879</v>
       </c>
       <c r="L16">
         <v>265.142</v>
       </c>
       <c r="M16">
-        <v>267.76100000000002</v>
+        <v>267.761</v>
       </c>
       <c r="N16">
-        <v>266.92599999999999</v>
+        <v>266.926</v>
       </c>
       <c r="O16">
-        <v>265.16199999999998</v>
+        <v>265.162</v>
       </c>
       <c r="P16">
         <v>263.69</v>
       </c>
       <c r="Q16">
-        <v>260.85599999999999</v>
+        <v>260.856</v>
       </c>
       <c r="R16">
-        <v>258.026999999999987</v>
+        <v>258.027</v>
       </c>
       <c r="S16">
-        <v>255.95699999999999</v>
+        <v>255.957</v>
       </c>
       <c r="T16">
-        <v>254.81700000000001</v>
+        <v>254.817</v>
       </c>
       <c r="U16">
-        <v>252.68199999999999</v>
+        <v>252.682</v>
       </c>
       <c r="V16">
-        <v>250.57400000000001</v>
+        <v>250.574</v>
       </c>
       <c r="W16">
-        <v>247.50899999999999</v>
+        <v>247.509</v>
       </c>
       <c r="X16">
-        <v>244.85900000000001</v>
+        <v>244.859</v>
       </c>
       <c r="Y16">
         <v>241.983</v>
       </c>
       <c r="Z16">
-        <v>238.77199999999999</v>
+        <v>238.772</v>
       </c>
       <c r="AA16">
         <v>231.834</v>
       </c>
       <c r="AB16">
-        <v>229.13300000000001</v>
+        <v>229.133</v>
       </c>
       <c r="AC16">
         <v>225.864</v>
       </c>
       <c r="AD16">
-        <v>222.88900000000001</v>
+        <v>222.889</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17">
-        <v>269.75099999999998</v>
+        <v>269.751</v>
       </c>
       <c r="D17">
         <v>268.435</v>
       </c>
       <c r="E17">
-        <v>268.15600000000001</v>
+        <v>268.156</v>
       </c>
       <c r="F17">
-        <v>268.51100000000002</v>
+        <v>268.511</v>
       </c>
       <c r="G17">
-        <v>269.021999999999991</v>
+        <v>269.022</v>
       </c>
       <c r="H17">
-        <v>267.32999999999998</v>
+        <v>267.33</v>
       </c>
       <c r="I17">
-        <v>267.98099999999999</v>
+        <v>267.981</v>
       </c>
       <c r="J17">
-        <v>266.73500000000001</v>
+        <v>266.735</v>
       </c>
       <c r="K17">
-        <v>265.91399999999999</v>
+        <v>265.914</v>
       </c>
       <c r="L17">
-        <v>265.45699999999999</v>
+        <v>265.457</v>
       </c>
       <c r="M17">
-        <v>267.65499999999997</v>
+        <v>267.655</v>
       </c>
       <c r="N17">
-        <v>267.048999999999978</v>
+        <v>267.049</v>
       </c>
       <c r="O17">
         <v>265.149</v>
       </c>
       <c r="P17">
-        <v>263.57299999999998</v>
+        <v>263.573</v>
       </c>
       <c r="Q17">
         <v>260.733</v>
       </c>
       <c r="R17">
-        <v>257.69499999999999</v>
+        <v>257.695</v>
       </c>
       <c r="S17">
-        <v>256.01600000000002</v>
+        <v>256.016</v>
       </c>
       <c r="T17">
         <v>254.667</v>
       </c>
       <c r="U17">
-        <v>252.75800000000001</v>
+        <v>252.758</v>
       </c>
       <c r="V17">
-        <v>250.59800000000001</v>
+        <v>250.598</v>
       </c>
       <c r="W17">
-        <v>247.31800000000001</v>
+        <v>247.318</v>
       </c>
       <c r="X17">
         <v>244.684</v>
       </c>
       <c r="Y17">
-        <v>242.032000000000011</v>
+        <v>242.032</v>
       </c>
       <c r="Z17">
         <v>238.483</v>
       </c>
       <c r="AA17">
         <v>231.762</v>
       </c>
       <c r="AB17">
-        <v>228.96199999999999</v>
+        <v>228.962</v>
       </c>
       <c r="AC17">
-        <v>225.59800000000001</v>
+        <v>225.598</v>
       </c>
       <c r="AD17">
-        <v>222.38999999999999</v>
+        <v>222.39</v>
       </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18">
         <v>269.767</v>
       </c>
       <c r="D18">
-        <v>267.83100000000002</v>
+        <v>267.831</v>
       </c>
       <c r="E18">
-        <v>267.97899999999998</v>
+        <v>267.979</v>
       </c>
       <c r="F18">
-        <v>268.33999999999997</v>
+        <v>268.34</v>
       </c>
       <c r="G18">
-        <v>269.41699999999997</v>
+        <v>269.417</v>
       </c>
       <c r="H18">
-        <v>267.48700000000002</v>
+        <v>267.487</v>
       </c>
       <c r="I18">
-        <v>267.86700000000002</v>
+        <v>267.867</v>
       </c>
       <c r="J18">
-        <v>266.49200000000002</v>
+        <v>266.492</v>
       </c>
       <c r="K18">
-        <v>265.73700000000002</v>
+        <v>265.737</v>
       </c>
       <c r="L18">
-        <v>265.23099999999999</v>
+        <v>265.231</v>
       </c>
       <c r="M18">
-        <v>267.78699999999998</v>
+        <v>267.787</v>
       </c>
       <c r="N18">
-        <v>266.94499999999999</v>
+        <v>266.945</v>
       </c>
       <c r="O18">
-        <v>265.15199999999999</v>
+        <v>265.152</v>
       </c>
       <c r="P18">
-        <v>263.45600000000002</v>
+        <v>263.456</v>
       </c>
       <c r="Q18">
         <v>260.726</v>
       </c>
       <c r="R18">
         <v>257.69</v>
       </c>
       <c r="S18">
         <v>255.822</v>
       </c>
       <c r="T18">
-        <v>254.55500000000001</v>
+        <v>254.555</v>
       </c>
       <c r="U18">
         <v>252.624</v>
       </c>
       <c r="V18">
         <v>250.411</v>
       </c>
       <c r="W18">
         <v>247.309</v>
       </c>
       <c r="X18">
-        <v>244.47499999999999</v>
+        <v>244.475</v>
       </c>
       <c r="Y18">
-        <v>241.70400000000001</v>
+        <v>241.704</v>
       </c>
       <c r="Z18">
         <v>236.423</v>
       </c>
       <c r="AA18">
         <v>231.489</v>
       </c>
       <c r="AB18">
-        <v>228.70599999999999</v>
+        <v>228.706</v>
       </c>
       <c r="AC18">
-        <v>225.48599999999999</v>
+        <v>225.486</v>
       </c>
       <c r="AD18">
-        <v>221.93299999999999</v>
+        <v>221.933</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>15</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19">
-        <v>269.98399999999998</v>
+        <v>269.984</v>
       </c>
       <c r="D19">
-        <v>267.92200000000003</v>
+        <v>267.922</v>
       </c>
       <c r="E19">
-        <v>268.18400000000003</v>
+        <v>268.184</v>
       </c>
       <c r="F19">
-        <v>268.22199999999998</v>
+        <v>268.222</v>
       </c>
       <c r="G19">
-        <v>268.71600000000001</v>
+        <v>268.716</v>
       </c>
       <c r="H19">
-        <v>267.65699999999998</v>
+        <v>267.657</v>
       </c>
       <c r="I19">
-        <v>267.75999999999999</v>
+        <v>267.76</v>
       </c>
       <c r="J19">
-        <v>266.44299999999998</v>
+        <v>266.443</v>
       </c>
       <c r="K19">
-        <v>265.73700000000002</v>
+        <v>265.737</v>
       </c>
       <c r="L19">
-        <v>265.28699999999998</v>
+        <v>265.287</v>
       </c>
       <c r="M19">
-        <v>267.62400000000002</v>
+        <v>267.624</v>
       </c>
       <c r="N19">
-        <v>266.85300000000001</v>
+        <v>266.853</v>
       </c>
       <c r="O19">
-        <v>265.062000000000012</v>
+        <v>265.062</v>
       </c>
       <c r="P19">
-        <v>263.37599999999998</v>
+        <v>263.376</v>
       </c>
       <c r="Q19">
-        <v>260.34899999999999</v>
+        <v>260.349</v>
       </c>
       <c r="R19">
         <v>257.553</v>
       </c>
       <c r="S19">
-        <v>255.59899999999999</v>
+        <v>255.599</v>
       </c>
       <c r="T19">
-        <v>254.47300000000001</v>
+        <v>254.473</v>
       </c>
       <c r="U19">
-        <v>252.59200000000001</v>
+        <v>252.592</v>
       </c>
       <c r="V19">
         <v>249.952</v>
       </c>
       <c r="W19">
         <v>247.114</v>
       </c>
       <c r="X19">
-        <v>244.21899999999999</v>
+        <v>244.219</v>
       </c>
       <c r="Y19">
         <v>241.5</v>
       </c>
       <c r="Z19">
         <v>235.976</v>
       </c>
       <c r="AA19">
-        <v>231.30199999999999</v>
+        <v>231.302</v>
       </c>
       <c r="AB19">
-        <v>228.46100000000001</v>
+        <v>228.461</v>
       </c>
       <c r="AC19">
-        <v>225.19399999999999</v>
+        <v>225.194</v>
       </c>
       <c r="AD19">
-        <v>221.68299999999999</v>
+        <v>221.683</v>
       </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>15</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20">
-        <v>270.067000000000007</v>
+        <v>270.067</v>
       </c>
       <c r="D20">
-        <v>268.036000000000001</v>
+        <v>268.036</v>
       </c>
       <c r="E20">
-        <v>268.48399999999998</v>
+        <v>268.484</v>
       </c>
       <c r="F20">
-        <v>268.13299999999998</v>
+        <v>268.133</v>
       </c>
       <c r="G20">
-        <v>268.76900000000001</v>
+        <v>268.769</v>
       </c>
       <c r="H20">
-        <v>267.50700000000001</v>
+        <v>267.507</v>
       </c>
       <c r="I20">
-        <v>267.60599999999999</v>
+        <v>267.606</v>
       </c>
       <c r="J20">
-        <v>266.45800000000003</v>
+        <v>266.458</v>
       </c>
       <c r="K20">
-        <v>265.79700000000003</v>
+        <v>265.797</v>
       </c>
       <c r="L20">
-        <v>265.18099999999998</v>
+        <v>265.181</v>
       </c>
       <c r="M20">
-        <v>267.64999999999998</v>
+        <v>267.65</v>
       </c>
       <c r="N20">
         <v>266.786</v>
       </c>
       <c r="O20">
-        <v>265.02800000000002</v>
+        <v>265.028</v>
       </c>
       <c r="P20">
-        <v>263.28800000000001</v>
+        <v>263.288</v>
       </c>
       <c r="Q20">
-        <v>260.17000000000002</v>
+        <v>260.17</v>
       </c>
       <c r="R20">
         <v>257.411</v>
       </c>
       <c r="S20">
-        <v>255.57599999999999</v>
+        <v>255.576</v>
       </c>
       <c r="T20">
         <v>254.227</v>
       </c>
       <c r="U20">
         <v>252.464</v>
       </c>
       <c r="V20">
         <v>249.613</v>
       </c>
       <c r="W20">
-        <v>246.97399999999999</v>
+        <v>246.974</v>
       </c>
       <c r="X20">
-        <v>244.11500000000001</v>
+        <v>244.115</v>
       </c>
       <c r="Y20">
-        <v>241.23099999999999</v>
+        <v>241.231</v>
       </c>
       <c r="Z20">
         <v>233.654</v>
       </c>
       <c r="AA20">
-        <v>230.92400000000001</v>
+        <v>230.924</v>
       </c>
       <c r="AB20">
-        <v>228.099999999999994</v>
+        <v>228.1</v>
       </c>
       <c r="AC20">
-        <v>224.97399999999999</v>
+        <v>224.974</v>
       </c>
       <c r="AD20">
         <v>221.453</v>
       </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>15</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21">
-        <v>270.22800000000001</v>
+        <v>270.228</v>
       </c>
       <c r="D21">
-        <v>268.32999999999998</v>
+        <v>268.33</v>
       </c>
       <c r="E21">
         <v>268.435</v>
       </c>
       <c r="F21">
-        <v>267.93299999999999</v>
+        <v>267.933</v>
       </c>
       <c r="G21">
-        <v>268.55399999999997</v>
+        <v>268.554</v>
       </c>
       <c r="H21">
-        <v>267.31999999999999</v>
+        <v>267.32</v>
       </c>
       <c r="I21">
-        <v>267.13400000000001</v>
+        <v>267.134</v>
       </c>
       <c r="J21">
-        <v>266.40499999999997</v>
+        <v>266.405</v>
       </c>
       <c r="K21">
-        <v>265.62700000000001</v>
+        <v>265.627</v>
       </c>
       <c r="L21">
-        <v>265.10199999999998</v>
+        <v>265.102</v>
       </c>
       <c r="M21">
         <v>267.459</v>
       </c>
       <c r="N21">
-        <v>266.26100000000002</v>
+        <v>266.261</v>
       </c>
       <c r="O21">
-        <v>264.85199999999998</v>
+        <v>264.852</v>
       </c>
       <c r="P21">
-        <v>262.96699999999998</v>
+        <v>262.967</v>
       </c>
       <c r="Q21">
         <v>259.661</v>
       </c>
       <c r="R21">
-        <v>257.086000000000013</v>
+        <v>257.086</v>
       </c>
       <c r="S21">
-        <v>255.33199999999999</v>
+        <v>255.332</v>
       </c>
       <c r="T21">
-        <v>254.15799999999999</v>
+        <v>254.158</v>
       </c>
       <c r="U21">
-        <v>252.040999999999997</v>
+        <v>252.041</v>
       </c>
       <c r="V21">
-        <v>248.83099999999999</v>
+        <v>248.831</v>
       </c>
       <c r="W21">
         <v>246.565</v>
       </c>
       <c r="X21">
-        <v>243.71600000000001</v>
+        <v>243.716</v>
       </c>
       <c r="Y21">
         <v>240.833</v>
       </c>
       <c r="Z21">
         <v>233.292</v>
       </c>
       <c r="AA21">
-        <v>230.49100000000001</v>
+        <v>230.491</v>
       </c>
       <c r="AB21">
-        <v>227.78299999999999</v>
+        <v>227.783</v>
       </c>
       <c r="AC21">
         <v>224.661</v>
       </c>
       <c r="AD21">
-        <v>221.11199999999999</v>
+        <v>221.112</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>15</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22">
-        <v>268.014999999999986</v>
+        <v>268.015</v>
       </c>
       <c r="D22">
-        <v>267.94999999999999</v>
+        <v>267.95</v>
       </c>
       <c r="E22">
-        <v>268.26900000000001</v>
+        <v>268.269</v>
       </c>
       <c r="F22">
-        <v>268.0020000000000095</v>
+        <v>268.002</v>
       </c>
       <c r="G22">
-        <v>268.39499999999998</v>
+        <v>268.395</v>
       </c>
       <c r="H22">
-        <v>267.17700000000002</v>
+        <v>267.177</v>
       </c>
       <c r="I22">
-        <v>267.057999999999993</v>
+        <v>267.058</v>
       </c>
       <c r="J22">
-        <v>266.20100000000002</v>
+        <v>266.201</v>
       </c>
       <c r="K22">
-        <v>265.21300000000002</v>
+        <v>265.213</v>
       </c>
       <c r="L22">
-        <v>265.033999999999992</v>
+        <v>265.034</v>
       </c>
       <c r="M22">
-        <v>267.26999999999998</v>
+        <v>267.27</v>
       </c>
       <c r="N22">
-        <v>266.017999999999972</v>
+        <v>266.018</v>
       </c>
       <c r="O22">
-        <v>264.39299999999997</v>
+        <v>264.393</v>
       </c>
       <c r="P22">
-        <v>262.92099999999999</v>
+        <v>262.921</v>
       </c>
       <c r="Q22">
-        <v>259.19099999999997</v>
+        <v>259.191</v>
       </c>
       <c r="R22">
-        <v>256.86700000000002</v>
+        <v>256.867</v>
       </c>
       <c r="S22">
         <v>255.155</v>
       </c>
       <c r="T22">
-        <v>253.86000000000001</v>
+        <v>253.86</v>
       </c>
       <c r="U22">
         <v>251.75</v>
       </c>
       <c r="V22">
         <v>248.636</v>
       </c>
       <c r="W22">
         <v>246.113</v>
       </c>
       <c r="X22">
-        <v>243.31100000000001</v>
+        <v>243.311</v>
       </c>
       <c r="Y22">
         <v>240.5</v>
       </c>
       <c r="Z22">
-        <v>232.90799999999999</v>
+        <v>232.908</v>
       </c>
       <c r="AA22">
-        <v>230.15600000000001</v>
+        <v>230.156</v>
       </c>
       <c r="AB22">
-        <v>227.51400000000001</v>
+        <v>227.514</v>
       </c>
       <c r="AC22">
         <v>224.346</v>
       </c>
       <c r="AD22">
-        <v>220.85900000000001</v>
+        <v>220.859</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23">
-        <v>268.11399999999998</v>
+        <v>268.114</v>
       </c>
       <c r="D23">
         <v>267.62</v>
       </c>
       <c r="E23">
-        <v>268.42200000000003</v>
+        <v>268.422</v>
       </c>
       <c r="F23">
-        <v>267.87700000000001</v>
+        <v>267.877</v>
       </c>
       <c r="G23">
-        <v>266.71899999999999</v>
+        <v>266.719</v>
       </c>
       <c r="H23">
-        <v>267.99099999999999</v>
+        <v>267.991</v>
       </c>
       <c r="I23">
         <v>267.178</v>
       </c>
       <c r="J23">
-        <v>266.26799999999997</v>
+        <v>266.268</v>
       </c>
       <c r="K23">
-        <v>265.32299999999998</v>
+        <v>265.323</v>
       </c>
       <c r="L23">
-        <v>265.67200000000003</v>
+        <v>265.672</v>
       </c>
       <c r="M23">
         <v>267.221</v>
       </c>
       <c r="N23">
-        <v>265.91500000000002</v>
+        <v>265.915</v>
       </c>
       <c r="O23">
-        <v>264.20999999999998</v>
+        <v>264.21</v>
       </c>
       <c r="P23">
-        <v>262.53699999999998</v>
+        <v>262.537</v>
       </c>
       <c r="Q23">
         <v>258.69</v>
       </c>
       <c r="R23">
-        <v>256.73899999999998</v>
+        <v>256.739</v>
       </c>
       <c r="S23">
         <v>254.958</v>
       </c>
       <c r="T23">
-        <v>253.64699999999999</v>
+        <v>253.647</v>
       </c>
       <c r="U23">
-        <v>251.72399999999999</v>
+        <v>251.724</v>
       </c>
       <c r="V23">
-        <v>248.19999999999999</v>
+        <v>248.2</v>
       </c>
       <c r="W23">
-        <v>245.84100000000001</v>
+        <v>245.841</v>
       </c>
       <c r="X23">
-        <v>243.044999999999987</v>
+        <v>243.045</v>
       </c>
       <c r="Y23">
-        <v>240.37299999999999</v>
+        <v>240.373</v>
       </c>
       <c r="Z23">
-        <v>232.65799999999999</v>
+        <v>232.658</v>
       </c>
       <c r="AA23">
-        <v>229.88999999999999</v>
+        <v>229.89</v>
       </c>
       <c r="AB23">
         <v>227.107</v>
       </c>
       <c r="AC23">
-        <v>223.88999999999999</v>
+        <v>223.89</v>
       </c>
       <c r="AD23">
         <v>220.673</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>15</v>
       </c>
       <c r="B24" t="s">
         <v>13</v>
       </c>
       <c r="C24">
         <v>267.959</v>
       </c>
       <c r="D24">
-        <v>267.84699999999998</v>
+        <v>267.847</v>
       </c>
       <c r="E24">
         <v>267.904</v>
       </c>
       <c r="F24">
-        <v>267.93099999999998</v>
+        <v>267.931</v>
       </c>
       <c r="G24">
-        <v>266.88200000000001</v>
+        <v>266.882</v>
       </c>
       <c r="H24">
-        <v>267.93000000000001</v>
+        <v>267.93</v>
       </c>
       <c r="I24">
-        <v>267.20699999999999</v>
+        <v>267.207</v>
       </c>
       <c r="J24">
-        <v>266.24299999999999</v>
+        <v>266.243</v>
       </c>
       <c r="K24">
-        <v>265.069000000000017</v>
+        <v>265.069</v>
       </c>
       <c r="L24">
-        <v>265.68900000000002</v>
+        <v>265.689</v>
       </c>
       <c r="M24">
-        <v>266.93599999999998</v>
+        <v>266.936</v>
       </c>
       <c r="N24">
-        <v>265.79399999999998</v>
+        <v>265.794</v>
       </c>
       <c r="O24">
-        <v>264.083000000000027</v>
+        <v>264.083</v>
       </c>
       <c r="P24">
-        <v>261.28800000000001</v>
+        <v>261.288</v>
       </c>
       <c r="Q24">
-        <v>258.62700000000001</v>
+        <v>258.627</v>
       </c>
       <c r="R24">
-        <v>256.69799999999998</v>
+        <v>256.698</v>
       </c>
       <c r="S24">
-        <v>255.026999999999987</v>
+        <v>255.027</v>
       </c>
       <c r="T24">
-        <v>253.47399999999999</v>
+        <v>253.474</v>
       </c>
       <c r="U24">
-        <v>251.34999999999999</v>
+        <v>251.35</v>
       </c>
       <c r="V24">
-        <v>248.0039999999999907</v>
+        <v>248.004</v>
       </c>
       <c r="W24">
-        <v>245.70099999999999</v>
+        <v>245.701</v>
       </c>
       <c r="X24">
-        <v>242.79400000000001</v>
+        <v>242.794</v>
       </c>
       <c r="Y24">
-        <v>240.084000000000003</v>
+        <v>240.084</v>
       </c>
       <c r="Z24">
         <v>232.392</v>
       </c>
       <c r="AA24">
-        <v>229.67400000000001</v>
+        <v>229.674</v>
       </c>
       <c r="AB24">
-        <v>226.90700000000001</v>
+        <v>226.907</v>
       </c>
       <c r="AC24">
-        <v>223.55600000000001</v>
+        <v>223.556</v>
       </c>
       <c r="AD24">
-        <v>220.24799999999999</v>
+        <v>220.248</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>15</v>
       </c>
       <c r="B25" t="s">
         <v>14</v>
       </c>
       <c r="C25">
-        <v>268.41800000000001</v>
+        <v>268.418</v>
       </c>
       <c r="D25">
-        <v>268.031000000000006</v>
+        <v>268.031</v>
       </c>
       <c r="E25">
         <v>267.916</v>
       </c>
       <c r="F25">
-        <v>268.13099999999997</v>
+        <v>268.131</v>
       </c>
       <c r="G25">
-        <v>267.16000000000003</v>
+        <v>267.16</v>
       </c>
       <c r="H25">
-        <v>268.079000000000008</v>
+        <v>268.079</v>
       </c>
       <c r="I25">
-        <v>267.39699999999999</v>
+        <v>267.397</v>
       </c>
       <c r="J25">
-        <v>266.22199999999998</v>
+        <v>266.222</v>
       </c>
       <c r="K25">
-        <v>265.62599999999998</v>
+        <v>265.626</v>
       </c>
       <c r="L25">
-        <v>266.31599999999997</v>
+        <v>266.316</v>
       </c>
       <c r="M25">
-        <v>266.89699999999999</v>
+        <v>266.897</v>
       </c>
       <c r="N25">
-        <v>265.82900000000001</v>
+        <v>265.829</v>
       </c>
       <c r="O25">
-        <v>263.94400000000002</v>
+        <v>263.944</v>
       </c>
       <c r="P25">
-        <v>261.21100000000001</v>
+        <v>261.211</v>
       </c>
       <c r="Q25">
-        <v>258.51600000000002</v>
+        <v>258.516</v>
       </c>
       <c r="R25">
-        <v>256.45800000000003</v>
+        <v>256.458</v>
       </c>
       <c r="S25">
-        <v>254.78899999999999</v>
+        <v>254.789</v>
       </c>
       <c r="T25">
-        <v>253.31700000000001</v>
+        <v>253.317</v>
       </c>
       <c r="U25">
-        <v>251.14500000000001</v>
+        <v>251.145</v>
       </c>
       <c r="V25">
         <v>247.946</v>
       </c>
       <c r="W25">
-        <v>245.49600000000001</v>
+        <v>245.496</v>
       </c>
       <c r="X25">
         <v>242.703</v>
       </c>
       <c r="Y25">
-        <v>239.50800000000001</v>
+        <v>239.508</v>
       </c>
       <c r="Z25">
-        <v>232.35400000000001</v>
+        <v>232.354</v>
       </c>
       <c r="AA25">
-        <v>229.56800000000001</v>
+        <v>229.568</v>
       </c>
       <c r="AB25">
-        <v>226.77799999999999</v>
+        <v>226.778</v>
       </c>
       <c r="AC25">
-        <v>223.48400000000001</v>
+        <v>223.484</v>
       </c>
       <c r="AD25">
         <v>220.203</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>16</v>
       </c>
       <c r="B26" t="s">
         <v>3</v>
       </c>
       <c r="C26">
-        <v>274.77100000000002</v>
+        <v>274.771</v>
       </c>
       <c r="D26">
-        <v>273.19200000000001</v>
+        <v>273.192</v>
       </c>
       <c r="E26">
         <v>272.601</v>
       </c>
       <c r="F26">
-        <v>272.74799999999999</v>
+        <v>272.748</v>
       </c>
       <c r="G26">
-        <v>272.74700000000001</v>
+        <v>272.747</v>
       </c>
       <c r="H26">
-        <v>273.66300000000001</v>
+        <v>273.663</v>
       </c>
       <c r="I26">
-        <v>274.40300000000002</v>
+        <v>274.403</v>
       </c>
       <c r="J26">
-        <v>274.74799999999999</v>
+        <v>274.748</v>
       </c>
       <c r="K26">
-        <v>274.41300000000001</v>
+        <v>274.413</v>
       </c>
       <c r="L26">
         <v>274.517</v>
       </c>
       <c r="M26">
-        <v>277.72699999999998</v>
+        <v>277.727</v>
       </c>
       <c r="N26">
         <v>277.666</v>
       </c>
       <c r="O26">
-        <v>276.96199999999999</v>
+        <v>276.962</v>
       </c>
       <c r="P26">
-        <v>275.80099999999999</v>
+        <v>275.801</v>
       </c>
       <c r="Q26">
-        <v>273.67200000000003</v>
+        <v>273.672</v>
       </c>
       <c r="R26">
-        <v>271.028999999999996</v>
+        <v>271.029</v>
       </c>
       <c r="S26">
-        <v>269.72800000000001</v>
+        <v>269.728</v>
       </c>
       <c r="T26">
         <v>268.75</v>
       </c>
       <c r="U26">
-        <v>267.53300000000002</v>
+        <v>267.533</v>
       </c>
       <c r="V26">
-        <v>265.98500000000001</v>
+        <v>265.985</v>
       </c>
       <c r="W26">
-        <v>262.98399999999998</v>
+        <v>262.984</v>
       </c>
       <c r="X26">
-        <v>261.096000000000004</v>
+        <v>261.096</v>
       </c>
       <c r="Y26">
-        <v>258.68700000000001</v>
+        <v>258.687</v>
       </c>
       <c r="Z26">
-        <v>256.09699999999998</v>
+        <v>256.097</v>
       </c>
       <c r="AA26">
-        <v>249.25700000000001</v>
+        <v>249.257</v>
       </c>
       <c r="AB26">
         <v>247.136</v>
       </c>
       <c r="AC26">
-        <v>244.81200000000001</v>
+        <v>244.812</v>
       </c>
       <c r="AD26">
         <v>242.107</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27">
-        <v>274.69799999999998</v>
+        <v>274.698</v>
       </c>
       <c r="D27">
-        <v>273.26400000000001</v>
+        <v>273.264</v>
       </c>
       <c r="E27">
-        <v>272.66000000000003</v>
+        <v>272.66</v>
       </c>
       <c r="F27">
-        <v>272.49799999999999</v>
+        <v>272.498</v>
       </c>
       <c r="G27">
-        <v>272.70400000000001</v>
+        <v>272.704</v>
       </c>
       <c r="H27">
-        <v>273.74299999999999</v>
+        <v>273.743</v>
       </c>
       <c r="I27">
-        <v>274.34100000000001</v>
+        <v>274.341</v>
       </c>
       <c r="J27">
-        <v>274.87799999999999</v>
+        <v>274.878</v>
       </c>
       <c r="K27">
-        <v>274.18000000000001</v>
+        <v>274.18</v>
       </c>
       <c r="L27">
-        <v>274.30700000000002</v>
+        <v>274.307</v>
       </c>
       <c r="M27">
-        <v>277.68299999999999</v>
+        <v>277.683</v>
       </c>
       <c r="N27">
-        <v>277.67700000000002</v>
+        <v>277.677</v>
       </c>
       <c r="O27">
-        <v>276.61799999999999</v>
+        <v>276.618</v>
       </c>
       <c r="P27">
-        <v>275.72199999999998</v>
+        <v>275.722</v>
       </c>
       <c r="Q27">
-        <v>273.44400000000002</v>
+        <v>273.444</v>
       </c>
       <c r="R27">
-        <v>270.98700000000002</v>
+        <v>270.987</v>
       </c>
       <c r="S27">
-        <v>269.47800000000001</v>
+        <v>269.478</v>
       </c>
       <c r="T27">
-        <v>268.74700000000001</v>
+        <v>268.747</v>
       </c>
       <c r="U27">
-        <v>267.24099999999999</v>
+        <v>267.241</v>
       </c>
       <c r="V27">
-        <v>265.65199999999999</v>
+        <v>265.652</v>
       </c>
       <c r="W27">
-        <v>262.93799999999999</v>
+        <v>262.938</v>
       </c>
       <c r="X27">
-        <v>260.80500000000001</v>
+        <v>260.805</v>
       </c>
       <c r="Y27">
-        <v>258.39100000000002</v>
+        <v>258.391</v>
       </c>
       <c r="Z27">
-        <v>255.88399999999999</v>
+        <v>255.884</v>
       </c>
       <c r="AA27">
-        <v>249.11000000000001</v>
+        <v>249.11</v>
       </c>
       <c r="AB27">
         <v>247.142</v>
       </c>
       <c r="AC27">
-        <v>244.61500000000001</v>
+        <v>244.615</v>
       </c>
       <c r="AD27">
-        <v>242.080000000000013</v>
+        <v>242.08</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>16</v>
       </c>
       <c r="B28" t="s">
         <v>5</v>
       </c>
       <c r="C28">
-        <v>274.62200000000001</v>
+        <v>274.622</v>
       </c>
       <c r="D28">
-        <v>272.89800000000002</v>
+        <v>272.898</v>
       </c>
       <c r="E28">
-        <v>272.58499999999998</v>
+        <v>272.585</v>
       </c>
       <c r="F28">
-        <v>272.72199999999998</v>
+        <v>272.722</v>
       </c>
       <c r="G28">
-        <v>272.90100000000001</v>
+        <v>272.901</v>
       </c>
       <c r="H28">
-        <v>273.93700000000001</v>
+        <v>273.937</v>
       </c>
       <c r="I28">
-        <v>274.45800000000003</v>
+        <v>274.458</v>
       </c>
       <c r="J28">
-        <v>274.47800000000001</v>
+        <v>274.478</v>
       </c>
       <c r="K28">
-        <v>274.22800000000001</v>
+        <v>274.228</v>
       </c>
       <c r="L28">
-        <v>274.38600000000002</v>
+        <v>274.386</v>
       </c>
       <c r="M28">
         <v>277.762</v>
       </c>
       <c r="N28">
         <v>277.62</v>
       </c>
       <c r="O28">
-        <v>276.52300000000002</v>
+        <v>276.523</v>
       </c>
       <c r="P28">
-        <v>275.75799999999998</v>
+        <v>275.758</v>
       </c>
       <c r="Q28">
         <v>273.423</v>
       </c>
       <c r="R28">
-        <v>270.96600000000001</v>
+        <v>270.966</v>
       </c>
       <c r="S28">
-        <v>269.43000000000001</v>
+        <v>269.43</v>
       </c>
       <c r="T28">
-        <v>268.78699999999998</v>
+        <v>268.787</v>
       </c>
       <c r="U28">
-        <v>267.22399999999999</v>
+        <v>267.224</v>
       </c>
       <c r="V28">
-        <v>265.49000000000001</v>
+        <v>265.49</v>
       </c>
       <c r="W28">
-        <v>262.85399999999998</v>
+        <v>262.854</v>
       </c>
       <c r="X28">
-        <v>260.70699999999999</v>
+        <v>260.707</v>
       </c>
       <c r="Y28">
-        <v>258.26299999999998</v>
+        <v>258.263</v>
       </c>
       <c r="Z28">
         <v>255.63</v>
       </c>
       <c r="AA28">
-        <v>249.060000000000002</v>
+        <v>249.06</v>
       </c>
       <c r="AB28">
-        <v>246.99799999999999</v>
+        <v>246.998</v>
       </c>
       <c r="AC28">
         <v>244.239</v>
       </c>
       <c r="AD28">
         <v>241.852</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>16</v>
       </c>
       <c r="B29" t="s">
         <v>6</v>
       </c>
       <c r="C29">
         <v>274.423</v>
       </c>
       <c r="D29">
-        <v>272.95800000000003</v>
+        <v>272.958</v>
       </c>
       <c r="E29">
-        <v>272.59100000000001</v>
+        <v>272.591</v>
       </c>
       <c r="F29">
-        <v>272.79899999999998</v>
+        <v>272.799</v>
       </c>
       <c r="G29">
-        <v>273.45100000000002</v>
+        <v>273.451</v>
       </c>
       <c r="H29">
-        <v>273.83999999999997</v>
+        <v>273.84</v>
       </c>
       <c r="I29">
-        <v>274.49099999999999</v>
+        <v>274.491</v>
       </c>
       <c r="J29">
-        <v>274.21899999999999</v>
+        <v>274.219</v>
       </c>
       <c r="K29">
-        <v>274.29899999999998</v>
+        <v>274.299</v>
       </c>
       <c r="L29">
-        <v>274.63099999999997</v>
+        <v>274.631</v>
       </c>
       <c r="M29">
-        <v>277.73099999999999</v>
+        <v>277.731</v>
       </c>
       <c r="N29">
-        <v>277.80500000000001</v>
+        <v>277.805</v>
       </c>
       <c r="O29">
-        <v>276.57499999999999</v>
+        <v>276.575</v>
       </c>
       <c r="P29">
-        <v>275.67899999999997</v>
+        <v>275.679</v>
       </c>
       <c r="Q29">
-        <v>273.31900000000002</v>
+        <v>273.319</v>
       </c>
       <c r="R29">
-        <v>270.65800000000002</v>
+        <v>270.658</v>
       </c>
       <c r="S29">
         <v>269.548</v>
       </c>
       <c r="T29">
-        <v>268.69900000000001</v>
+        <v>268.699</v>
       </c>
       <c r="U29">
-        <v>267.30000000000001</v>
+        <v>267.3</v>
       </c>
       <c r="V29">
-        <v>265.53800000000001</v>
+        <v>265.538</v>
       </c>
       <c r="W29">
-        <v>262.69900000000001</v>
+        <v>262.699</v>
       </c>
       <c r="X29">
-        <v>260.56299999999999</v>
+        <v>260.563</v>
       </c>
       <c r="Y29">
-        <v>258.38099999999997</v>
+        <v>258.381</v>
       </c>
       <c r="Z29">
-        <v>255.37899999999999</v>
+        <v>255.379</v>
       </c>
       <c r="AA29">
-        <v>249.092999999999989</v>
+        <v>249.093</v>
       </c>
       <c r="AB29">
-        <v>246.86000000000001</v>
+        <v>246.86</v>
       </c>
       <c r="AC29">
-        <v>244.018000000000001</v>
+        <v>244.018</v>
       </c>
       <c r="AD29">
-        <v>241.33699999999999</v>
+        <v>241.337</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>16</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30">
-        <v>274.42500000000001</v>
+        <v>274.425</v>
       </c>
       <c r="D30">
         <v>272.351</v>
       </c>
       <c r="E30">
-        <v>272.40499999999997</v>
+        <v>272.405</v>
       </c>
       <c r="F30">
-        <v>272.61799999999999</v>
+        <v>272.618</v>
       </c>
       <c r="G30">
-        <v>274.012999999999977</v>
+        <v>274.013</v>
       </c>
       <c r="H30">
-        <v>274.079999999999984</v>
+        <v>274.08</v>
       </c>
       <c r="I30">
-        <v>274.44099999999997</v>
+        <v>274.441</v>
       </c>
       <c r="J30">
-        <v>274.0099999999999909</v>
+        <v>274.01</v>
       </c>
       <c r="K30">
-        <v>274.20499999999998</v>
+        <v>274.205</v>
       </c>
       <c r="L30">
-        <v>274.48500000000001</v>
+        <v>274.485</v>
       </c>
       <c r="M30">
-        <v>277.93799999999999</v>
+        <v>277.938</v>
       </c>
       <c r="N30">
         <v>277.81</v>
       </c>
       <c r="O30">
-        <v>276.64600000000002</v>
+        <v>276.646</v>
       </c>
       <c r="P30">
         <v>275.608</v>
       </c>
       <c r="Q30">
-        <v>273.36900000000003</v>
+        <v>273.369</v>
       </c>
       <c r="R30">
         <v>270.733</v>
       </c>
       <c r="S30">
-        <v>269.38299999999998</v>
+        <v>269.383</v>
       </c>
       <c r="T30">
-        <v>268.66699999999997</v>
+        <v>268.667</v>
       </c>
       <c r="U30">
-        <v>267.17599999999999</v>
+        <v>267.176</v>
       </c>
       <c r="V30">
-        <v>265.37400000000002</v>
+        <v>265.374</v>
       </c>
       <c r="W30">
-        <v>262.79000000000002</v>
+        <v>262.79</v>
       </c>
       <c r="X30">
-        <v>260.38299999999998</v>
+        <v>260.383</v>
       </c>
       <c r="Y30">
-        <v>258.12200000000001</v>
+        <v>258.122</v>
       </c>
       <c r="Z30">
         <v>253.345</v>
       </c>
       <c r="AA30">
         <v>248.851</v>
       </c>
       <c r="AB30">
-        <v>246.65700000000001</v>
+        <v>246.657</v>
       </c>
       <c r="AC30">
         <v>243.995</v>
       </c>
       <c r="AD30">
-        <v>240.83600000000001</v>
+        <v>240.836</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>16</v>
       </c>
       <c r="B31" t="s">
         <v>8</v>
       </c>
       <c r="C31">
-        <v>274.63900000000001</v>
+        <v>274.639</v>
       </c>
       <c r="D31">
-        <v>272.43000000000001</v>
+        <v>272.43</v>
       </c>
       <c r="E31">
         <v>272.589</v>
       </c>
       <c r="F31">
-        <v>272.51299999999998</v>
+        <v>272.513</v>
       </c>
       <c r="G31">
-        <v>273.37400000000002</v>
+        <v>273.374</v>
       </c>
       <c r="H31">
-        <v>274.27300000000002</v>
+        <v>274.273</v>
       </c>
       <c r="I31">
-        <v>274.41399999999999</v>
+        <v>274.414</v>
       </c>
       <c r="J31">
-        <v>274.057000000000016</v>
+        <v>274.057</v>
       </c>
       <c r="K31">
-        <v>274.30799999999999</v>
+        <v>274.308</v>
       </c>
       <c r="L31">
-        <v>274.61599999999999</v>
+        <v>274.616</v>
       </c>
       <c r="M31">
-        <v>277.83600000000001</v>
+        <v>277.836</v>
       </c>
       <c r="N31">
-        <v>277.76999999999998</v>
+        <v>277.77</v>
       </c>
       <c r="O31">
-        <v>276.66899999999998</v>
+        <v>276.669</v>
       </c>
       <c r="P31">
-        <v>275.58800000000002</v>
+        <v>275.588</v>
       </c>
       <c r="Q31">
-        <v>273.021000000000015</v>
+        <v>273.021</v>
       </c>
       <c r="R31">
         <v>270.69</v>
       </c>
       <c r="S31">
         <v>269.173</v>
       </c>
       <c r="T31">
-        <v>268.60399999999998</v>
+        <v>268.604</v>
       </c>
       <c r="U31">
-        <v>267.22000000000003</v>
+        <v>267.22</v>
       </c>
       <c r="V31">
-        <v>264.96499999999997</v>
+        <v>264.965</v>
       </c>
       <c r="W31">
-        <v>262.68599999999998</v>
+        <v>262.686</v>
       </c>
       <c r="X31">
-        <v>260.19299999999998</v>
+        <v>260.193</v>
       </c>
       <c r="Y31">
-        <v>257.95699999999999</v>
+        <v>257.957</v>
       </c>
       <c r="Z31">
         <v>252.952</v>
       </c>
       <c r="AA31">
-        <v>248.69300000000001</v>
+        <v>248.693</v>
       </c>
       <c r="AB31">
-        <v>246.46100000000001</v>
+        <v>246.461</v>
       </c>
       <c r="AC31">
         <v>243.756</v>
       </c>
       <c r="AD31">
-        <v>240.57300000000001</v>
+        <v>240.573</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>16</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32">
-        <v>274.69900000000001</v>
+        <v>274.699</v>
       </c>
       <c r="D32">
-        <v>272.53100000000001</v>
+        <v>272.531</v>
       </c>
       <c r="E32">
-        <v>272.87400000000002</v>
+        <v>272.874</v>
       </c>
       <c r="F32">
-        <v>272.43099999999998</v>
+        <v>272.431</v>
       </c>
       <c r="G32">
-        <v>273.47199999999998</v>
+        <v>273.472</v>
       </c>
       <c r="H32">
         <v>274.161</v>
       </c>
       <c r="I32">
-        <v>274.35199999999998</v>
+        <v>274.352</v>
       </c>
       <c r="J32">
         <v>274.161</v>
       </c>
       <c r="K32">
-        <v>274.49299999999999</v>
+        <v>274.493</v>
       </c>
       <c r="L32">
         <v>274.608</v>
       </c>
       <c r="M32">
-        <v>277.98399999999998</v>
+        <v>277.984</v>
       </c>
       <c r="N32">
-        <v>277.73000000000002</v>
+        <v>277.73</v>
       </c>
       <c r="O32">
-        <v>276.67899999999997</v>
+        <v>276.679</v>
       </c>
       <c r="P32">
         <v>275.548</v>
       </c>
       <c r="Q32">
         <v>272.846</v>
       </c>
       <c r="R32">
-        <v>270.60399999999998</v>
+        <v>270.604</v>
       </c>
       <c r="S32">
         <v>269.19</v>
       </c>
       <c r="T32">
-        <v>268.41800000000001</v>
+        <v>268.418</v>
       </c>
       <c r="U32">
-        <v>267.14699999999999</v>
+        <v>267.147</v>
       </c>
       <c r="V32">
-        <v>264.64400000000001</v>
+        <v>264.644</v>
       </c>
       <c r="W32">
-        <v>262.59300000000002</v>
+        <v>262.593</v>
       </c>
       <c r="X32">
         <v>260.142</v>
       </c>
       <c r="Y32">
         <v>257.726</v>
       </c>
       <c r="Z32">
         <v>250.494</v>
       </c>
       <c r="AA32">
-        <v>248.34100000000001</v>
+        <v>248.341</v>
       </c>
       <c r="AB32">
         <v>246.124</v>
       </c>
       <c r="AC32">
         <v>243.583</v>
       </c>
       <c r="AD32">
         <v>240.422</v>
       </c>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>16</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33">
-        <v>274.83600000000001</v>
+        <v>274.836</v>
       </c>
       <c r="D33">
-        <v>272.80500000000001</v>
+        <v>272.805</v>
       </c>
       <c r="E33">
         <v>272.827</v>
       </c>
       <c r="F33">
-        <v>272.22300000000001</v>
+        <v>272.223</v>
       </c>
       <c r="G33">
-        <v>273.25400000000002</v>
+        <v>273.254</v>
       </c>
       <c r="H33">
-        <v>274.04000000000002</v>
+        <v>274.04</v>
       </c>
       <c r="I33">
-        <v>273.95699999999999</v>
+        <v>273.957</v>
       </c>
       <c r="J33">
-        <v>274.22800000000001</v>
+        <v>274.228</v>
       </c>
       <c r="K33">
-        <v>274.40699999999998</v>
+        <v>274.407</v>
       </c>
       <c r="L33">
         <v>274.476</v>
       </c>
       <c r="M33">
-        <v>277.90199999999999</v>
+        <v>277.902</v>
       </c>
       <c r="N33">
-        <v>277.24900000000002</v>
+        <v>277.249</v>
       </c>
       <c r="O33">
-        <v>276.57999999999998</v>
+        <v>276.58</v>
       </c>
       <c r="P33">
-        <v>275.25799999999998</v>
+        <v>275.258</v>
       </c>
       <c r="Q33">
-        <v>272.33999999999997</v>
+        <v>272.34</v>
       </c>
       <c r="R33">
-        <v>270.30700000000002</v>
+        <v>270.307</v>
       </c>
       <c r="S33">
         <v>269.0</v>
       </c>
       <c r="T33">
-        <v>268.39999999999998</v>
+        <v>268.4</v>
       </c>
       <c r="U33">
-        <v>266.70699999999999</v>
+        <v>266.707</v>
       </c>
       <c r="V33">
-        <v>263.90499999999997</v>
+        <v>263.905</v>
       </c>
       <c r="W33">
-        <v>262.18000000000001</v>
+        <v>262.18</v>
       </c>
       <c r="X33">
         <v>259.762</v>
       </c>
       <c r="Y33">
-        <v>257.36200000000002</v>
+        <v>257.362</v>
       </c>
       <c r="Z33">
         <v>250.208</v>
       </c>
       <c r="AA33">
-        <v>247.92699999999999</v>
+        <v>247.927</v>
       </c>
       <c r="AB33">
-        <v>245.81200000000001</v>
+        <v>245.812</v>
       </c>
       <c r="AC33">
-        <v>243.27500000000001</v>
+        <v>243.275</v>
       </c>
       <c r="AD33">
-        <v>240.081999999999994</v>
+        <v>240.082</v>
       </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>16</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34">
-        <v>272.62400000000002</v>
+        <v>272.624</v>
       </c>
       <c r="D34">
-        <v>272.42000000000002</v>
+        <v>272.42</v>
       </c>
       <c r="E34">
-        <v>272.66000000000003</v>
+        <v>272.66</v>
       </c>
       <c r="F34">
-        <v>272.26299999999998</v>
+        <v>272.263</v>
       </c>
       <c r="G34">
         <v>273.101</v>
       </c>
       <c r="H34">
-        <v>273.94600000000003</v>
+        <v>273.946</v>
       </c>
       <c r="I34">
-        <v>273.96100000000001</v>
+        <v>273.961</v>
       </c>
       <c r="J34">
-        <v>274.10300000000001</v>
+        <v>274.103</v>
       </c>
       <c r="K34">
-        <v>274.043999999999983</v>
+        <v>274.044</v>
       </c>
       <c r="L34">
-        <v>274.30700000000002</v>
+        <v>274.307</v>
       </c>
       <c r="M34">
-        <v>277.78800000000001</v>
+        <v>277.788</v>
       </c>
       <c r="N34">
-        <v>277.055000000000007</v>
+        <v>277.055</v>
       </c>
       <c r="O34">
-        <v>276.17000000000002</v>
+        <v>276.17</v>
       </c>
       <c r="P34">
-        <v>275.25900000000001</v>
+        <v>275.259</v>
       </c>
       <c r="Q34">
-        <v>271.88400000000001</v>
+        <v>271.884</v>
       </c>
       <c r="R34">
-        <v>270.12099999999998</v>
+        <v>270.121</v>
       </c>
       <c r="S34">
-        <v>268.86599999999999</v>
+        <v>268.866</v>
       </c>
       <c r="T34">
-        <v>268.14800000000002</v>
+        <v>268.148</v>
       </c>
       <c r="U34">
-        <v>266.47300000000001</v>
+        <v>266.473</v>
       </c>
       <c r="V34">
         <v>263.774</v>
       </c>
       <c r="W34">
         <v>261.822</v>
       </c>
       <c r="X34">
         <v>259.423</v>
       </c>
       <c r="Y34">
-        <v>257.02800000000002</v>
+        <v>257.028</v>
       </c>
       <c r="Z34">
-        <v>249.86099999999999</v>
+        <v>249.861</v>
       </c>
       <c r="AA34">
-        <v>247.66999999999999</v>
+        <v>247.67</v>
       </c>
       <c r="AB34">
-        <v>245.57400000000001</v>
+        <v>245.574</v>
       </c>
       <c r="AC34">
-        <v>243.045999999999992</v>
+        <v>243.046</v>
       </c>
       <c r="AD34">
-        <v>239.88300000000001</v>
+        <v>239.883</v>
       </c>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>12</v>
       </c>
       <c r="C35">
-        <v>272.70400000000001</v>
+        <v>272.704</v>
       </c>
       <c r="D35">
-        <v>272.083000000000027</v>
+        <v>272.083</v>
       </c>
       <c r="E35">
-        <v>272.81900000000002</v>
+        <v>272.819</v>
       </c>
       <c r="F35">
-        <v>272.14699999999999</v>
+        <v>272.147</v>
       </c>
       <c r="G35">
-        <v>273.09699999999998</v>
+        <v>273.097</v>
       </c>
       <c r="H35">
-        <v>274.01400000000001</v>
+        <v>274.014</v>
       </c>
       <c r="I35">
-        <v>274.17200000000003</v>
+        <v>274.172</v>
       </c>
       <c r="J35">
-        <v>274.24799999999999</v>
+        <v>274.248</v>
       </c>
       <c r="K35">
-        <v>274.22800000000001</v>
+        <v>274.228</v>
       </c>
       <c r="L35">
-        <v>275.22500000000002</v>
+        <v>275.225</v>
       </c>
       <c r="M35">
-        <v>277.83300000000003</v>
+        <v>277.833</v>
       </c>
       <c r="N35">
-        <v>277.0040000000000191</v>
+        <v>277.004</v>
       </c>
       <c r="O35">
-        <v>276.052000000000021</v>
+        <v>276.052</v>
       </c>
       <c r="P35">
-        <v>274.93900000000002</v>
+        <v>274.939</v>
       </c>
       <c r="Q35">
-        <v>271.43200000000002</v>
+        <v>271.432</v>
       </c>
       <c r="R35">
-        <v>270.0090000000000146</v>
+        <v>270.009</v>
       </c>
       <c r="S35">
-        <v>268.73099999999999</v>
+        <v>268.731</v>
       </c>
       <c r="T35">
-        <v>267.99700000000001</v>
+        <v>267.997</v>
       </c>
       <c r="U35">
-        <v>266.49000000000001</v>
+        <v>266.49</v>
       </c>
       <c r="V35">
-        <v>263.37900000000002</v>
+        <v>263.379</v>
       </c>
       <c r="W35">
-        <v>261.56799999999998</v>
+        <v>261.568</v>
       </c>
       <c r="X35">
-        <v>259.17200000000003</v>
+        <v>259.172</v>
       </c>
       <c r="Y35">
-        <v>256.99400000000003</v>
+        <v>256.994</v>
       </c>
       <c r="Z35">
-        <v>249.63300000000001</v>
+        <v>249.633</v>
       </c>
       <c r="AA35">
-        <v>247.43100000000001</v>
+        <v>247.431</v>
       </c>
       <c r="AB35">
         <v>245.197</v>
       </c>
       <c r="AC35">
         <v>242.607</v>
       </c>
       <c r="AD35">
         <v>239.733</v>
       </c>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
         <v>13</v>
       </c>
       <c r="C36">
-        <v>272.53399999999999</v>
+        <v>272.534</v>
       </c>
       <c r="D36">
-        <v>272.30799999999999</v>
+        <v>272.308</v>
       </c>
       <c r="E36">
         <v>272.303</v>
       </c>
       <c r="F36">
-        <v>272.23399999999998</v>
+        <v>272.234</v>
       </c>
       <c r="G36">
-        <v>273.25900000000001</v>
+        <v>273.259</v>
       </c>
       <c r="H36">
-        <v>274.033999999999992</v>
+        <v>274.034</v>
       </c>
       <c r="I36">
-        <v>274.30399999999997</v>
+        <v>274.304</v>
       </c>
       <c r="J36">
-        <v>274.32400000000001</v>
+        <v>274.324</v>
       </c>
       <c r="K36">
-        <v>274.052000000000021</v>
+        <v>274.052</v>
       </c>
       <c r="L36">
-        <v>275.36700000000002</v>
+        <v>275.367</v>
       </c>
       <c r="M36">
-        <v>277.61200000000002</v>
+        <v>277.612</v>
       </c>
       <c r="N36">
-        <v>276.94600000000003</v>
+        <v>276.946</v>
       </c>
       <c r="O36">
-        <v>275.98899999999998</v>
+        <v>275.989</v>
       </c>
       <c r="P36">
-        <v>273.74000000000001</v>
+        <v>273.74</v>
       </c>
       <c r="Q36">
-        <v>271.43700000000001</v>
+        <v>271.437</v>
       </c>
       <c r="R36">
-        <v>270.045999999999992</v>
+        <v>270.046</v>
       </c>
       <c r="S36">
-        <v>268.87299999999999</v>
+        <v>268.873</v>
       </c>
       <c r="T36">
-        <v>267.84699999999998</v>
+        <v>267.847</v>
       </c>
       <c r="U36">
-        <v>266.14699999999999</v>
+        <v>266.147</v>
       </c>
       <c r="V36">
         <v>263.202</v>
       </c>
       <c r="W36">
-        <v>261.46100000000001</v>
+        <v>261.461</v>
       </c>
       <c r="X36">
-        <v>258.97300000000001</v>
+        <v>258.973</v>
       </c>
       <c r="Y36">
-        <v>256.76299999999998</v>
+        <v>256.763</v>
       </c>
       <c r="Z36">
         <v>249.38</v>
       </c>
       <c r="AA36">
         <v>247.255</v>
       </c>
       <c r="AB36">
-        <v>245.068000000000012</v>
+        <v>245.068</v>
       </c>
       <c r="AC36">
         <v>242.339</v>
       </c>
       <c r="AD36">
         <v>239.321</v>
       </c>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>16</v>
       </c>
       <c r="B37" t="s">
         <v>14</v>
       </c>
       <c r="C37">
-        <v>272.99400000000003</v>
+        <v>272.994</v>
       </c>
       <c r="D37">
-        <v>272.50400000000002</v>
+        <v>272.504</v>
       </c>
       <c r="E37">
-        <v>272.31599999999997</v>
+        <v>272.316</v>
       </c>
       <c r="F37">
-        <v>272.46100000000001</v>
+        <v>272.461</v>
       </c>
       <c r="G37">
-        <v>273.53899999999999</v>
+        <v>273.539</v>
       </c>
       <c r="H37">
-        <v>274.28100000000001</v>
+        <v>274.281</v>
       </c>
       <c r="I37">
-        <v>274.62400000000002</v>
+        <v>274.624</v>
       </c>
       <c r="J37">
-        <v>274.39699999999999</v>
+        <v>274.397</v>
       </c>
       <c r="K37">
-        <v>274.74000000000001</v>
+        <v>274.74</v>
       </c>
       <c r="L37">
-        <v>276.13200000000001</v>
+        <v>276.132</v>
       </c>
       <c r="M37">
         <v>277.637</v>
       </c>
       <c r="N37">
-        <v>277.08499999999998</v>
+        <v>277.085</v>
       </c>
       <c r="O37">
-        <v>275.92099999999999</v>
+        <v>275.921</v>
       </c>
       <c r="P37">
-        <v>273.68799999999999</v>
+        <v>273.688</v>
       </c>
       <c r="Q37">
         <v>271.346</v>
       </c>
       <c r="R37">
-        <v>269.87900000000002</v>
+        <v>269.879</v>
       </c>
       <c r="S37">
-        <v>268.66500000000002</v>
+        <v>268.665</v>
       </c>
       <c r="T37">
-        <v>267.75299999999999</v>
+        <v>267.753</v>
       </c>
       <c r="U37">
-        <v>265.98500000000001</v>
+        <v>265.985</v>
       </c>
       <c r="V37">
-        <v>263.18000000000001</v>
+        <v>263.18</v>
       </c>
       <c r="W37">
-        <v>261.30700000000002</v>
+        <v>261.307</v>
       </c>
       <c r="X37">
         <v>258.923</v>
       </c>
       <c r="Y37">
-        <v>256.22800000000001</v>
+        <v>256.228</v>
       </c>
       <c r="Z37">
-        <v>249.38900000000001</v>
+        <v>249.389</v>
       </c>
       <c r="AA37">
         <v>247.226</v>
       </c>
       <c r="AB37">
         <v>244.994</v>
       </c>
       <c r="AC37">
         <v>242.358</v>
       </c>
       <c r="AD37">
-        <v>239.36799999999999</v>
+        <v>239.368</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>