--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Edad</t>
   </si>
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>0 a 21</t>
   </si>
   <si>
     <t>Varones</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>22 a 54</t>
   </si>
   <si>
     <t>55 a 59</t>
   </si>
   <si>
     <t>60 a 64</t>
   </si>
   <si>
     <t>65 y más años</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -385,57 +385,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>1993</v>
       </c>
       <c r="D1">
         <v>1994</v>
       </c>
       <c r="E1">
         <v>1995</v>
       </c>
       <c r="F1">
         <v>1996</v>
       </c>
       <c r="G1">
@@ -613,51 +613,51 @@
       <c r="C3">
         <v>3.604</v>
       </c>
       <c r="D3">
         <v>3.432</v>
       </c>
       <c r="E3">
         <v>3.435</v>
       </c>
       <c r="F3">
         <v>3.448</v>
       </c>
       <c r="G3">
         <v>3.32</v>
       </c>
       <c r="H3">
         <v>3.205</v>
       </c>
       <c r="I3">
         <v>3.095</v>
       </c>
       <c r="J3">
         <v>3.031</v>
       </c>
       <c r="K3">
-        <v>3.0099999999999998</v>
+        <v>3.01</v>
       </c>
       <c r="L3">
         <v>3.099</v>
       </c>
       <c r="M3">
         <v>3.179</v>
       </c>
       <c r="N3">
         <v>3.222</v>
       </c>
       <c r="O3">
         <v>3.333</v>
       </c>
       <c r="P3">
         <v>3.423</v>
       </c>
       <c r="Q3">
         <v>3.444</v>
       </c>
       <c r="R3">
         <v>3.531</v>
       </c>
       <c r="S3">
         <v>3.627</v>
       </c>
@@ -750,51 +750,51 @@
       <c r="R4">
         <v>7.078</v>
       </c>
       <c r="S4">
         <v>7.272</v>
       </c>
       <c r="T4">
         <v>7.345</v>
       </c>
       <c r="U4">
         <v>7.428</v>
       </c>
       <c r="V4">
         <v>7.527</v>
       </c>
       <c r="W4">
         <v>7.683</v>
       </c>
       <c r="X4">
         <v>7.858</v>
       </c>
       <c r="Y4">
         <v>7.997</v>
       </c>
       <c r="Z4">
-        <v>8.085000000000001</v>
+        <v>8.085</v>
       </c>
       <c r="AA4">
         <v>8.212</v>
       </c>
       <c r="AB4">
         <v>8.47</v>
       </c>
       <c r="AC4">
         <v>8.729</v>
       </c>
       <c r="AD4">
         <v>8.659</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5">
         <v>958</v>
       </c>
       <c r="D5">
@@ -865,155 +865,155 @@
       </c>
       <c r="Z5">
         <v>1.616</v>
       </c>
       <c r="AA5">
         <v>1.644</v>
       </c>
       <c r="AB5">
         <v>1.702</v>
       </c>
       <c r="AC5">
         <v>1.751</v>
       </c>
       <c r="AD5">
         <v>1.793</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6">
-        <v>68.0049999999999955</v>
+        <v>68.005</v>
       </c>
       <c r="D6">
         <v>65.354</v>
       </c>
       <c r="E6">
-        <v>64.58199999999999</v>
+        <v>64.582</v>
       </c>
       <c r="F6">
         <v>64.413</v>
       </c>
       <c r="G6">
         <v>61.97</v>
       </c>
       <c r="H6">
         <v>59.318</v>
       </c>
       <c r="I6">
         <v>57.329</v>
       </c>
       <c r="J6">
         <v>54.544</v>
       </c>
       <c r="K6">
         <v>51.899</v>
       </c>
       <c r="L6">
         <v>49.486</v>
       </c>
       <c r="M6">
         <v>47.336</v>
       </c>
       <c r="N6">
         <v>44.992</v>
       </c>
       <c r="O6">
         <v>42.56</v>
       </c>
       <c r="P6">
         <v>40.184</v>
       </c>
       <c r="Q6">
         <v>37.881</v>
       </c>
       <c r="R6">
         <v>35.44</v>
       </c>
       <c r="S6">
         <v>33.167</v>
       </c>
       <c r="T6">
-        <v>31.053999999999998</v>
+        <v>31.054</v>
       </c>
       <c r="U6">
-        <v>29.033999999999999</v>
+        <v>29.034</v>
       </c>
       <c r="V6">
         <v>27.064</v>
       </c>
       <c r="W6">
         <v>25.16</v>
       </c>
       <c r="X6">
         <v>23.374</v>
       </c>
       <c r="Y6">
         <v>21.632</v>
       </c>
       <c r="Z6">
-        <v>20.053000000000001</v>
+        <v>20.053</v>
       </c>
       <c r="AA6">
         <v>18.51</v>
       </c>
       <c r="AB6">
-        <v>17.015000000000001</v>
+        <v>17.015</v>
       </c>
       <c r="AC6">
         <v>15.677</v>
       </c>
       <c r="AD6">
         <v>14.508</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>5</v>
       </c>
       <c r="C7">
-        <v>68.96299999999999</v>
+        <v>68.963</v>
       </c>
       <c r="D7">
         <v>66.264</v>
       </c>
       <c r="E7">
         <v>65.435</v>
       </c>
       <c r="F7">
         <v>65.232</v>
       </c>
       <c r="G7">
-        <v>63.093000000000004</v>
+        <v>63.093</v>
       </c>
       <c r="H7">
         <v>60.891</v>
       </c>
       <c r="I7">
         <v>58.454</v>
       </c>
       <c r="J7">
         <v>55.703</v>
       </c>
       <c r="K7">
         <v>53.105</v>
       </c>
       <c r="L7">
         <v>50.692</v>
       </c>
       <c r="M7">
         <v>48.596</v>
       </c>
       <c r="N7">
         <v>46.194</v>
       </c>
       <c r="O7">
         <v>43.806</v>
       </c>
@@ -1192,152 +1192,152 @@
       <c r="L9">
         <v>20.588</v>
       </c>
       <c r="M9">
         <v>20.671</v>
       </c>
       <c r="N9">
         <v>20.446</v>
       </c>
       <c r="O9">
         <v>19.944</v>
       </c>
       <c r="P9">
         <v>19.431</v>
       </c>
       <c r="Q9">
         <v>18.966</v>
       </c>
       <c r="R9">
         <v>18.624</v>
       </c>
       <c r="S9">
         <v>18.237</v>
       </c>
       <c r="T9">
-        <v>18.047000000000001</v>
+        <v>18.047</v>
       </c>
       <c r="U9">
         <v>17.89</v>
       </c>
       <c r="V9">
         <v>17.821</v>
       </c>
       <c r="W9">
         <v>17.381</v>
       </c>
       <c r="X9">
         <v>16.935</v>
       </c>
       <c r="Y9">
         <v>16.379</v>
       </c>
       <c r="Z9">
         <v>15.722</v>
       </c>
       <c r="AA9">
-        <v>15.076000000000001</v>
+        <v>15.076</v>
       </c>
       <c r="AB9">
         <v>14.522</v>
       </c>
       <c r="AC9">
         <v>13.973</v>
       </c>
       <c r="AD9">
         <v>13.391</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>5</v>
       </c>
       <c r="C10">
         <v>21.986</v>
       </c>
       <c r="D10">
         <v>21.636</v>
       </c>
       <c r="E10">
         <v>21.673</v>
       </c>
       <c r="F10">
         <v>21.899</v>
       </c>
       <c r="G10">
         <v>21.662</v>
       </c>
       <c r="H10">
         <v>21.485</v>
       </c>
       <c r="I10">
         <v>21.194</v>
       </c>
       <c r="J10">
         <v>20.973</v>
       </c>
       <c r="K10">
-        <v>21.082000000000001</v>
+        <v>21.082</v>
       </c>
       <c r="L10">
         <v>20.989</v>
       </c>
       <c r="M10">
         <v>21.096</v>
       </c>
       <c r="N10">
         <v>20.895</v>
       </c>
       <c r="O10">
         <v>20.419</v>
       </c>
       <c r="P10">
         <v>19.934</v>
       </c>
       <c r="Q10">
         <v>19.491</v>
       </c>
       <c r="R10">
         <v>19.169</v>
       </c>
       <c r="S10">
         <v>18.792</v>
       </c>
       <c r="T10">
         <v>18.656</v>
       </c>
       <c r="U10">
         <v>18.514</v>
       </c>
       <c r="V10">
         <v>18.461</v>
       </c>
       <c r="W10">
-        <v>18.082000000000001</v>
+        <v>18.082</v>
       </c>
       <c r="X10">
         <v>17.683</v>
       </c>
       <c r="Y10">
         <v>17.132</v>
       </c>
       <c r="Z10">
         <v>16.514</v>
       </c>
       <c r="AA10">
         <v>15.936</v>
       </c>
       <c r="AB10">
         <v>15.425</v>
       </c>
       <c r="AC10">
         <v>14.925</v>
       </c>
       <c r="AD10">
         <v>14.362</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
@@ -1420,176 +1420,176 @@
       </c>
       <c r="AA11">
         <v>1.106</v>
       </c>
       <c r="AB11">
         <v>1.151</v>
       </c>
       <c r="AC11">
         <v>1.176</v>
       </c>
       <c r="AD11">
         <v>1.22</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12">
         <v>28.893</v>
       </c>
       <c r="D12">
-        <v>28.056000000000001</v>
+        <v>28.056</v>
       </c>
       <c r="E12">
         <v>27.978</v>
       </c>
       <c r="F12">
         <v>28.205</v>
       </c>
       <c r="G12">
         <v>27.443</v>
       </c>
       <c r="H12">
         <v>26.737</v>
       </c>
       <c r="I12">
         <v>26.514</v>
       </c>
       <c r="J12">
         <v>26.13</v>
       </c>
       <c r="K12">
         <v>25.57</v>
       </c>
       <c r="L12">
         <v>25.197</v>
       </c>
       <c r="M12">
         <v>25.17</v>
       </c>
       <c r="N12">
         <v>24.835</v>
       </c>
       <c r="O12">
         <v>24.523</v>
       </c>
       <c r="P12">
         <v>24.528</v>
       </c>
       <c r="Q12">
         <v>24.173</v>
       </c>
       <c r="R12">
         <v>23.923</v>
       </c>
       <c r="S12">
         <v>23.503</v>
       </c>
       <c r="T12">
-        <v>23.065999999999999</v>
+        <v>23.066</v>
       </c>
       <c r="U12">
         <v>22.69</v>
       </c>
       <c r="V12">
         <v>22.338</v>
       </c>
       <c r="W12">
         <v>22.09</v>
       </c>
       <c r="X12">
         <v>21.742</v>
       </c>
       <c r="Y12">
         <v>21.43</v>
       </c>
       <c r="Z12">
         <v>21.187</v>
       </c>
       <c r="AA12">
-        <v>21.042000000000002</v>
+        <v>21.042</v>
       </c>
       <c r="AB12">
         <v>20.565</v>
       </c>
       <c r="AC12">
         <v>20.067</v>
       </c>
       <c r="AD12">
         <v>19.523</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>5</v>
       </c>
       <c r="C13">
-        <v>29.045999999999999</v>
+        <v>29.046</v>
       </c>
       <c r="D13">
         <v>28.209</v>
       </c>
       <c r="E13">
         <v>28.132</v>
       </c>
       <c r="F13">
         <v>28.354</v>
       </c>
       <c r="G13">
         <v>27.672</v>
       </c>
       <c r="H13">
         <v>27.112</v>
       </c>
       <c r="I13">
         <v>26.894</v>
       </c>
       <c r="J13">
         <v>26.568</v>
       </c>
       <c r="K13">
-        <v>26.050000000000001</v>
+        <v>26.05</v>
       </c>
       <c r="L13">
         <v>25.677</v>
       </c>
       <c r="M13">
         <v>25.685</v>
       </c>
       <c r="N13">
         <v>25.37</v>
       </c>
       <c r="O13">
-        <v>25.085999999999999</v>
+        <v>25.086</v>
       </c>
       <c r="P13">
         <v>25.106</v>
       </c>
       <c r="Q13">
         <v>24.806</v>
       </c>
       <c r="R13">
         <v>24.605</v>
       </c>
       <c r="S13">
         <v>24.232</v>
       </c>
       <c r="T13">
         <v>23.787</v>
       </c>
       <c r="U13">
         <v>23.458</v>
       </c>
       <c r="V13">
         <v>23.147</v>
       </c>
       <c r="W13">
         <v>22.933</v>
       </c>
@@ -1655,262 +1655,262 @@
       <c r="M14">
         <v>5.028</v>
       </c>
       <c r="N14">
         <v>5.531</v>
       </c>
       <c r="O14">
         <v>6.026</v>
       </c>
       <c r="P14">
         <v>6.422</v>
       </c>
       <c r="Q14">
         <v>6.688</v>
       </c>
       <c r="R14">
         <v>6.997</v>
       </c>
       <c r="S14">
         <v>7.314</v>
       </c>
       <c r="T14">
         <v>7.699</v>
       </c>
       <c r="U14">
-        <v>8.0050000000000008</v>
+        <v>8.005</v>
       </c>
       <c r="V14">
         <v>8.293</v>
       </c>
       <c r="W14">
         <v>8.598</v>
       </c>
       <c r="X14">
         <v>8.821</v>
       </c>
       <c r="Y14">
-        <v>9.061999999999999</v>
+        <v>9.062</v>
       </c>
       <c r="Z14">
         <v>9.321</v>
       </c>
       <c r="AA14">
         <v>9.607</v>
       </c>
       <c r="AB14">
         <v>9.933</v>
       </c>
       <c r="AC14">
         <v>10.25</v>
       </c>
       <c r="AD14">
         <v>10.611</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15">
-        <v>147.046999999999997</v>
+        <v>147.047</v>
       </c>
       <c r="D15">
         <v>149.839</v>
       </c>
       <c r="E15">
-        <v>150.68299999999999</v>
+        <v>150.683</v>
       </c>
       <c r="F15">
-        <v>150.34200000000001</v>
+        <v>150.342</v>
       </c>
       <c r="G15">
-        <v>154.075999999999993</v>
+        <v>154.076</v>
       </c>
       <c r="H15">
         <v>157.166</v>
       </c>
       <c r="I15">
-        <v>159.79599999999999</v>
+        <v>159.796</v>
       </c>
       <c r="J15">
-        <v>162.29400000000001</v>
+        <v>162.294</v>
       </c>
       <c r="K15">
-        <v>164.47999999999999</v>
+        <v>164.48</v>
       </c>
       <c r="L15">
-        <v>167.015999999999991</v>
+        <v>167.016</v>
       </c>
       <c r="M15">
-        <v>171.13499999999999</v>
+        <v>171.135</v>
       </c>
       <c r="N15">
-        <v>173.048000000000002</v>
+        <v>173.048</v>
       </c>
       <c r="O15">
-        <v>174.47300000000001</v>
+        <v>174.473</v>
       </c>
       <c r="P15">
-        <v>175.41800000000001</v>
+        <v>175.418</v>
       </c>
       <c r="Q15">
         <v>175.499</v>
       </c>
       <c r="R15">
-        <v>175.85300000000001</v>
+        <v>175.853</v>
       </c>
       <c r="S15">
-        <v>177.0099999999999909</v>
+        <v>177.01</v>
       </c>
       <c r="T15">
-        <v>178.44200000000001</v>
+        <v>178.442</v>
       </c>
       <c r="U15">
         <v>178.982</v>
       </c>
       <c r="V15">
         <v>178.649</v>
       </c>
       <c r="W15">
-        <v>178.37299999999999</v>
+        <v>178.373</v>
       </c>
       <c r="X15">
         <v>178.125</v>
       </c>
       <c r="Y15">
-        <v>177.86199999999999</v>
+        <v>177.862</v>
       </c>
       <c r="Z15">
         <v>174.518</v>
       </c>
       <c r="AA15">
-        <v>172.27000000000001</v>
+        <v>172.27</v>
       </c>
       <c r="AB15">
-        <v>171.90799999999999</v>
+        <v>171.908</v>
       </c>
       <c r="AC15">
-        <v>170.97900000000001</v>
+        <v>170.979</v>
       </c>
       <c r="AD15">
-        <v>169.95699999999999</v>
+        <v>169.957</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>5</v>
       </c>
       <c r="C16">
-        <v>147.59899999999999</v>
+        <v>147.599</v>
       </c>
       <c r="D16">
-        <v>150.35400000000001</v>
+        <v>150.354</v>
       </c>
       <c r="E16">
-        <v>151.18100000000001</v>
+        <v>151.181</v>
       </c>
       <c r="F16">
-        <v>150.75899999999999</v>
+        <v>150.759</v>
       </c>
       <c r="G16">
-        <v>154.70400000000001</v>
+        <v>154.704</v>
       </c>
       <c r="H16">
-        <v>158.49100000000001</v>
+        <v>158.491</v>
       </c>
       <c r="I16">
         <v>161.886</v>
       </c>
       <c r="J16">
         <v>165.255</v>
       </c>
       <c r="K16">
-        <v>168.23400000000001</v>
+        <v>168.234</v>
       </c>
       <c r="L16">
-        <v>171.36000000000001</v>
+        <v>171.36</v>
       </c>
       <c r="M16">
-        <v>176.16200000000001</v>
+        <v>176.162</v>
       </c>
       <c r="N16">
-        <v>178.57900000000001</v>
+        <v>178.579</v>
       </c>
       <c r="O16">
         <v>180.499</v>
       </c>
       <c r="P16">
         <v>181.84</v>
       </c>
       <c r="Q16">
-        <v>182.18799999999999</v>
+        <v>182.188</v>
       </c>
       <c r="R16">
-        <v>182.84999999999999</v>
+        <v>182.85</v>
       </c>
       <c r="S16">
-        <v>184.32400000000001</v>
+        <v>184.324</v>
       </c>
       <c r="T16">
-        <v>186.14099999999999</v>
+        <v>186.141</v>
       </c>
       <c r="U16">
-        <v>186.98699999999999</v>
+        <v>186.987</v>
       </c>
       <c r="V16">
         <v>186.941</v>
       </c>
       <c r="W16">
-        <v>186.97200000000001</v>
+        <v>186.972</v>
       </c>
       <c r="X16">
         <v>186.946</v>
       </c>
       <c r="Y16">
-        <v>186.92400000000001</v>
+        <v>186.924</v>
       </c>
       <c r="Z16">
         <v>183.839</v>
       </c>
       <c r="AA16">
-        <v>181.87700000000001</v>
+        <v>181.877</v>
       </c>
       <c r="AB16">
-        <v>181.84100000000001</v>
+        <v>181.841</v>
       </c>
       <c r="AC16">
-        <v>181.22900000000001</v>
+        <v>181.229</v>
       </c>
       <c r="AD16">
-        <v>180.56800000000001</v>
+        <v>180.568</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>