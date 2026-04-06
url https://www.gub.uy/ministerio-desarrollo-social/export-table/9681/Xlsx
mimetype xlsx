--- v0 (2025-12-15)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>BPC</t>
   </si>
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>Hasta 1 BPC</t>
   </si>
   <si>
@@ -50,51 +50,51 @@
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>De 1 a 3 BPC</t>
   </si>
   <si>
     <t>De 3 a 6 BPC</t>
   </si>
   <si>
     <t>De 6 a 10 BPC</t>
   </si>
   <si>
     <t>De 10 a 15 BPC</t>
   </si>
   <si>
     <t>De 15 BPC y más</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -388,57 +388,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>1993</v>
       </c>
       <c r="D1">
         <v>1994</v>
       </c>
       <c r="E1">
         <v>1995</v>
       </c>
       <c r="F1">
         <v>1996</v>
       </c>
       <c r="G1">
@@ -592,203 +592,203 @@
       </c>
       <c r="Z2">
         <v>2.451</v>
       </c>
       <c r="AA2">
         <v>2.346</v>
       </c>
       <c r="AB2">
         <v>2.311</v>
       </c>
       <c r="AC2">
         <v>2.325</v>
       </c>
       <c r="AD2">
         <v>2.254</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
-        <v>170.46700000000001</v>
+        <v>170.467</v>
       </c>
       <c r="D3">
         <v>151.709</v>
       </c>
       <c r="E3">
-        <v>143.29599999999999</v>
+        <v>143.296</v>
       </c>
       <c r="F3">
-        <v>132.81299999999999</v>
+        <v>132.813</v>
       </c>
       <c r="G3">
-        <v>124.64700000000001</v>
+        <v>124.647</v>
       </c>
       <c r="H3">
-        <v>122.98999999999999</v>
+        <v>122.99</v>
       </c>
       <c r="I3">
-        <v>115.57599999999999</v>
+        <v>115.576</v>
       </c>
       <c r="J3">
         <v>108.73</v>
       </c>
       <c r="K3">
-        <v>106.19499999999999</v>
+        <v>106.195</v>
       </c>
       <c r="L3">
-        <v>103.049000000000007</v>
+        <v>103.049</v>
       </c>
       <c r="M3">
-        <v>103.19199999999999</v>
+        <v>103.192</v>
       </c>
       <c r="N3">
         <v>117.268</v>
       </c>
       <c r="O3">
         <v>119.342</v>
       </c>
       <c r="P3">
         <v>115.821</v>
       </c>
       <c r="Q3">
         <v>112.173</v>
       </c>
       <c r="R3">
         <v>104.13</v>
       </c>
       <c r="S3">
-        <v>94.77800000000001</v>
+        <v>94.778</v>
       </c>
       <c r="T3">
         <v>88.539</v>
       </c>
       <c r="U3">
-        <v>77.86199999999999</v>
+        <v>77.862</v>
       </c>
       <c r="V3">
         <v>73.37</v>
       </c>
       <c r="W3">
-        <v>69.061000000000007</v>
+        <v>69.061</v>
       </c>
       <c r="X3">
-        <v>65.39400000000001</v>
+        <v>65.394</v>
       </c>
       <c r="Y3">
         <v>59.289</v>
       </c>
       <c r="Z3">
         <v>55.926</v>
       </c>
       <c r="AA3">
         <v>52.107</v>
       </c>
       <c r="AB3">
-        <v>49.094000000000001</v>
+        <v>49.094</v>
       </c>
       <c r="AC3">
         <v>46.619</v>
       </c>
       <c r="AD3">
         <v>44.469</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
-        <v>173.43299999999999</v>
+        <v>173.433</v>
       </c>
       <c r="D4">
-        <v>154.23500000000001</v>
+        <v>154.235</v>
       </c>
       <c r="E4">
         <v>145.667</v>
       </c>
       <c r="F4">
-        <v>135.015999999999991</v>
+        <v>135.016</v>
       </c>
       <c r="G4">
-        <v>126.97499999999999</v>
+        <v>126.975</v>
       </c>
       <c r="H4">
-        <v>125.77500000000001</v>
+        <v>125.775</v>
       </c>
       <c r="I4">
         <v>117.956</v>
       </c>
       <c r="J4">
-        <v>111.099999999999994</v>
+        <v>111.1</v>
       </c>
       <c r="K4">
         <v>108.62</v>
       </c>
       <c r="L4">
-        <v>105.45699999999999</v>
+        <v>105.457</v>
       </c>
       <c r="M4">
-        <v>105.76300000000001</v>
+        <v>105.763</v>
       </c>
       <c r="N4">
         <v>120.252</v>
       </c>
       <c r="O4">
         <v>122.633</v>
       </c>
       <c r="P4">
-        <v>119.20099999999999</v>
+        <v>119.201</v>
       </c>
       <c r="Q4">
         <v>115.577</v>
       </c>
       <c r="R4">
-        <v>107.39100000000001</v>
+        <v>107.391</v>
       </c>
       <c r="S4">
         <v>97.949</v>
       </c>
       <c r="T4">
         <v>91.592</v>
       </c>
       <c r="U4">
         <v>80.779</v>
       </c>
       <c r="V4">
-        <v>76.15300000000001</v>
+        <v>76.153</v>
       </c>
       <c r="W4">
-        <v>71.71599999999999</v>
+        <v>71.716</v>
       </c>
       <c r="X4">
         <v>67.971</v>
       </c>
       <c r="Y4">
         <v>61.769</v>
       </c>
       <c r="Z4">
         <v>58.377</v>
       </c>
       <c r="AA4">
         <v>54.453</v>
       </c>
       <c r="AB4">
         <v>51.405</v>
       </c>
       <c r="AC4">
         <v>48.944</v>
       </c>
       <c r="AD4">
         <v>46.723</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
@@ -868,221 +868,221 @@
       </c>
       <c r="Z5">
         <v>10.586</v>
       </c>
       <c r="AA5">
         <v>10.896</v>
       </c>
       <c r="AB5">
         <v>11.247</v>
       </c>
       <c r="AC5">
         <v>11.558</v>
       </c>
       <c r="AD5">
         <v>11.786</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6">
-        <v>78.013999999999996</v>
+        <v>78.014</v>
       </c>
       <c r="D6">
-        <v>87.68300000000001</v>
+        <v>87.683</v>
       </c>
       <c r="E6">
         <v>93.178</v>
       </c>
       <c r="F6">
         <v>100.899</v>
       </c>
       <c r="G6">
-        <v>105.090999999999994</v>
+        <v>105.091</v>
       </c>
       <c r="H6">
         <v>104.982</v>
       </c>
       <c r="I6">
-        <v>109.21899999999999</v>
+        <v>109.219</v>
       </c>
       <c r="J6">
         <v>113.119</v>
       </c>
       <c r="K6">
-        <v>113.094999999999999</v>
+        <v>113.095</v>
       </c>
       <c r="L6">
         <v>112.824</v>
       </c>
       <c r="M6">
-        <v>113.91200000000001</v>
+        <v>113.912</v>
       </c>
       <c r="N6">
-        <v>104.090000000000003</v>
+        <v>104.09</v>
       </c>
       <c r="O6">
         <v>102.274</v>
       </c>
       <c r="P6">
         <v>102.374</v>
       </c>
       <c r="Q6">
         <v>102.339</v>
       </c>
       <c r="R6">
         <v>104.17</v>
       </c>
       <c r="S6">
         <v>107.97</v>
       </c>
       <c r="T6">
-        <v>108.61799999999999</v>
+        <v>108.618</v>
       </c>
       <c r="U6">
         <v>114.914</v>
       </c>
       <c r="V6">
         <v>113.747</v>
       </c>
       <c r="W6">
-        <v>112.44499999999999</v>
+        <v>112.445</v>
       </c>
       <c r="X6">
         <v>111.214</v>
       </c>
       <c r="Y6">
-        <v>112.20699999999999</v>
+        <v>112.207</v>
       </c>
       <c r="Z6">
-        <v>110.096000000000004</v>
+        <v>110.096</v>
       </c>
       <c r="AA6">
         <v>107.628</v>
       </c>
       <c r="AB6">
         <v>105.999</v>
       </c>
       <c r="AC6">
-        <v>99.34399999999999</v>
+        <v>99.344</v>
       </c>
       <c r="AD6">
         <v>92.952</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>5</v>
       </c>
       <c r="C7">
         <v>79.452</v>
       </c>
       <c r="D7">
-        <v>89.31399999999999</v>
+        <v>89.314</v>
       </c>
       <c r="E7">
-        <v>94.85299999999999</v>
+        <v>94.853</v>
       </c>
       <c r="F7">
         <v>102.626</v>
       </c>
       <c r="G7">
         <v>107.197</v>
       </c>
       <c r="H7">
         <v>107.861</v>
       </c>
       <c r="I7">
-        <v>112.65000000000001</v>
+        <v>112.65</v>
       </c>
       <c r="J7">
         <v>117.355</v>
       </c>
       <c r="K7">
-        <v>118.010999999999996</v>
+        <v>118.011</v>
       </c>
       <c r="L7">
         <v>118.309</v>
       </c>
       <c r="M7">
-        <v>120.045000000000002</v>
+        <v>120.045</v>
       </c>
       <c r="N7">
-        <v>110.53400000000001</v>
+        <v>110.534</v>
       </c>
       <c r="O7">
         <v>109.105</v>
       </c>
       <c r="P7">
         <v>109.608</v>
       </c>
       <c r="Q7">
-        <v>109.88200000000001</v>
+        <v>109.882</v>
       </c>
       <c r="R7">
-        <v>112.10299999999999</v>
+        <v>112.103</v>
       </c>
       <c r="S7">
         <v>116.224</v>
       </c>
       <c r="T7">
         <v>117.248</v>
       </c>
       <c r="U7">
-        <v>123.93300000000001</v>
+        <v>123.933</v>
       </c>
       <c r="V7">
-        <v>123.061000000000007</v>
+        <v>123.061</v>
       </c>
       <c r="W7">
         <v>122.121</v>
       </c>
       <c r="X7">
         <v>121.181</v>
       </c>
       <c r="Y7">
         <v>122.482</v>
       </c>
       <c r="Z7">
-        <v>120.68300000000001</v>
+        <v>120.683</v>
       </c>
       <c r="AA7">
         <v>118.523</v>
       </c>
       <c r="AB7">
         <v>117.246</v>
       </c>
       <c r="AC7">
-        <v>110.90300000000001</v>
+        <v>110.903</v>
       </c>
       <c r="AD7">
         <v>104.738</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>3</v>
       </c>
       <c r="C8">
         <v>198</v>
       </c>
       <c r="D8">
         <v>282</v>
       </c>
       <c r="E8">
         <v>298</v>
       </c>
       <c r="F8">
         <v>317</v>
       </c>
       <c r="G8">
@@ -1195,60 +1195,60 @@
       <c r="L9">
         <v>33.419</v>
       </c>
       <c r="M9">
         <v>34.116</v>
       </c>
       <c r="N9">
         <v>32.782</v>
       </c>
       <c r="O9">
         <v>32.852</v>
       </c>
       <c r="P9">
         <v>33.738</v>
       </c>
       <c r="Q9">
         <v>34.3</v>
       </c>
       <c r="R9">
         <v>36.354</v>
       </c>
       <c r="S9">
         <v>37.611</v>
       </c>
       <c r="T9">
-        <v>39.015999999999998</v>
+        <v>39.016</v>
       </c>
       <c r="U9">
         <v>39.775</v>
       </c>
       <c r="V9">
         <v>40.626</v>
       </c>
       <c r="W9">
-        <v>41.023000000000003</v>
+        <v>41.023</v>
       </c>
       <c r="X9">
         <v>41.33</v>
       </c>
       <c r="Y9">
         <v>41.78</v>
       </c>
       <c r="Z9">
         <v>41.47</v>
       </c>
       <c r="AA9">
         <v>41.825</v>
       </c>
       <c r="AB9">
         <v>42.643</v>
       </c>
       <c r="AC9">
         <v>48.582</v>
       </c>
       <c r="AD9">
         <v>54.209</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
@@ -1275,51 +1275,51 @@
       <c r="H10">
         <v>28.304</v>
       </c>
       <c r="I10">
         <v>30.12</v>
       </c>
       <c r="J10">
         <v>31.398</v>
       </c>
       <c r="K10">
         <v>32.538</v>
       </c>
       <c r="L10">
         <v>34.535</v>
       </c>
       <c r="M10">
         <v>35.322</v>
       </c>
       <c r="N10">
         <v>33.958</v>
       </c>
       <c r="O10">
         <v>34.073</v>
       </c>
       <c r="P10">
-        <v>35.057000000000002</v>
+        <v>35.057</v>
       </c>
       <c r="Q10">
         <v>35.703</v>
       </c>
       <c r="R10">
         <v>37.91</v>
       </c>
       <c r="S10">
         <v>39.349</v>
       </c>
       <c r="T10">
         <v>40.909</v>
       </c>
       <c r="U10">
         <v>41.794</v>
       </c>
       <c r="V10">
         <v>42.78</v>
       </c>
       <c r="W10">
         <v>43.325</v>
       </c>
       <c r="X10">
         <v>43.74</v>
       </c>
@@ -1438,87 +1438,87 @@
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12">
         <v>3.357</v>
       </c>
       <c r="D12">
         <v>5.407</v>
       </c>
       <c r="E12">
         <v>6.338</v>
       </c>
       <c r="F12">
         <v>7.438</v>
       </c>
       <c r="G12">
         <v>8.712</v>
       </c>
       <c r="H12">
         <v>8.925</v>
       </c>
       <c r="I12">
-        <v>10.079000000000001</v>
+        <v>10.079</v>
       </c>
       <c r="J12">
         <v>10.758</v>
       </c>
       <c r="K12">
         <v>11.3</v>
       </c>
       <c r="L12">
         <v>12.292</v>
       </c>
       <c r="M12">
         <v>12.511</v>
       </c>
       <c r="N12">
         <v>9.683</v>
       </c>
       <c r="O12">
         <v>8.24</v>
       </c>
       <c r="P12">
         <v>8.853</v>
       </c>
       <c r="Q12">
         <v>8.982</v>
       </c>
       <c r="R12">
         <v>10.291</v>
       </c>
       <c r="S12">
         <v>12.348</v>
       </c>
       <c r="T12">
         <v>14.754</v>
       </c>
       <c r="U12">
-        <v>16.056000000000001</v>
+        <v>16.056</v>
       </c>
       <c r="V12">
         <v>17.701</v>
       </c>
       <c r="W12">
         <v>19.706</v>
       </c>
       <c r="X12">
         <v>20.581</v>
       </c>
       <c r="Y12">
         <v>21.232</v>
       </c>
       <c r="Z12">
         <v>21.163</v>
       </c>
       <c r="AA12">
         <v>21.717</v>
       </c>
       <c r="AB12">
         <v>22.188</v>
       </c>
       <c r="AC12">
         <v>22.133</v>
       </c>
@@ -1581,63 +1581,63 @@
       <c r="R13">
         <v>10.624</v>
       </c>
       <c r="S13">
         <v>12.75</v>
       </c>
       <c r="T13">
         <v>15.253</v>
       </c>
       <c r="U13">
         <v>16.641</v>
       </c>
       <c r="V13">
         <v>18.365</v>
       </c>
       <c r="W13">
         <v>20.479</v>
       </c>
       <c r="X13">
         <v>21.415</v>
       </c>
       <c r="Y13">
         <v>22.127</v>
       </c>
       <c r="Z13">
-        <v>22.097999999999999</v>
+        <v>22.098</v>
       </c>
       <c r="AA13">
         <v>22.742</v>
       </c>
       <c r="AB13">
         <v>23.294</v>
       </c>
       <c r="AC13">
         <v>23.265</v>
       </c>
       <c r="AD13">
-        <v>23.010999999999999</v>
+        <v>23.011</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
         <v>7</v>
       </c>
       <c r="D14">
         <v>11</v>
       </c>
       <c r="E14">
         <v>13</v>
       </c>
       <c r="F14">
         <v>13</v>
       </c>
       <c r="G14">
         <v>21</v>
       </c>
       <c r="H14">