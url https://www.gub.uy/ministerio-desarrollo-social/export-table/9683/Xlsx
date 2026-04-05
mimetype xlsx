--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>enero</t>
   </si>
   <si>
     <t>febrero</t>
   </si>
   <si>
@@ -59,51 +59,51 @@
   <si>
     <t>julio</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>agosto</t>
   </si>
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -397,57 +397,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>1985</v>
       </c>
       <c r="C1">
         <v>1986</v>
       </c>
       <c r="D1">
         <v>1987</v>
       </c>
       <c r="E1">
         <v>1988</v>
       </c>
       <c r="F1">
         <v>1989</v>
       </c>
       <c r="G1">
@@ -530,1432 +530,1432 @@
       </c>
       <c r="AG1">
         <v>2016</v>
       </c>
       <c r="AH1">
         <v>2017</v>
       </c>
       <c r="AI1">
         <v>2018</v>
       </c>
       <c r="AJ1">
         <v>2019</v>
       </c>
       <c r="AK1">
         <v>2020</v>
       </c>
       <c r="AL1">
         <v>2021</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>345.36799999999999</v>
+        <v>345.368</v>
       </c>
       <c r="C2">
-        <v>344.70400000000001</v>
+        <v>344.704</v>
       </c>
       <c r="D2">
-        <v>341.97000000000003</v>
+        <v>341.97</v>
       </c>
       <c r="E2">
-        <v>344.37299999999999</v>
+        <v>344.373</v>
       </c>
       <c r="F2">
-        <v>342.15499999999997</v>
+        <v>342.155</v>
       </c>
       <c r="G2">
-        <v>348.031000000000006</v>
+        <v>348.031</v>
       </c>
       <c r="H2">
         <v>354.822</v>
       </c>
       <c r="I2">
         <v>361.423</v>
       </c>
       <c r="J2">
-        <v>360.31200000000001</v>
+        <v>360.312</v>
       </c>
       <c r="K2">
         <v>359.476</v>
       </c>
       <c r="L2">
-        <v>362.71499999999997</v>
+        <v>362.715</v>
       </c>
       <c r="M2">
-        <v>366.16500000000002</v>
+        <v>366.165</v>
       </c>
       <c r="N2">
-        <v>373.33699999999999</v>
+        <v>373.337</v>
       </c>
       <c r="O2">
-        <v>385.40100000000001</v>
+        <v>385.401</v>
       </c>
       <c r="P2">
-        <v>387.18900000000002</v>
+        <v>387.189</v>
       </c>
       <c r="Q2">
-        <v>383.098000000000013</v>
+        <v>383.098</v>
       </c>
       <c r="R2">
-        <v>379.021999999999991</v>
+        <v>379.022</v>
       </c>
       <c r="S2">
-        <v>375.54000000000002</v>
+        <v>375.54</v>
       </c>
       <c r="T2">
-        <v>372.65300000000002</v>
+        <v>372.653</v>
       </c>
       <c r="U2">
-        <v>371.82299999999998</v>
+        <v>371.823</v>
       </c>
       <c r="V2">
-        <v>369.92500000000001</v>
+        <v>369.925</v>
       </c>
       <c r="W2">
-        <v>366.84800000000001</v>
+        <v>366.848</v>
       </c>
       <c r="X2">
-        <v>362.52800000000002</v>
+        <v>362.528</v>
       </c>
       <c r="Y2">
-        <v>358.49200000000002</v>
+        <v>358.492</v>
       </c>
       <c r="Z2">
-        <v>359.85599999999999</v>
+        <v>359.856</v>
       </c>
       <c r="AA2">
-        <v>375.086000000000013</v>
+        <v>375.086</v>
       </c>
       <c r="AB2">
-        <v>391.88299999999998</v>
+        <v>391.883</v>
       </c>
       <c r="AC2">
-        <v>405.32400000000001</v>
+        <v>405.324</v>
       </c>
       <c r="AD2">
-        <v>414.29500000000002</v>
+        <v>414.295</v>
       </c>
       <c r="AE2">
-        <v>421.81700000000001</v>
+        <v>421.817</v>
       </c>
       <c r="AF2">
-        <v>429.75400000000002</v>
+        <v>429.754</v>
       </c>
       <c r="AG2">
-        <v>438.95100000000002</v>
+        <v>438.951</v>
       </c>
       <c r="AH2">
-        <v>444.02600000000001</v>
+        <v>444.026</v>
       </c>
       <c r="AI2">
-        <v>450.028999999999996</v>
+        <v>450.029</v>
       </c>
       <c r="AJ2">
-        <v>459.13999999999999</v>
+        <v>459.14</v>
       </c>
       <c r="AK2">
-        <v>466.95699999999999</v>
+        <v>466.957</v>
       </c>
       <c r="AL2">
-        <v>473.62700000000001</v>
+        <v>473.627</v>
       </c>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>345.57999999999998</v>
+        <v>345.58</v>
       </c>
       <c r="C3">
-        <v>344.23899999999998</v>
+        <v>344.239</v>
       </c>
       <c r="D3">
         <v>341.899</v>
       </c>
       <c r="E3">
-        <v>344.51400000000001</v>
+        <v>344.514</v>
       </c>
       <c r="F3">
-        <v>341.73399999999998</v>
+        <v>341.734</v>
       </c>
       <c r="G3">
-        <v>348.35899999999998</v>
+        <v>348.359</v>
       </c>
       <c r="H3">
-        <v>355.58800000000002</v>
+        <v>355.588</v>
       </c>
       <c r="I3">
-        <v>361.43400000000003</v>
+        <v>361.434</v>
       </c>
       <c r="J3">
-        <v>359.99099999999999</v>
+        <v>359.991</v>
       </c>
       <c r="K3">
-        <v>360.24200000000002</v>
+        <v>360.242</v>
       </c>
       <c r="L3">
-        <v>362.92200000000003</v>
+        <v>362.922</v>
       </c>
       <c r="M3">
-        <v>366.35399999999998</v>
+        <v>366.354</v>
       </c>
       <c r="N3">
         <v>374.642</v>
       </c>
       <c r="O3">
-        <v>385.47399999999999</v>
+        <v>385.474</v>
       </c>
       <c r="P3">
         <v>386.75</v>
       </c>
       <c r="Q3">
-        <v>382.66500000000002</v>
+        <v>382.665</v>
       </c>
       <c r="R3">
-        <v>378.47399999999999</v>
+        <v>378.474</v>
       </c>
       <c r="S3">
-        <v>375.12799999999999</v>
+        <v>375.128</v>
       </c>
       <c r="T3">
-        <v>372.58999999999997</v>
+        <v>372.59</v>
       </c>
       <c r="U3">
-        <v>371.48599999999999</v>
+        <v>371.486</v>
       </c>
       <c r="V3">
-        <v>369.44900000000001</v>
+        <v>369.449</v>
       </c>
       <c r="W3">
-        <v>366.71300000000002</v>
+        <v>366.713</v>
       </c>
       <c r="X3">
-        <v>362.28100000000001</v>
+        <v>362.281</v>
       </c>
       <c r="Y3">
-        <v>358.67099999999999</v>
+        <v>358.671</v>
       </c>
       <c r="Z3">
         <v>359.976</v>
       </c>
       <c r="AA3">
-        <v>376.83100000000002</v>
+        <v>376.831</v>
       </c>
       <c r="AB3">
-        <v>393.052999999999997</v>
+        <v>393.053</v>
       </c>
       <c r="AC3">
-        <v>406.63900000000001</v>
+        <v>406.639</v>
       </c>
       <c r="AD3">
-        <v>415.10399999999998</v>
+        <v>415.104</v>
       </c>
       <c r="AE3">
-        <v>422.16800000000001</v>
+        <v>422.168</v>
       </c>
       <c r="AF3">
-        <v>430.18900000000002</v>
+        <v>430.189</v>
       </c>
       <c r="AG3">
-        <v>439.65800000000002</v>
+        <v>439.658</v>
       </c>
       <c r="AH3">
-        <v>444.70499999999998</v>
+        <v>444.705</v>
       </c>
       <c r="AI3">
-        <v>450.80000000000001</v>
+        <v>450.8</v>
       </c>
       <c r="AJ3">
         <v>460.38</v>
       </c>
       <c r="AK3">
-        <v>468.25900000000001</v>
+        <v>468.259</v>
       </c>
       <c r="AL3">
-        <v>474.81900000000002</v>
+        <v>474.819</v>
       </c>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>346.091999999999985</v>
+        <v>346.092</v>
       </c>
       <c r="C4">
-        <v>344.43299999999999</v>
+        <v>344.433</v>
       </c>
       <c r="D4">
-        <v>342.038000000000011</v>
+        <v>342.038</v>
       </c>
       <c r="E4">
         <v>344.399</v>
       </c>
       <c r="F4">
-        <v>341.66699999999997</v>
+        <v>341.667</v>
       </c>
       <c r="G4">
-        <v>349.33600000000001</v>
+        <v>349.336</v>
       </c>
       <c r="H4">
         <v>356.25</v>
       </c>
       <c r="I4">
-        <v>361.63900000000001</v>
+        <v>361.639</v>
       </c>
       <c r="J4">
-        <v>360.086000000000013</v>
+        <v>360.086</v>
       </c>
       <c r="K4">
-        <v>359.99400000000003</v>
+        <v>359.994</v>
       </c>
       <c r="L4">
-        <v>363.17099999999999</v>
+        <v>363.171</v>
       </c>
       <c r="M4">
-        <v>367.24700000000001</v>
+        <v>367.247</v>
       </c>
       <c r="N4">
         <v>376.173</v>
       </c>
       <c r="O4">
-        <v>385.61399999999998</v>
+        <v>385.614</v>
       </c>
       <c r="P4">
-        <v>386.60500000000002</v>
+        <v>386.605</v>
       </c>
       <c r="Q4">
-        <v>382.28199999999998</v>
+        <v>382.282</v>
       </c>
       <c r="R4">
         <v>378.149</v>
       </c>
       <c r="S4">
-        <v>374.37099999999998</v>
+        <v>374.371</v>
       </c>
       <c r="T4">
         <v>372.959</v>
       </c>
       <c r="U4">
-        <v>372.0020000000000095</v>
+        <v>372.002</v>
       </c>
       <c r="V4">
-        <v>369.42099999999999</v>
+        <v>369.421</v>
       </c>
       <c r="W4">
-        <v>366.53199999999998</v>
+        <v>366.532</v>
       </c>
       <c r="X4">
         <v>362.149</v>
       </c>
       <c r="Y4">
-        <v>358.68400000000003</v>
+        <v>358.684</v>
       </c>
       <c r="Z4">
-        <v>360.63299999999998</v>
+        <v>360.633</v>
       </c>
       <c r="AA4">
         <v>378.267</v>
       </c>
       <c r="AB4">
         <v>394.298</v>
       </c>
       <c r="AC4">
-        <v>407.67200000000003</v>
+        <v>407.672</v>
       </c>
       <c r="AD4">
-        <v>415.73899999999998</v>
+        <v>415.739</v>
       </c>
       <c r="AE4">
-        <v>422.82100000000003</v>
+        <v>422.821</v>
       </c>
       <c r="AF4">
-        <v>430.92399999999998</v>
+        <v>430.924</v>
       </c>
       <c r="AG4">
-        <v>440.28699999999998</v>
+        <v>440.287</v>
       </c>
       <c r="AH4">
-        <v>445.55000000000001</v>
+        <v>445.55</v>
       </c>
       <c r="AI4">
-        <v>451.59899999999999</v>
+        <v>451.599</v>
       </c>
       <c r="AJ4">
-        <v>461.08499999999998</v>
+        <v>461.085</v>
       </c>
       <c r="AK4">
-        <v>468.88400000000001</v>
+        <v>468.884</v>
       </c>
       <c r="AL4">
         <v>475.334</v>
       </c>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>346.59100000000001</v>
+        <v>346.591</v>
       </c>
       <c r="C5">
-        <v>344.14100000000002</v>
+        <v>344.141</v>
       </c>
       <c r="D5">
-        <v>341.77600000000001</v>
+        <v>341.776</v>
       </c>
       <c r="E5">
-        <v>344.40300000000002</v>
+        <v>344.403</v>
       </c>
       <c r="F5">
-        <v>341.58100000000002</v>
+        <v>341.581</v>
       </c>
       <c r="G5">
-        <v>348.72800000000001</v>
+        <v>348.728</v>
       </c>
       <c r="H5">
-        <v>356.64400000000001</v>
+        <v>356.644</v>
       </c>
       <c r="I5">
-        <v>361.71600000000001</v>
+        <v>361.716</v>
       </c>
       <c r="J5">
-        <v>359.42000000000002</v>
+        <v>359.42</v>
       </c>
       <c r="K5">
-        <v>360.31599999999997</v>
+        <v>360.316</v>
       </c>
       <c r="L5">
-        <v>363.15600000000001</v>
+        <v>363.156</v>
       </c>
       <c r="M5">
         <v>367.94</v>
       </c>
       <c r="N5">
-        <v>377.76799999999997</v>
+        <v>377.768</v>
       </c>
       <c r="O5">
-        <v>386.14100000000002</v>
+        <v>386.141</v>
       </c>
       <c r="P5">
-        <v>386.21499999999997</v>
+        <v>386.215</v>
       </c>
       <c r="Q5">
-        <v>381.71300000000002</v>
+        <v>381.713</v>
       </c>
       <c r="R5">
         <v>377.964</v>
       </c>
       <c r="S5">
-        <v>374.52100000000002</v>
+        <v>374.521</v>
       </c>
       <c r="T5">
-        <v>373.11099999999999</v>
+        <v>373.111</v>
       </c>
       <c r="U5">
-        <v>372.04000000000002</v>
+        <v>372.04</v>
       </c>
       <c r="V5">
-        <v>369.37299999999999</v>
+        <v>369.373</v>
       </c>
       <c r="W5">
         <v>366.178</v>
       </c>
       <c r="X5">
-        <v>361.94299999999998</v>
+        <v>361.943</v>
       </c>
       <c r="Y5">
-        <v>358.58600000000001</v>
+        <v>358.586</v>
       </c>
       <c r="Z5">
-        <v>361.72500000000002</v>
+        <v>361.725</v>
       </c>
       <c r="AA5">
-        <v>379.76299999999998</v>
+        <v>379.763</v>
       </c>
       <c r="AB5">
         <v>395.608</v>
       </c>
       <c r="AC5">
-        <v>408.97199999999998</v>
+        <v>408.972</v>
       </c>
       <c r="AD5">
-        <v>416.63900000000001</v>
+        <v>416.639</v>
       </c>
       <c r="AE5">
-        <v>423.29300000000001</v>
+        <v>423.293</v>
       </c>
       <c r="AF5">
-        <v>431.68900000000002</v>
+        <v>431.689</v>
       </c>
       <c r="AG5">
-        <v>441.19600000000003</v>
+        <v>441.196</v>
       </c>
       <c r="AH5">
-        <v>446.31799999999998</v>
+        <v>446.318</v>
       </c>
       <c r="AI5">
-        <v>452.59300000000002</v>
+        <v>452.593</v>
       </c>
       <c r="AJ5">
         <v>462.113</v>
       </c>
       <c r="AK5">
-        <v>469.63099999999997</v>
+        <v>469.631</v>
       </c>
       <c r="AL5">
         <v>475.846</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>345.58100000000002</v>
+        <v>345.581</v>
       </c>
       <c r="C6">
-        <v>343.54899999999998</v>
+        <v>343.549</v>
       </c>
       <c r="D6">
         <v>342.12</v>
       </c>
       <c r="E6">
-        <v>344.15800000000002</v>
+        <v>344.158</v>
       </c>
       <c r="F6">
-        <v>341.60700000000003</v>
+        <v>341.607</v>
       </c>
       <c r="G6">
-        <v>349.69900000000001</v>
+        <v>349.699</v>
       </c>
       <c r="H6">
         <v>356.685</v>
       </c>
       <c r="I6">
-        <v>361.32900000000001</v>
+        <v>361.329</v>
       </c>
       <c r="J6">
-        <v>358.98000000000002</v>
+        <v>358.98</v>
       </c>
       <c r="K6">
-        <v>361.13799999999998</v>
+        <v>361.138</v>
       </c>
       <c r="L6">
-        <v>363.75599999999997</v>
+        <v>363.756</v>
       </c>
       <c r="M6">
-        <v>368.49000000000001</v>
+        <v>368.49</v>
       </c>
       <c r="N6">
-        <v>380.34399999999999</v>
+        <v>380.344</v>
       </c>
       <c r="O6">
-        <v>387.20499999999998</v>
+        <v>387.205</v>
       </c>
       <c r="P6">
-        <v>385.96100000000001</v>
+        <v>385.961</v>
       </c>
       <c r="Q6">
-        <v>381.56700000000001</v>
+        <v>381.567</v>
       </c>
       <c r="R6">
-        <v>377.53199999999998</v>
+        <v>377.532</v>
       </c>
       <c r="S6">
-        <v>374.90800000000002</v>
+        <v>374.908</v>
       </c>
       <c r="T6">
-        <v>372.95600000000002</v>
+        <v>372.956</v>
       </c>
       <c r="U6">
-        <v>371.84399999999999</v>
+        <v>371.844</v>
       </c>
       <c r="V6">
-        <v>369.56999999999999</v>
+        <v>369.57</v>
       </c>
       <c r="W6">
-        <v>365.77199999999999</v>
+        <v>365.772</v>
       </c>
       <c r="X6">
-        <v>361.89999999999998</v>
+        <v>361.9</v>
       </c>
       <c r="Y6">
-        <v>358.88600000000002</v>
+        <v>358.886</v>
       </c>
       <c r="Z6">
         <v>362.31</v>
       </c>
       <c r="AA6">
-        <v>381.12200000000001</v>
+        <v>381.122</v>
       </c>
       <c r="AB6">
-        <v>396.69900000000001</v>
+        <v>396.699</v>
       </c>
       <c r="AC6">
-        <v>409.85899999999998</v>
+        <v>409.859</v>
       </c>
       <c r="AD6">
-        <v>417.56999999999999</v>
+        <v>417.57</v>
       </c>
       <c r="AE6">
-        <v>423.77800000000002</v>
+        <v>423.778</v>
       </c>
       <c r="AF6">
-        <v>432.89299999999997</v>
+        <v>432.893</v>
       </c>
       <c r="AG6">
-        <v>440.41699999999997</v>
+        <v>440.417</v>
       </c>
       <c r="AH6">
-        <v>446.95699999999999</v>
+        <v>446.957</v>
       </c>
       <c r="AI6">
-        <v>453.53100000000001</v>
+        <v>453.531</v>
       </c>
       <c r="AJ6">
         <v>462.767</v>
       </c>
       <c r="AK6">
-        <v>469.85700000000003</v>
+        <v>469.857</v>
       </c>
       <c r="AL6">
-        <v>476.093000000000018</v>
+        <v>476.093</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>345.91300000000001</v>
+        <v>345.913</v>
       </c>
       <c r="C7">
-        <v>343.57400000000001</v>
+        <v>343.574</v>
       </c>
       <c r="D7">
-        <v>341.81999999999999</v>
+        <v>341.82</v>
       </c>
       <c r="E7">
-        <v>343.73599999999999</v>
+        <v>343.736</v>
       </c>
       <c r="F7">
-        <v>341.57299999999998</v>
+        <v>341.573</v>
       </c>
       <c r="G7">
-        <v>350.13900000000001</v>
+        <v>350.139</v>
       </c>
       <c r="H7">
-        <v>356.83499999999998</v>
+        <v>356.835</v>
       </c>
       <c r="I7">
         <v>361.541</v>
       </c>
       <c r="J7">
         <v>358.899</v>
       </c>
       <c r="K7">
-        <v>361.30000000000001</v>
+        <v>361.3</v>
       </c>
       <c r="L7">
-        <v>363.93200000000002</v>
+        <v>363.932</v>
       </c>
       <c r="M7">
-        <v>368.71300000000002</v>
+        <v>368.713</v>
       </c>
       <c r="N7">
-        <v>379.84699999999998</v>
+        <v>379.847</v>
       </c>
       <c r="O7">
         <v>387.483</v>
       </c>
       <c r="P7">
-        <v>385.82100000000003</v>
+        <v>385.821</v>
       </c>
       <c r="Q7">
-        <v>381.25299999999999</v>
+        <v>381.253</v>
       </c>
       <c r="R7">
         <v>377.149</v>
       </c>
       <c r="S7">
-        <v>374.34800000000001</v>
+        <v>374.348</v>
       </c>
       <c r="T7">
-        <v>372.63099999999997</v>
+        <v>372.631</v>
       </c>
       <c r="U7">
         <v>371.536</v>
       </c>
       <c r="V7">
-        <v>369.44799999999998</v>
+        <v>369.448</v>
       </c>
       <c r="W7">
-        <v>365.64800000000002</v>
+        <v>365.648</v>
       </c>
       <c r="X7">
-        <v>361.19799999999998</v>
+        <v>361.198</v>
       </c>
       <c r="Y7">
-        <v>359.029999999999973</v>
+        <v>359.03</v>
       </c>
       <c r="Z7">
-        <v>362.84399999999999</v>
+        <v>362.844</v>
       </c>
       <c r="AA7">
         <v>382.75</v>
       </c>
       <c r="AB7">
-        <v>398.34300000000002</v>
+        <v>398.343</v>
       </c>
       <c r="AC7">
         <v>410.863</v>
       </c>
       <c r="AD7">
-        <v>418.36900000000003</v>
+        <v>418.369</v>
       </c>
       <c r="AE7">
-        <v>424.45999999999998</v>
+        <v>424.46</v>
       </c>
       <c r="AF7">
         <v>433.916</v>
       </c>
       <c r="AG7">
-        <v>440.53699999999998</v>
+        <v>440.537</v>
       </c>
       <c r="AH7">
-        <v>447.57499999999999</v>
+        <v>447.575</v>
       </c>
       <c r="AI7">
-        <v>454.007000000000005</v>
+        <v>454.007</v>
       </c>
       <c r="AJ7">
-        <v>463.20699999999999</v>
+        <v>463.207</v>
       </c>
       <c r="AK7">
-        <v>470.43599999999998</v>
+        <v>470.436</v>
       </c>
       <c r="AL7">
-        <v>475.048999999999978</v>
+        <v>475.049</v>
       </c>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8">
         <v>346.12</v>
       </c>
       <c r="C8">
         <v>342.899</v>
       </c>
       <c r="D8">
         <v>341.625</v>
       </c>
       <c r="E8">
         <v>343.947</v>
       </c>
       <c r="F8">
-        <v>341.79599999999999</v>
+        <v>341.796</v>
       </c>
       <c r="G8">
-        <v>350.32999999999998</v>
+        <v>350.33</v>
       </c>
       <c r="H8">
-        <v>357.16800000000001</v>
+        <v>357.168</v>
       </c>
       <c r="I8">
-        <v>361.56799999999998</v>
+        <v>361.568</v>
       </c>
       <c r="J8">
-        <v>358.83600000000001</v>
+        <v>358.836</v>
       </c>
       <c r="K8">
-        <v>361.67099999999999</v>
+        <v>361.671</v>
       </c>
       <c r="L8">
-        <v>364.37299999999999</v>
+        <v>364.373</v>
       </c>
       <c r="M8">
-        <v>368.58600000000001</v>
+        <v>368.586</v>
       </c>
       <c r="N8">
-        <v>380.72000000000003</v>
+        <v>380.72</v>
       </c>
       <c r="O8">
-        <v>387.44400000000002</v>
+        <v>387.444</v>
       </c>
       <c r="P8">
-        <v>385.27600000000001</v>
+        <v>385.276</v>
       </c>
       <c r="Q8">
-        <v>381.033999999999992</v>
+        <v>381.034</v>
       </c>
       <c r="R8">
-        <v>377.017999999999972</v>
+        <v>377.018</v>
       </c>
       <c r="S8">
-        <v>374.031000000000006</v>
+        <v>374.031</v>
       </c>
       <c r="T8">
-        <v>372.40699999999998</v>
+        <v>372.407</v>
       </c>
       <c r="U8">
-        <v>371.28199999999998</v>
+        <v>371.282</v>
       </c>
       <c r="V8">
         <v>369.327</v>
       </c>
       <c r="W8">
-        <v>365.31099999999998</v>
+        <v>365.311</v>
       </c>
       <c r="X8">
-        <v>360.84100000000001</v>
+        <v>360.841</v>
       </c>
       <c r="Y8">
-        <v>359.22699999999998</v>
+        <v>359.227</v>
       </c>
       <c r="Z8">
-        <v>364.76400000000001</v>
+        <v>364.764</v>
       </c>
       <c r="AA8">
         <v>383.803</v>
       </c>
       <c r="AB8">
         <v>399.483</v>
       </c>
       <c r="AC8">
-        <v>411.69099999999997</v>
+        <v>411.691</v>
       </c>
       <c r="AD8">
-        <v>419.13099999999997</v>
+        <v>419.131</v>
       </c>
       <c r="AE8">
-        <v>425.18200000000002</v>
+        <v>425.182</v>
       </c>
       <c r="AF8">
         <v>434.935</v>
       </c>
       <c r="AG8">
-        <v>439.63600000000002</v>
+        <v>439.636</v>
       </c>
       <c r="AH8">
-        <v>447.95299999999997</v>
+        <v>447.953</v>
       </c>
       <c r="AI8">
-        <v>454.55099999999999</v>
+        <v>454.551</v>
       </c>
       <c r="AJ8">
-        <v>464.098000000000013</v>
+        <v>464.098</v>
       </c>
       <c r="AK8">
-        <v>471.0020000000000095</v>
+        <v>471.002</v>
       </c>
       <c r="AL8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
-        <v>346.81799999999998</v>
+        <v>346.818</v>
       </c>
       <c r="C9">
-        <v>342.82799999999997</v>
+        <v>342.828</v>
       </c>
       <c r="D9">
-        <v>342.27699999999999</v>
+        <v>342.277</v>
       </c>
       <c r="E9">
         <v>343.959</v>
       </c>
       <c r="F9">
-        <v>342.19200000000001</v>
+        <v>342.192</v>
       </c>
       <c r="G9">
-        <v>350.43599999999998</v>
+        <v>350.436</v>
       </c>
       <c r="H9">
-        <v>358.25900000000001</v>
+        <v>358.259</v>
       </c>
       <c r="I9">
-        <v>360.96499999999997</v>
+        <v>360.965</v>
       </c>
       <c r="J9">
-        <v>358.87599999999998</v>
+        <v>358.876</v>
       </c>
       <c r="K9">
-        <v>362.30700000000002</v>
+        <v>362.307</v>
       </c>
       <c r="L9">
-        <v>364.38600000000002</v>
+        <v>364.386</v>
       </c>
       <c r="M9">
-        <v>368.32100000000003</v>
+        <v>368.321</v>
       </c>
       <c r="N9">
-        <v>381.43099999999998</v>
+        <v>381.431</v>
       </c>
       <c r="O9">
-        <v>387.23700000000002</v>
+        <v>387.237</v>
       </c>
       <c r="P9">
         <v>384.113</v>
       </c>
       <c r="Q9">
-        <v>380.67599999999999</v>
+        <v>380.676</v>
       </c>
       <c r="R9">
-        <v>376.53899999999999</v>
+        <v>376.539</v>
       </c>
       <c r="S9">
-        <v>373.40499999999997</v>
+        <v>373.405</v>
       </c>
       <c r="T9">
         <v>371.935</v>
       </c>
       <c r="U9">
         <v>370.654</v>
       </c>
       <c r="V9">
-        <v>368.94499999999999</v>
+        <v>368.945</v>
       </c>
       <c r="W9">
-        <v>364.67899999999997</v>
+        <v>364.679</v>
       </c>
       <c r="X9">
-        <v>359.70800000000003</v>
+        <v>359.708</v>
       </c>
       <c r="Y9">
-        <v>358.78399999999999</v>
+        <v>358.784</v>
       </c>
       <c r="Z9">
-        <v>366.91699999999997</v>
+        <v>366.917</v>
       </c>
       <c r="AA9">
         <v>385.233</v>
       </c>
       <c r="AB9">
-        <v>399.83100000000002</v>
+        <v>399.831</v>
       </c>
       <c r="AC9">
-        <v>411.56700000000001</v>
+        <v>411.567</v>
       </c>
       <c r="AD9">
-        <v>419.33999999999997</v>
+        <v>419.34</v>
       </c>
       <c r="AE9">
-        <v>425.70299999999997</v>
+        <v>425.703</v>
       </c>
       <c r="AF9">
         <v>435.625</v>
       </c>
       <c r="AG9">
         <v>440.327</v>
       </c>
       <c r="AH9">
-        <v>447.79500000000002</v>
+        <v>447.795</v>
       </c>
       <c r="AI9">
-        <v>454.91199999999998</v>
+        <v>454.912</v>
       </c>
       <c r="AJ9">
-        <v>464.36000000000001</v>
+        <v>464.36</v>
       </c>
       <c r="AK9">
-        <v>471.39699999999999</v>
+        <v>471.397</v>
       </c>
       <c r="AL9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
-        <v>346.68099999999998</v>
+        <v>346.681</v>
       </c>
       <c r="C10">
-        <v>342.20600000000002</v>
+        <v>342.206</v>
       </c>
       <c r="D10">
         <v>342.714</v>
       </c>
       <c r="E10">
-        <v>343.43799999999999</v>
+        <v>343.438</v>
       </c>
       <c r="F10">
-        <v>343.32600000000002</v>
+        <v>343.326</v>
       </c>
       <c r="G10">
-        <v>349.97500000000002</v>
+        <v>349.975</v>
       </c>
       <c r="H10">
-        <v>359.041999999999973</v>
+        <v>359.042</v>
       </c>
       <c r="I10">
-        <v>360.51400000000001</v>
+        <v>360.514</v>
       </c>
       <c r="J10">
         <v>358.404</v>
       </c>
       <c r="K10">
         <v>362.108</v>
       </c>
       <c r="L10">
-        <v>364.050000000000011</v>
+        <v>364.05</v>
       </c>
       <c r="M10">
-        <v>368.41199999999998</v>
+        <v>368.412</v>
       </c>
       <c r="N10">
-        <v>381.68299999999999</v>
+        <v>381.683</v>
       </c>
       <c r="O10">
         <v>386.899</v>
       </c>
       <c r="P10">
         <v>383.399</v>
       </c>
       <c r="Q10">
-        <v>380.09699999999998</v>
+        <v>380.097</v>
       </c>
       <c r="R10">
-        <v>375.67700000000002</v>
+        <v>375.677</v>
       </c>
       <c r="S10">
-        <v>372.68200000000002</v>
+        <v>372.682</v>
       </c>
       <c r="T10">
-        <v>371.54000000000002</v>
+        <v>371.54</v>
       </c>
       <c r="U10">
         <v>370.233</v>
       </c>
       <c r="V10">
         <v>367.947</v>
       </c>
       <c r="W10">
-        <v>364.42500000000001</v>
+        <v>364.425</v>
       </c>
       <c r="X10">
-        <v>359.10399999999998</v>
+        <v>359.104</v>
       </c>
       <c r="Y10">
-        <v>358.77499999999998</v>
+        <v>358.775</v>
       </c>
       <c r="Z10">
-        <v>368.45299999999997</v>
+        <v>368.453</v>
       </c>
       <c r="AA10">
-        <v>386.67700000000002</v>
+        <v>386.677</v>
       </c>
       <c r="AB10">
-        <v>400.66699999999997</v>
+        <v>400.667</v>
       </c>
       <c r="AC10">
-        <v>412.11799999999999</v>
+        <v>412.118</v>
       </c>
       <c r="AD10">
-        <v>419.61900000000003</v>
+        <v>419.619</v>
       </c>
       <c r="AE10">
-        <v>426.12700000000001</v>
+        <v>426.127</v>
       </c>
       <c r="AF10">
-        <v>436.10599999999999</v>
+        <v>436.106</v>
       </c>
       <c r="AG10">
-        <v>440.52499999999998</v>
+        <v>440.525</v>
       </c>
       <c r="AH10">
-        <v>447.84500000000003</v>
+        <v>447.845</v>
       </c>
       <c r="AI10">
-        <v>455.21600000000001</v>
+        <v>455.216</v>
       </c>
       <c r="AJ10">
-        <v>464.46499999999997</v>
+        <v>464.465</v>
       </c>
       <c r="AK10">
-        <v>471.79199999999997</v>
+        <v>471.792</v>
       </c>
       <c r="AL10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>345.12599999999998</v>
+        <v>345.126</v>
       </c>
       <c r="C11">
-        <v>341.91199999999998</v>
+        <v>341.912</v>
       </c>
       <c r="D11">
         <v>342.697</v>
       </c>
       <c r="E11">
-        <v>342.0090000000000146</v>
+        <v>342.009</v>
       </c>
       <c r="F11">
-        <v>346.12400000000002</v>
+        <v>346.124</v>
       </c>
       <c r="G11">
-        <v>350.56900000000002</v>
+        <v>350.569</v>
       </c>
       <c r="H11">
-        <v>360.99900000000002</v>
+        <v>360.999</v>
       </c>
       <c r="I11">
         <v>359.875</v>
       </c>
       <c r="J11">
         <v>357.964</v>
       </c>
       <c r="K11">
-        <v>361.70400000000001</v>
+        <v>361.704</v>
       </c>
       <c r="L11">
-        <v>364.95600000000002</v>
+        <v>364.956</v>
       </c>
       <c r="M11">
-        <v>368.75299999999999</v>
+        <v>368.753</v>
       </c>
       <c r="N11">
-        <v>382.94600000000003</v>
+        <v>382.946</v>
       </c>
       <c r="O11">
-        <v>386.86099999999999</v>
+        <v>386.861</v>
       </c>
       <c r="P11">
-        <v>383.29500000000002</v>
+        <v>383.295</v>
       </c>
       <c r="Q11">
-        <v>379.86799999999999</v>
+        <v>379.868</v>
       </c>
       <c r="R11">
-        <v>375.34399999999999</v>
+        <v>375.344</v>
       </c>
       <c r="S11">
-        <v>372.58600000000001</v>
+        <v>372.586</v>
       </c>
       <c r="T11">
-        <v>371.72199999999998</v>
+        <v>371.722</v>
       </c>
       <c r="U11">
-        <v>370.36900000000003</v>
+        <v>370.369</v>
       </c>
       <c r="V11">
-        <v>367.37299999999999</v>
+        <v>367.373</v>
       </c>
       <c r="W11">
         <v>363.959</v>
       </c>
       <c r="X11">
-        <v>358.63200000000001</v>
+        <v>358.632</v>
       </c>
       <c r="Y11">
-        <v>359.021000000000015</v>
+        <v>359.021</v>
       </c>
       <c r="Z11">
-        <v>370.29700000000003</v>
+        <v>370.297</v>
       </c>
       <c r="AA11">
-        <v>387.98599999999999</v>
+        <v>387.986</v>
       </c>
       <c r="AB11">
-        <v>401.54399999999998</v>
+        <v>401.544</v>
       </c>
       <c r="AC11">
-        <v>412.61799999999999</v>
+        <v>412.618</v>
       </c>
       <c r="AD11">
-        <v>419.87400000000002</v>
+        <v>419.874</v>
       </c>
       <c r="AE11">
         <v>426.81</v>
       </c>
       <c r="AF11">
-        <v>436.73000000000002</v>
+        <v>436.73</v>
       </c>
       <c r="AG11">
-        <v>441.14699999999999</v>
+        <v>441.147</v>
       </c>
       <c r="AH11">
-        <v>448.007000000000005</v>
+        <v>448.007</v>
       </c>
       <c r="AI11">
-        <v>455.53500000000003</v>
+        <v>455.535</v>
       </c>
       <c r="AJ11">
-        <v>464.41000000000003</v>
+        <v>464.41</v>
       </c>
       <c r="AK11">
-        <v>472.49700000000001</v>
+        <v>472.497</v>
       </c>
       <c r="AL11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
         <v>345.745</v>
       </c>
       <c r="C12">
-        <v>341.83199999999999</v>
+        <v>341.832</v>
       </c>
       <c r="D12">
-        <v>343.031000000000006</v>
+        <v>343.031</v>
       </c>
       <c r="E12">
-        <v>341.75400000000002</v>
+        <v>341.754</v>
       </c>
       <c r="F12">
         <v>347.339</v>
       </c>
       <c r="G12">
-        <v>350.34699999999998</v>
+        <v>350.347</v>
       </c>
       <c r="H12">
-        <v>361.35199999999998</v>
+        <v>361.352</v>
       </c>
       <c r="I12">
-        <v>359.52499999999998</v>
+        <v>359.525</v>
       </c>
       <c r="J12">
-        <v>357.41899999999998</v>
+        <v>357.419</v>
       </c>
       <c r="K12">
-        <v>361.56599999999997</v>
+        <v>361.566</v>
       </c>
       <c r="L12">
         <v>364.666</v>
       </c>
       <c r="M12">
-        <v>369.84800000000001</v>
+        <v>369.848</v>
       </c>
       <c r="N12">
         <v>383.846</v>
       </c>
       <c r="O12">
-        <v>386.99299999999999</v>
+        <v>386.993</v>
       </c>
       <c r="P12">
-        <v>383.29500000000002</v>
+        <v>383.295</v>
       </c>
       <c r="Q12">
         <v>379.697</v>
       </c>
       <c r="R12">
-        <v>374.82999999999998</v>
+        <v>374.83</v>
       </c>
       <c r="S12">
-        <v>372.60599999999999</v>
+        <v>372.606</v>
       </c>
       <c r="T12">
-        <v>371.45299999999997</v>
+        <v>371.453</v>
       </c>
       <c r="U12">
-        <v>370.20100000000002</v>
+        <v>370.201</v>
       </c>
       <c r="V12">
         <v>367.13</v>
       </c>
       <c r="W12">
-        <v>362.77600000000001</v>
+        <v>362.776</v>
       </c>
       <c r="X12">
-        <v>358.67200000000003</v>
+        <v>358.672</v>
       </c>
       <c r="Y12">
-        <v>359.42500000000001</v>
+        <v>359.425</v>
       </c>
       <c r="Z12">
-        <v>371.84699999999998</v>
+        <v>371.847</v>
       </c>
       <c r="AA12">
-        <v>389.18900000000002</v>
+        <v>389.189</v>
       </c>
       <c r="AB12">
         <v>402.471</v>
       </c>
       <c r="AC12">
-        <v>413.031999999999982</v>
+        <v>413.032</v>
       </c>
       <c r="AD12">
-        <v>420.36399999999998</v>
+        <v>420.364</v>
       </c>
       <c r="AE12">
-        <v>427.69600000000003</v>
+        <v>427.696</v>
       </c>
       <c r="AF12">
-        <v>437.39299999999997</v>
+        <v>437.393</v>
       </c>
       <c r="AG12">
-        <v>441.80599999999998</v>
+        <v>441.806</v>
       </c>
       <c r="AH12">
-        <v>448.32900000000001</v>
+        <v>448.329</v>
       </c>
       <c r="AI12">
-        <v>456.081999999999994</v>
+        <v>456.082</v>
       </c>
       <c r="AJ12">
-        <v>465.060000000000002</v>
+        <v>465.06</v>
       </c>
       <c r="AK12">
         <v>472.899</v>
       </c>
       <c r="AL12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
-        <v>344.97199999999998</v>
+        <v>344.972</v>
       </c>
       <c r="C13">
-        <v>341.98700000000002</v>
+        <v>341.987</v>
       </c>
       <c r="D13">
         <v>343.238</v>
       </c>
       <c r="E13">
-        <v>341.92500000000001</v>
+        <v>341.925</v>
       </c>
       <c r="F13">
         <v>347.452</v>
       </c>
       <c r="G13">
-        <v>352.99900000000002</v>
+        <v>352.999</v>
       </c>
       <c r="H13">
-        <v>361.014999999999986</v>
+        <v>361.015</v>
       </c>
       <c r="I13">
-        <v>359.90499999999997</v>
+        <v>359.905</v>
       </c>
       <c r="J13">
         <v>358.505</v>
       </c>
       <c r="K13">
-        <v>362.081999999999994</v>
+        <v>362.082</v>
       </c>
       <c r="L13">
-        <v>365.23099999999999</v>
+        <v>365.231</v>
       </c>
       <c r="M13">
         <v>371.303</v>
       </c>
       <c r="N13">
-        <v>384.42500000000001</v>
+        <v>384.425</v>
       </c>
       <c r="O13">
-        <v>387.0040000000000191</v>
+        <v>387.004</v>
       </c>
       <c r="P13">
-        <v>383.22300000000001</v>
+        <v>383.223</v>
       </c>
       <c r="Q13">
-        <v>379.53800000000001</v>
+        <v>379.538</v>
       </c>
       <c r="R13">
         <v>375.411</v>
       </c>
       <c r="S13">
-        <v>372.76999999999998</v>
+        <v>372.77</v>
       </c>
       <c r="T13">
-        <v>371.72800000000001</v>
+        <v>371.728</v>
       </c>
       <c r="U13">
-        <v>369.92000000000002</v>
+        <v>369.92</v>
       </c>
       <c r="V13">
         <v>366.839</v>
       </c>
       <c r="W13">
-        <v>362.73700000000002</v>
+        <v>362.737</v>
       </c>
       <c r="X13">
-        <v>358.69099999999997</v>
+        <v>358.691</v>
       </c>
       <c r="Y13">
-        <v>359.58600000000001</v>
+        <v>359.586</v>
       </c>
       <c r="Z13">
-        <v>373.40199999999999</v>
+        <v>373.402</v>
       </c>
       <c r="AA13">
-        <v>390.88400000000001</v>
+        <v>390.884</v>
       </c>
       <c r="AB13">
-        <v>403.68700000000001</v>
+        <v>403.687</v>
       </c>
       <c r="AC13">
-        <v>413.61200000000002</v>
+        <v>413.612</v>
       </c>
       <c r="AD13">
-        <v>421.033000000000015</v>
+        <v>421.033</v>
       </c>
       <c r="AE13">
-        <v>428.55500000000001</v>
+        <v>428.555</v>
       </c>
       <c r="AF13">
-        <v>437.74099999999999</v>
+        <v>437.741</v>
       </c>
       <c r="AG13">
-        <v>442.54399999999998</v>
+        <v>442.544</v>
       </c>
       <c r="AH13">
         <v>448.952</v>
       </c>
       <c r="AI13">
-        <v>457.18099999999998</v>
+        <v>457.181</v>
       </c>
       <c r="AJ13">
-        <v>465.65600000000001</v>
+        <v>465.656</v>
       </c>
       <c r="AK13">
-        <v>473.62700000000001</v>
+        <v>473.627</v>
       </c>
       <c r="AL13" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>