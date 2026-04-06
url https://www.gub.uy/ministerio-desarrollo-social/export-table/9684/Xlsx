--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>Varones</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -370,57 +370,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD4"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>1993</v>
       </c>
       <c r="C1">
         <v>1994</v>
       </c>
       <c r="D1">
         <v>1995</v>
       </c>
       <c r="E1">
         <v>1996</v>
       </c>
       <c r="F1">
         <v>1997</v>
       </c>
       <c r="G1">
@@ -485,313 +485,313 @@
       </c>
       <c r="AA1">
         <v>2018</v>
       </c>
       <c r="AB1">
         <v>2019</v>
       </c>
       <c r="AC1">
         <v>2020</v>
       </c>
       <c r="AD1">
         <v>2021</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
         <v>160.596</v>
       </c>
       <c r="C2">
         <v>161.917</v>
       </c>
       <c r="D2">
-        <v>163.43100000000001</v>
+        <v>163.431</v>
       </c>
       <c r="E2">
-        <v>165.41800000000001</v>
+        <v>165.418</v>
       </c>
       <c r="F2">
         <v>171.209</v>
       </c>
       <c r="G2">
         <v>174.953</v>
       </c>
       <c r="H2">
         <v>173.441</v>
       </c>
       <c r="I2">
-        <v>171.097000000000008</v>
+        <v>171.097</v>
       </c>
       <c r="J2">
-        <v>169.25299999999999</v>
+        <v>169.253</v>
       </c>
       <c r="K2">
         <v>168.607</v>
       </c>
       <c r="L2">
-        <v>168.98699999999999</v>
+        <v>168.987</v>
       </c>
       <c r="M2">
-        <v>169.62899999999999</v>
+        <v>169.629</v>
       </c>
       <c r="N2">
-        <v>168.63300000000001</v>
+        <v>168.633</v>
       </c>
       <c r="O2">
-        <v>166.77699999999999</v>
+        <v>166.777</v>
       </c>
       <c r="P2">
-        <v>164.69800000000001</v>
+        <v>164.698</v>
       </c>
       <c r="Q2">
         <v>164.267</v>
       </c>
       <c r="R2">
-        <v>167.12200000000001</v>
+        <v>167.122</v>
       </c>
       <c r="S2">
-        <v>174.0010000000000048</v>
+        <v>174.001</v>
       </c>
       <c r="T2">
         <v>179.357</v>
       </c>
       <c r="U2">
-        <v>184.62700000000001</v>
+        <v>184.627</v>
       </c>
       <c r="V2">
-        <v>188.0020000000000095</v>
+        <v>188.002</v>
       </c>
       <c r="W2">
         <v>190.642</v>
       </c>
       <c r="X2">
-        <v>194.36000000000001</v>
+        <v>194.36</v>
       </c>
       <c r="Y2">
-        <v>197.35900000000001</v>
+        <v>197.359</v>
       </c>
       <c r="Z2">
-        <v>200.31999999999999</v>
+        <v>200.32</v>
       </c>
       <c r="AA2">
-        <v>203.43199999999999</v>
+        <v>203.432</v>
       </c>
       <c r="AB2">
-        <v>208.18899999999999</v>
+        <v>208.189</v>
       </c>
       <c r="AC2">
         <v>211.935</v>
       </c>
       <c r="AD2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
-        <v>198.37899999999999</v>
+        <v>198.379</v>
       </c>
       <c r="C3">
-        <v>199.24199999999999</v>
+        <v>199.242</v>
       </c>
       <c r="D3">
         <v>200.512</v>
       </c>
       <c r="E3">
-        <v>202.92699999999999</v>
+        <v>202.927</v>
       </c>
       <c r="F3">
-        <v>208.55500000000001</v>
+        <v>208.555</v>
       </c>
       <c r="G3">
-        <v>211.69300000000001</v>
+        <v>211.693</v>
       </c>
       <c r="H3">
         <v>211.655</v>
       </c>
       <c r="I3">
-        <v>210.026999999999987</v>
+        <v>210.027</v>
       </c>
       <c r="J3">
         <v>207.673</v>
       </c>
       <c r="K3">
         <v>205.202</v>
       </c>
       <c r="L3">
         <v>203.321</v>
       </c>
       <c r="M3">
-        <v>201.48699999999999</v>
+        <v>201.487</v>
       </c>
       <c r="N3">
-        <v>200.096000000000004</v>
+        <v>200.096</v>
       </c>
       <c r="O3">
-        <v>198.35499999999999</v>
+        <v>198.355</v>
       </c>
       <c r="P3">
         <v>195.94</v>
       </c>
       <c r="Q3">
-        <v>194.66399999999999</v>
+        <v>194.664</v>
       </c>
       <c r="R3">
         <v>198.13</v>
       </c>
       <c r="S3">
-        <v>209.13200000000001</v>
+        <v>209.132</v>
       </c>
       <c r="T3">
         <v>218.774</v>
       </c>
       <c r="U3">
-        <v>225.70400000000001</v>
+        <v>225.704</v>
       </c>
       <c r="V3">
-        <v>230.086999999999989</v>
+        <v>230.087</v>
       </c>
       <c r="W3">
         <v>234.226</v>
       </c>
       <c r="X3">
-        <v>239.63200000000001</v>
+        <v>239.632</v>
       </c>
       <c r="Y3">
         <v>243.227</v>
       </c>
       <c r="Z3">
-        <v>246.68100000000001</v>
+        <v>246.681</v>
       </c>
       <c r="AA3">
         <v>250.405</v>
       </c>
       <c r="AB3">
-        <v>254.87299999999999</v>
+        <v>254.873</v>
       </c>
       <c r="AC3">
-        <v>258.66899999999998</v>
+        <v>258.669</v>
       </c>
       <c r="AD3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
-        <v>358.97399999999999</v>
+        <v>358.974</v>
       </c>
       <c r="C4">
-        <v>361.15899999999999</v>
+        <v>361.159</v>
       </c>
       <c r="D4">
-        <v>363.94299999999998</v>
+        <v>363.943</v>
       </c>
       <c r="E4">
-        <v>368.34399999999999</v>
+        <v>368.344</v>
       </c>
       <c r="F4">
-        <v>379.76299999999998</v>
+        <v>379.763</v>
       </c>
       <c r="G4">
-        <v>386.64600000000002</v>
+        <v>386.646</v>
       </c>
       <c r="H4">
-        <v>385.095000000000027</v>
+        <v>385.095</v>
       </c>
       <c r="I4">
-        <v>381.12400000000002</v>
+        <v>381.124</v>
       </c>
       <c r="J4">
-        <v>376.92599999999999</v>
+        <v>376.926</v>
       </c>
       <c r="K4">
-        <v>373.80900000000003</v>
+        <v>373.809</v>
       </c>
       <c r="L4">
-        <v>372.30700000000002</v>
+        <v>372.307</v>
       </c>
       <c r="M4">
-        <v>371.11599999999999</v>
+        <v>371.116</v>
       </c>
       <c r="N4">
-        <v>368.72899999999998</v>
+        <v>368.729</v>
       </c>
       <c r="O4">
-        <v>365.13200000000001</v>
+        <v>365.132</v>
       </c>
       <c r="P4">
         <v>360.637</v>
       </c>
       <c r="Q4">
-        <v>358.93099999999998</v>
+        <v>358.931</v>
       </c>
       <c r="R4">
-        <v>365.25200000000001</v>
+        <v>365.252</v>
       </c>
       <c r="S4">
-        <v>383.13299999999998</v>
+        <v>383.133</v>
       </c>
       <c r="T4">
-        <v>398.13099999999997</v>
+        <v>398.131</v>
       </c>
       <c r="U4">
-        <v>410.33100000000002</v>
+        <v>410.331</v>
       </c>
       <c r="V4">
-        <v>418.089999999999975</v>
+        <v>418.09</v>
       </c>
       <c r="W4">
-        <v>424.86799999999999</v>
+        <v>424.868</v>
       </c>
       <c r="X4">
-        <v>433.99099999999999</v>
+        <v>433.991</v>
       </c>
       <c r="Y4">
-        <v>440.58600000000001</v>
+        <v>440.586</v>
       </c>
       <c r="Z4">
-        <v>447.00099999999997635</v>
+        <v>447.001</v>
       </c>
       <c r="AA4">
-        <v>453.83600000000001</v>
+        <v>453.836</v>
       </c>
       <c r="AB4">
-        <v>463.062000000000012</v>
+        <v>463.062</v>
       </c>
       <c r="AC4">
-        <v>470.60399999999998</v>
+        <v>470.604</v>
       </c>
       <c r="AD4">
-        <v>474.30000000000001</v>
+        <v>474.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>