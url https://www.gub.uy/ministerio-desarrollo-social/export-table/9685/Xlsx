--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Varones</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
   <si>
     <t>agosto</t>
   </si>
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -406,57 +406,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>1993</v>
       </c>
       <c r="D1">
         <v>1994</v>
       </c>
       <c r="E1">
         <v>1995</v>
       </c>
       <c r="F1">
         <v>1996</v>
       </c>
       <c r="G1">
@@ -524,3346 +524,3346 @@
       </c>
       <c r="AB1">
         <v>2018</v>
       </c>
       <c r="AC1">
         <v>2019</v>
       </c>
       <c r="AD1">
         <v>2020</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
         <v>161.38</v>
       </c>
       <c r="D2">
         <v>160.965</v>
       </c>
       <c r="E2">
-        <v>162.73500000000001</v>
+        <v>162.735</v>
       </c>
       <c r="F2">
-        <v>164.60300000000001</v>
+        <v>164.603</v>
       </c>
       <c r="G2">
         <v>167.721</v>
       </c>
       <c r="H2">
-        <v>174.74700000000001</v>
+        <v>174.747</v>
       </c>
       <c r="I2">
         <v>174.572</v>
       </c>
       <c r="J2">
-        <v>172.28200000000001</v>
+        <v>172.282</v>
       </c>
       <c r="K2">
-        <v>170.01400000000001</v>
+        <v>170.014</v>
       </c>
       <c r="L2">
-        <v>168.89699999999999</v>
+        <v>168.897</v>
       </c>
       <c r="M2">
-        <v>168.53399999999999</v>
+        <v>168.534</v>
       </c>
       <c r="N2">
         <v>169.547</v>
       </c>
       <c r="O2">
-        <v>169.23400000000001</v>
+        <v>169.234</v>
       </c>
       <c r="P2">
         <v>167.691</v>
       </c>
       <c r="Q2">
-        <v>165.64599999999999</v>
+        <v>165.646</v>
       </c>
       <c r="R2">
-        <v>163.84700000000001</v>
+        <v>163.847</v>
       </c>
       <c r="S2">
-        <v>164.84200000000001</v>
+        <v>164.842</v>
       </c>
       <c r="T2">
-        <v>171.044000000000011</v>
+        <v>171.044</v>
       </c>
       <c r="U2">
-        <v>177.079000000000008</v>
+        <v>177.079</v>
       </c>
       <c r="V2">
         <v>182.267</v>
       </c>
       <c r="W2">
-        <v>186.34299999999999</v>
+        <v>186.343</v>
       </c>
       <c r="X2">
-        <v>189.55199999999999</v>
+        <v>189.552</v>
       </c>
       <c r="Y2">
         <v>192.523</v>
       </c>
       <c r="Z2">
-        <v>196.65600000000001</v>
+        <v>196.656</v>
       </c>
       <c r="AA2">
-        <v>199.018000000000001</v>
+        <v>199.018</v>
       </c>
       <c r="AB2">
-        <v>201.68299999999999</v>
+        <v>201.683</v>
       </c>
       <c r="AC2">
-        <v>206.22399999999999</v>
+        <v>206.224</v>
       </c>
       <c r="AD2">
         <v>210.255</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
-        <v>161.20099999999999</v>
+        <v>161.201</v>
       </c>
       <c r="D3">
-        <v>161.43299999999999</v>
+        <v>161.433</v>
       </c>
       <c r="E3">
         <v>162.91</v>
       </c>
       <c r="F3">
-        <v>164.64500000000001</v>
+        <v>164.645</v>
       </c>
       <c r="G3">
-        <v>168.28299999999999</v>
+        <v>168.283</v>
       </c>
       <c r="H3">
-        <v>174.74100000000001</v>
+        <v>174.741</v>
       </c>
       <c r="I3">
         <v>174.352</v>
       </c>
       <c r="J3">
-        <v>172.02600000000001</v>
+        <v>172.026</v>
       </c>
       <c r="K3">
-        <v>169.74100000000001</v>
+        <v>169.741</v>
       </c>
       <c r="L3">
-        <v>168.78700000000001</v>
+        <v>168.787</v>
       </c>
       <c r="M3">
         <v>168.619</v>
       </c>
       <c r="N3">
-        <v>169.46899999999999</v>
+        <v>169.469</v>
       </c>
       <c r="O3">
-        <v>169.038000000000011</v>
+        <v>169.038</v>
       </c>
       <c r="P3">
         <v>167.595</v>
       </c>
       <c r="Q3">
-        <v>165.52600000000001</v>
+        <v>165.526</v>
       </c>
       <c r="R3">
-        <v>164.0039999999999907</v>
+        <v>164.004</v>
       </c>
       <c r="S3">
         <v>164.983</v>
       </c>
       <c r="T3">
         <v>171.756</v>
       </c>
       <c r="U3">
         <v>177.495</v>
       </c>
       <c r="V3">
-        <v>182.98500000000001</v>
+        <v>182.985</v>
       </c>
       <c r="W3">
-        <v>186.74700000000001</v>
+        <v>186.747</v>
       </c>
       <c r="X3">
-        <v>189.65000000000001</v>
+        <v>189.65</v>
       </c>
       <c r="Y3">
-        <v>192.71600000000001</v>
+        <v>192.716</v>
       </c>
       <c r="Z3">
-        <v>197.0089999999999861</v>
+        <v>197.009</v>
       </c>
       <c r="AA3">
         <v>199.351</v>
       </c>
       <c r="AB3">
-        <v>202.042000000000002</v>
+        <v>202.042</v>
       </c>
       <c r="AC3">
-        <v>206.90299999999999</v>
+        <v>206.903</v>
       </c>
       <c r="AD3">
         <v>210.886</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
-        <v>161.28700000000001</v>
+        <v>161.287</v>
       </c>
       <c r="D4">
-        <v>161.28999999999999</v>
+        <v>161.29</v>
       </c>
       <c r="E4">
-        <v>163.044999999999987</v>
+        <v>163.045</v>
       </c>
       <c r="F4">
-        <v>165.15600000000001</v>
+        <v>165.156</v>
       </c>
       <c r="G4">
-        <v>169.045999999999992</v>
+        <v>169.046</v>
       </c>
       <c r="H4">
         <v>174.792</v>
       </c>
       <c r="I4">
-        <v>174.33099999999999</v>
+        <v>174.331</v>
       </c>
       <c r="J4">
         <v>171.774</v>
       </c>
       <c r="K4">
-        <v>169.62200000000001</v>
+        <v>169.622</v>
       </c>
       <c r="L4">
         <v>168.779</v>
       </c>
       <c r="M4">
         <v>168.899</v>
       </c>
       <c r="N4">
-        <v>169.88499999999999</v>
+        <v>169.885</v>
       </c>
       <c r="O4">
-        <v>169.034999999999997</v>
+        <v>169.035</v>
       </c>
       <c r="P4">
-        <v>167.48599999999999</v>
+        <v>167.486</v>
       </c>
       <c r="Q4">
-        <v>165.39400000000001</v>
+        <v>165.394</v>
       </c>
       <c r="R4">
-        <v>164.068000000000012</v>
+        <v>164.068</v>
       </c>
       <c r="S4">
         <v>165.209</v>
       </c>
       <c r="T4">
         <v>172.298</v>
       </c>
       <c r="U4">
-        <v>178.0039999999999907</v>
+        <v>178.004</v>
       </c>
       <c r="V4">
-        <v>183.54300000000001</v>
+        <v>183.543</v>
       </c>
       <c r="W4">
-        <v>187.0099999999999909</v>
+        <v>187.01</v>
       </c>
       <c r="X4">
         <v>189.964</v>
       </c>
       <c r="Y4">
-        <v>193.032999999999987</v>
+        <v>193.033</v>
       </c>
       <c r="Z4">
         <v>197.262</v>
       </c>
       <c r="AA4">
-        <v>199.73599999999999</v>
+        <v>199.736</v>
       </c>
       <c r="AB4">
         <v>202.422</v>
       </c>
       <c r="AC4">
         <v>207.274</v>
       </c>
       <c r="AD4">
         <v>211.12</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5">
         <v>160.905</v>
       </c>
       <c r="D5">
         <v>161.495</v>
       </c>
       <c r="E5">
-        <v>163.0080000000000098</v>
+        <v>163.008</v>
       </c>
       <c r="F5">
         <v>165.28</v>
       </c>
       <c r="G5">
         <v>169.858</v>
       </c>
       <c r="H5">
-        <v>175.037000000000006</v>
+        <v>175.037</v>
       </c>
       <c r="I5">
-        <v>174.096000000000004</v>
+        <v>174.096</v>
       </c>
       <c r="J5">
-        <v>171.48599999999999</v>
+        <v>171.486</v>
       </c>
       <c r="K5">
-        <v>169.60400000000001</v>
+        <v>169.604</v>
       </c>
       <c r="L5">
-        <v>168.68100000000001</v>
+        <v>168.681</v>
       </c>
       <c r="M5">
         <v>169.131</v>
       </c>
       <c r="N5">
-        <v>169.99299999999999</v>
+        <v>169.993</v>
       </c>
       <c r="O5">
-        <v>168.99799999999999</v>
+        <v>168.998</v>
       </c>
       <c r="P5">
         <v>167.315</v>
       </c>
       <c r="Q5">
         <v>165.339</v>
       </c>
       <c r="R5">
-        <v>164.098000000000013</v>
+        <v>164.098</v>
       </c>
       <c r="S5">
-        <v>165.68000000000001</v>
+        <v>165.68</v>
       </c>
       <c r="T5">
-        <v>172.83099999999999</v>
+        <v>172.831</v>
       </c>
       <c r="U5">
-        <v>178.47900000000001</v>
+        <v>178.479</v>
       </c>
       <c r="V5">
-        <v>184.12899999999999</v>
+        <v>184.129</v>
       </c>
       <c r="W5">
-        <v>187.44200000000001</v>
+        <v>187.442</v>
       </c>
       <c r="X5">
         <v>190.113</v>
       </c>
       <c r="Y5">
-        <v>193.31200000000001</v>
+        <v>193.312</v>
       </c>
       <c r="Z5">
-        <v>197.70699999999999</v>
+        <v>197.707</v>
       </c>
       <c r="AA5">
-        <v>200.055000000000007</v>
+        <v>200.055</v>
       </c>
       <c r="AB5">
-        <v>202.88900000000001</v>
+        <v>202.889</v>
       </c>
       <c r="AC5">
-        <v>207.73599999999999</v>
+        <v>207.736</v>
       </c>
       <c r="AD5">
-        <v>211.48599999999999</v>
+        <v>211.486</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6">
-        <v>160.66399999999999</v>
+        <v>160.664</v>
       </c>
       <c r="D6">
-        <v>161.97300000000001</v>
+        <v>161.973</v>
       </c>
       <c r="E6">
         <v>163.369</v>
       </c>
       <c r="F6">
-        <v>165.48699999999999</v>
+        <v>165.487</v>
       </c>
       <c r="G6">
         <v>171.273</v>
       </c>
       <c r="H6">
-        <v>175.48099999999999</v>
+        <v>175.481</v>
       </c>
       <c r="I6">
-        <v>173.92500000000001</v>
+        <v>173.925</v>
       </c>
       <c r="J6">
         <v>171.38</v>
       </c>
       <c r="K6">
         <v>169.422</v>
       </c>
       <c r="L6">
-        <v>169.010999999999996</v>
+        <v>169.011</v>
       </c>
       <c r="M6">
-        <v>169.11099999999999</v>
+        <v>169.111</v>
       </c>
       <c r="N6">
-        <v>170.032000000000011</v>
+        <v>170.032</v>
       </c>
       <c r="O6">
-        <v>169.078000000000003</v>
+        <v>169.078</v>
       </c>
       <c r="P6">
-        <v>167.070999999999998</v>
+        <v>167.071</v>
       </c>
       <c r="Q6">
         <v>165.28</v>
       </c>
       <c r="R6">
-        <v>164.24600000000001</v>
+        <v>164.246</v>
       </c>
       <c r="S6">
         <v>165.904</v>
       </c>
       <c r="T6">
         <v>173.292</v>
       </c>
       <c r="U6">
-        <v>178.91800000000001</v>
+        <v>178.918</v>
       </c>
       <c r="V6">
-        <v>184.50899999999999</v>
+        <v>184.509</v>
       </c>
       <c r="W6">
-        <v>187.82499999999999</v>
+        <v>187.825</v>
       </c>
       <c r="X6">
-        <v>190.27199999999999</v>
+        <v>190.272</v>
       </c>
       <c r="Y6">
-        <v>193.87799999999999</v>
+        <v>193.878</v>
       </c>
       <c r="Z6">
-        <v>197.42699999999999</v>
+        <v>197.427</v>
       </c>
       <c r="AA6">
         <v>200.316</v>
       </c>
       <c r="AB6">
         <v>203.31</v>
       </c>
       <c r="AC6">
-        <v>208.02000000000001</v>
+        <v>208.02</v>
       </c>
       <c r="AD6">
-        <v>211.59399999999999</v>
+        <v>211.594</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7">
-        <v>160.44900000000001</v>
+        <v>160.449</v>
       </c>
       <c r="D7">
-        <v>161.98500000000001</v>
+        <v>161.985</v>
       </c>
       <c r="E7">
-        <v>163.46299999999999</v>
+        <v>163.463</v>
       </c>
       <c r="F7">
         <v>165.636</v>
       </c>
       <c r="G7">
-        <v>171.02600000000001</v>
+        <v>171.026</v>
       </c>
       <c r="H7">
         <v>175.488</v>
       </c>
       <c r="I7">
-        <v>173.87100000000001</v>
+        <v>173.871</v>
       </c>
       <c r="J7">
-        <v>171.15100000000001</v>
+        <v>171.151</v>
       </c>
       <c r="K7">
-        <v>169.29400000000001</v>
+        <v>169.294</v>
       </c>
       <c r="L7">
-        <v>168.84800000000001</v>
+        <v>168.848</v>
       </c>
       <c r="M7">
-        <v>169.032000000000011</v>
+        <v>169.032</v>
       </c>
       <c r="N7">
-        <v>169.94200000000001</v>
+        <v>169.942</v>
       </c>
       <c r="O7">
-        <v>168.97999999999999</v>
+        <v>168.98</v>
       </c>
       <c r="P7">
-        <v>167.0060000000000002</v>
+        <v>167.006</v>
       </c>
       <c r="Q7">
-        <v>164.94900000000001</v>
+        <v>164.949</v>
       </c>
       <c r="R7">
         <v>164.333</v>
       </c>
       <c r="S7">
         <v>166.102</v>
       </c>
       <c r="T7">
-        <v>173.94999999999999</v>
+        <v>173.95</v>
       </c>
       <c r="U7">
         <v>179.488</v>
       </c>
       <c r="V7">
         <v>184.935</v>
       </c>
       <c r="W7">
-        <v>188.13800000000001</v>
+        <v>188.138</v>
       </c>
       <c r="X7">
-        <v>190.51400000000001</v>
+        <v>190.514</v>
       </c>
       <c r="Y7">
         <v>194.304</v>
       </c>
       <c r="Z7">
         <v>197.31</v>
       </c>
       <c r="AA7">
-        <v>200.54300000000001</v>
+        <v>200.543</v>
       </c>
       <c r="AB7">
-        <v>203.47399999999999</v>
+        <v>203.474</v>
       </c>
       <c r="AC7">
-        <v>208.21899999999999</v>
+        <v>208.219</v>
       </c>
       <c r="AD7">
-        <v>211.84700000000001</v>
+        <v>211.847</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8">
-        <v>160.47499999999999</v>
+        <v>160.475</v>
       </c>
       <c r="D8">
-        <v>162.20099999999999</v>
+        <v>162.201</v>
       </c>
       <c r="E8">
         <v>163.696</v>
       </c>
       <c r="F8">
-        <v>165.49600000000001</v>
+        <v>165.496</v>
       </c>
       <c r="G8">
-        <v>171.47999999999999</v>
+        <v>171.48</v>
       </c>
       <c r="H8">
-        <v>175.42400000000001</v>
+        <v>175.424</v>
       </c>
       <c r="I8">
-        <v>173.56399999999999</v>
+        <v>173.564</v>
       </c>
       <c r="J8">
         <v>170.982</v>
       </c>
       <c r="K8">
-        <v>169.32499999999999</v>
+        <v>169.325</v>
       </c>
       <c r="L8">
-        <v>168.72300000000001</v>
+        <v>168.723</v>
       </c>
       <c r="M8">
-        <v>169.056000000000012</v>
+        <v>169.056</v>
       </c>
       <c r="N8">
         <v>169.834</v>
       </c>
       <c r="O8">
         <v>168.934</v>
       </c>
       <c r="P8">
-        <v>166.80799999999999</v>
+        <v>166.808</v>
       </c>
       <c r="Q8">
         <v>164.751</v>
       </c>
       <c r="R8">
-        <v>164.46700000000001</v>
+        <v>164.467</v>
       </c>
       <c r="S8">
-        <v>166.90199999999999</v>
+        <v>166.902</v>
       </c>
       <c r="T8">
-        <v>174.34899999999999</v>
+        <v>174.349</v>
       </c>
       <c r="U8">
-        <v>179.81299999999999</v>
+        <v>179.813</v>
       </c>
       <c r="V8">
-        <v>185.29499999999999</v>
+        <v>185.295</v>
       </c>
       <c r="W8">
         <v>188.489</v>
       </c>
       <c r="X8">
-        <v>190.69900000000001</v>
+        <v>190.699</v>
       </c>
       <c r="Y8">
         <v>194.779</v>
       </c>
       <c r="Z8">
-        <v>196.76599999999999</v>
+        <v>196.766</v>
       </c>
       <c r="AA8">
-        <v>200.71899999999999</v>
+        <v>200.719</v>
       </c>
       <c r="AB8">
-        <v>203.66499999999999</v>
+        <v>203.665</v>
       </c>
       <c r="AC8">
-        <v>208.58000000000001</v>
+        <v>208.58</v>
       </c>
       <c r="AD8">
-        <v>212.066000000000003</v>
+        <v>212.066</v>
       </c>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9">
-        <v>160.49199999999999</v>
+        <v>160.492</v>
       </c>
       <c r="D9">
         <v>162.626</v>
       </c>
       <c r="E9">
         <v>163.679</v>
       </c>
       <c r="F9">
-        <v>165.30199999999999</v>
+        <v>165.302</v>
       </c>
       <c r="G9">
-        <v>171.81800000000001</v>
+        <v>171.818</v>
       </c>
       <c r="H9">
-        <v>175.28299999999999</v>
+        <v>175.283</v>
       </c>
       <c r="I9">
         <v>172.869</v>
       </c>
       <c r="J9">
         <v>170.761</v>
       </c>
       <c r="K9">
-        <v>169.11000000000001</v>
+        <v>169.11</v>
       </c>
       <c r="L9">
-        <v>168.44399999999999</v>
+        <v>168.444</v>
       </c>
       <c r="M9">
         <v>168.953</v>
       </c>
       <c r="N9">
         <v>169.517</v>
       </c>
       <c r="O9">
-        <v>168.69900000000001</v>
+        <v>168.699</v>
       </c>
       <c r="P9">
-        <v>166.49199999999999</v>
+        <v>166.492</v>
       </c>
       <c r="Q9">
         <v>164.203</v>
       </c>
       <c r="R9">
-        <v>164.25800000000001</v>
+        <v>164.258</v>
       </c>
       <c r="S9">
-        <v>167.89699999999999</v>
+        <v>167.897</v>
       </c>
       <c r="T9">
-        <v>174.81299999999999</v>
+        <v>174.813</v>
       </c>
       <c r="U9">
-        <v>179.88200000000001</v>
+        <v>179.882</v>
       </c>
       <c r="V9">
-        <v>185.16200000000001</v>
+        <v>185.162</v>
       </c>
       <c r="W9">
         <v>188.529</v>
       </c>
       <c r="X9">
         <v>190.886</v>
       </c>
       <c r="Y9">
-        <v>195.048000000000002</v>
+        <v>195.048</v>
       </c>
       <c r="Z9">
         <v>197.155</v>
       </c>
       <c r="AA9">
         <v>200.625</v>
       </c>
       <c r="AB9">
         <v>203.874</v>
       </c>
       <c r="AC9">
         <v>208.739</v>
       </c>
       <c r="AD9">
-        <v>212.28700000000001</v>
+        <v>212.287</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
         <v>160.197</v>
       </c>
       <c r="D10">
         <v>162.476</v>
       </c>
       <c r="E10">
         <v>163.471</v>
       </c>
       <c r="F10">
-        <v>165.30099999999999</v>
+        <v>165.301</v>
       </c>
       <c r="G10">
         <v>171.911</v>
       </c>
       <c r="H10">
-        <v>175.09899999999999</v>
+        <v>175.099</v>
       </c>
       <c r="I10">
         <v>172.5</v>
       </c>
       <c r="J10">
-        <v>170.46199999999999</v>
+        <v>170.462</v>
       </c>
       <c r="K10">
-        <v>168.75200000000001</v>
+        <v>168.752</v>
       </c>
       <c r="L10">
         <v>168.137</v>
       </c>
       <c r="M10">
-        <v>168.85499999999999</v>
+        <v>168.855</v>
       </c>
       <c r="N10">
-        <v>169.35300000000001</v>
+        <v>169.353</v>
       </c>
       <c r="O10">
-        <v>168.21600000000001</v>
+        <v>168.216</v>
       </c>
       <c r="P10">
-        <v>166.35300000000001</v>
+        <v>166.353</v>
       </c>
       <c r="Q10">
-        <v>163.90000000000001</v>
+        <v>163.9</v>
       </c>
       <c r="R10">
         <v>164.262</v>
       </c>
       <c r="S10">
         <v>168.517</v>
       </c>
       <c r="T10">
-        <v>175.23099999999999</v>
+        <v>175.231</v>
       </c>
       <c r="U10">
-        <v>180.21000000000001</v>
+        <v>180.21</v>
       </c>
       <c r="V10">
         <v>185.363</v>
       </c>
       <c r="W10">
-        <v>188.62700000000001</v>
+        <v>188.627</v>
       </c>
       <c r="X10">
-        <v>191.068999999999988</v>
+        <v>191.069</v>
       </c>
       <c r="Y10">
-        <v>195.25399999999999</v>
+        <v>195.254</v>
       </c>
       <c r="Z10">
-        <v>197.22800000000001</v>
+        <v>197.228</v>
       </c>
       <c r="AA10">
-        <v>200.65000000000001</v>
+        <v>200.65</v>
       </c>
       <c r="AB10">
-        <v>203.96600000000001</v>
+        <v>203.966</v>
       </c>
       <c r="AC10">
-        <v>208.80500000000001</v>
+        <v>208.805</v>
       </c>
       <c r="AD10">
-        <v>212.46000000000001</v>
+        <v>212.46</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11">
-        <v>160.015999999999991</v>
+        <v>160.016</v>
       </c>
       <c r="D11">
-        <v>162.18100000000001</v>
+        <v>162.181</v>
       </c>
       <c r="E11">
         <v>163.928</v>
       </c>
       <c r="F11">
-        <v>165.43700000000001</v>
+        <v>165.437</v>
       </c>
       <c r="G11">
-        <v>173.70099999999999</v>
+        <v>173.701</v>
       </c>
       <c r="H11">
-        <v>174.40199999999999</v>
+        <v>174.402</v>
       </c>
       <c r="I11">
-        <v>172.44900000000001</v>
+        <v>172.449</v>
       </c>
       <c r="J11">
-        <v>170.31299999999999</v>
+        <v>170.313</v>
       </c>
       <c r="K11">
-        <v>168.65799999999999</v>
+        <v>168.658</v>
       </c>
       <c r="L11">
         <v>168.184</v>
       </c>
       <c r="M11">
-        <v>169.11699999999999</v>
+        <v>169.117</v>
       </c>
       <c r="N11">
         <v>169.41</v>
       </c>
       <c r="O11">
         <v>167.916</v>
       </c>
       <c r="P11">
-        <v>166.16300000000001</v>
+        <v>166.163</v>
       </c>
       <c r="Q11">
-        <v>163.71100000000001</v>
+        <v>163.711</v>
       </c>
       <c r="R11">
-        <v>164.37299999999999</v>
+        <v>164.373</v>
       </c>
       <c r="S11">
-        <v>169.22300000000001</v>
+        <v>169.223</v>
       </c>
       <c r="T11">
-        <v>175.68700000000001</v>
+        <v>175.687</v>
       </c>
       <c r="U11">
         <v>180.517</v>
       </c>
       <c r="V11">
         <v>185.583</v>
       </c>
       <c r="W11">
-        <v>188.70699999999999</v>
+        <v>188.707</v>
       </c>
       <c r="X11">
         <v>191.285</v>
       </c>
       <c r="Y11">
-        <v>195.53700000000001</v>
+        <v>195.537</v>
       </c>
       <c r="Z11">
-        <v>197.56200000000001</v>
+        <v>197.562</v>
       </c>
       <c r="AA11">
-        <v>200.73400000000001</v>
+        <v>200.734</v>
       </c>
       <c r="AB11">
         <v>204.161</v>
       </c>
       <c r="AC11">
-        <v>208.83699999999999</v>
+        <v>208.837</v>
       </c>
       <c r="AD11">
-        <v>212.80099999999999</v>
+        <v>212.801</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12">
         <v>159.702</v>
       </c>
       <c r="D12">
-        <v>162.046999999999997</v>
+        <v>162.047</v>
       </c>
       <c r="E12">
-        <v>163.77500000000001</v>
+        <v>163.775</v>
       </c>
       <c r="F12">
-        <v>165.97300000000001</v>
+        <v>165.973</v>
       </c>
       <c r="G12">
-        <v>174.067000000000007</v>
+        <v>174.067</v>
       </c>
       <c r="H12">
-        <v>174.44999999999999</v>
+        <v>174.45</v>
       </c>
       <c r="I12">
-        <v>172.40700000000001</v>
+        <v>172.407</v>
       </c>
       <c r="J12">
         <v>170.291</v>
       </c>
       <c r="K12">
-        <v>168.50299999999999</v>
+        <v>168.503</v>
       </c>
       <c r="L12">
-        <v>168.32900000000001</v>
+        <v>168.329</v>
       </c>
       <c r="M12">
-        <v>169.11099999999999</v>
+        <v>169.111</v>
       </c>
       <c r="N12">
-        <v>169.37299999999999</v>
+        <v>169.373</v>
       </c>
       <c r="O12">
         <v>167.798</v>
       </c>
       <c r="P12">
         <v>165.648</v>
       </c>
       <c r="Q12">
         <v>163.816</v>
       </c>
       <c r="R12">
-        <v>164.56200000000001</v>
+        <v>164.562</v>
       </c>
       <c r="S12">
-        <v>169.80799999999999</v>
+        <v>169.808</v>
       </c>
       <c r="T12">
-        <v>176.056000000000012</v>
+        <v>176.056</v>
       </c>
       <c r="U12">
         <v>180.899</v>
       </c>
       <c r="V12">
-        <v>185.76400000000001</v>
+        <v>185.764</v>
       </c>
       <c r="W12">
-        <v>188.93799999999999</v>
+        <v>188.938</v>
       </c>
       <c r="X12">
-        <v>191.67699999999999</v>
+        <v>191.677</v>
       </c>
       <c r="Y12">
-        <v>195.83000000000001</v>
+        <v>195.83</v>
       </c>
       <c r="Z12">
-        <v>197.90299999999999</v>
+        <v>197.903</v>
       </c>
       <c r="AA12">
-        <v>200.91800000000001</v>
+        <v>200.918</v>
       </c>
       <c r="AB12">
-        <v>204.54300000000001</v>
+        <v>204.543</v>
       </c>
       <c r="AC12">
-        <v>209.29499999999999</v>
+        <v>209.295</v>
       </c>
       <c r="AD12">
-        <v>213.016999999999996</v>
+        <v>213.017</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13">
-        <v>160.37799999999999</v>
+        <v>160.378</v>
       </c>
       <c r="D13">
-        <v>162.33099999999999</v>
+        <v>162.331</v>
       </c>
       <c r="E13">
-        <v>164.088999999999999</v>
+        <v>164.089</v>
       </c>
       <c r="F13">
         <v>166.697</v>
       </c>
       <c r="G13">
-        <v>174.31999999999999</v>
+        <v>174.32</v>
       </c>
       <c r="H13">
-        <v>174.49299999999999</v>
+        <v>174.493</v>
       </c>
       <c r="I13">
         <v>172.351</v>
       </c>
       <c r="J13">
-        <v>170.25200000000001</v>
+        <v>170.252</v>
       </c>
       <c r="K13">
         <v>168.989</v>
       </c>
       <c r="L13">
         <v>168.464</v>
       </c>
       <c r="M13">
-        <v>169.42400000000001</v>
+        <v>169.424</v>
       </c>
       <c r="N13">
-        <v>169.18700000000001</v>
+        <v>169.187</v>
       </c>
       <c r="O13">
         <v>167.672</v>
       </c>
       <c r="P13">
-        <v>165.69300000000001</v>
+        <v>165.693</v>
       </c>
       <c r="Q13">
         <v>163.858</v>
       </c>
       <c r="R13">
         <v>164.684</v>
       </c>
       <c r="S13">
-        <v>170.39699999999999</v>
+        <v>170.397</v>
       </c>
       <c r="T13">
         <v>176.702</v>
       </c>
       <c r="U13">
         <v>181.494</v>
       </c>
       <c r="V13">
-        <v>185.98699999999999</v>
+        <v>185.987</v>
       </c>
       <c r="W13">
         <v>189.233</v>
       </c>
       <c r="X13">
-        <v>192.021999999999991</v>
+        <v>192.022</v>
       </c>
       <c r="Y13">
-        <v>196.099999999999994</v>
+        <v>196.1</v>
       </c>
       <c r="Z13">
-        <v>198.31899999999999</v>
+        <v>198.319</v>
       </c>
       <c r="AA13">
-        <v>201.17699999999999</v>
+        <v>201.177</v>
       </c>
       <c r="AB13">
-        <v>205.15100000000001</v>
+        <v>205.151</v>
       </c>
       <c r="AC13">
-        <v>209.63300000000001</v>
+        <v>209.633</v>
       </c>
       <c r="AD13">
-        <v>213.40199999999999</v>
+        <v>213.402</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
-        <v>198.93199999999999</v>
+        <v>198.932</v>
       </c>
       <c r="D14">
         <v>198.511</v>
       </c>
       <c r="E14">
-        <v>199.97999999999999</v>
+        <v>199.98</v>
       </c>
       <c r="F14">
-        <v>201.56200000000001</v>
+        <v>201.562</v>
       </c>
       <c r="G14">
-        <v>205.61600000000001</v>
+        <v>205.616</v>
       </c>
       <c r="H14">
         <v>210.654</v>
       </c>
       <c r="I14">
-        <v>212.61699999999999</v>
+        <v>212.617</v>
       </c>
       <c r="J14">
         <v>210.816</v>
       </c>
       <c r="K14">
-        <v>209.0080000000000098</v>
+        <v>209.008</v>
       </c>
       <c r="L14">
-        <v>206.043000000000006</v>
+        <v>206.043</v>
       </c>
       <c r="M14">
-        <v>204.12200000000001</v>
+        <v>204.122</v>
       </c>
       <c r="N14">
-        <v>202.27600000000001</v>
+        <v>202.276</v>
       </c>
       <c r="O14">
         <v>200.691</v>
       </c>
       <c r="P14">
-        <v>199.15700000000001</v>
+        <v>199.157</v>
       </c>
       <c r="Q14">
-        <v>196.88200000000001</v>
+        <v>196.882</v>
       </c>
       <c r="R14">
-        <v>194.64500000000001</v>
+        <v>194.645</v>
       </c>
       <c r="S14">
-        <v>195.01400000000001</v>
+        <v>195.014</v>
       </c>
       <c r="T14">
-        <v>204.042000000000002</v>
+        <v>204.042</v>
       </c>
       <c r="U14">
         <v>214.804</v>
       </c>
       <c r="V14">
-        <v>223.056999999999988</v>
+        <v>223.057</v>
       </c>
       <c r="W14">
         <v>227.952</v>
       </c>
       <c r="X14">
-        <v>232.26499999999999</v>
+        <v>232.265</v>
       </c>
       <c r="Y14">
-        <v>237.23099999999999</v>
+        <v>237.231</v>
       </c>
       <c r="Z14">
-        <v>242.29499999999999</v>
+        <v>242.295</v>
       </c>
       <c r="AA14">
-        <v>245.0080000000000098</v>
+        <v>245.008</v>
       </c>
       <c r="AB14">
         <v>248.346</v>
       </c>
       <c r="AC14">
         <v>252.916</v>
       </c>
       <c r="AD14">
         <v>256.702</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15">
-        <v>198.78999999999999</v>
+        <v>198.79</v>
       </c>
       <c r="D15">
         <v>198.809</v>
       </c>
       <c r="E15">
         <v>200.012</v>
       </c>
       <c r="F15">
         <v>201.709</v>
       </c>
       <c r="G15">
-        <v>206.35900000000001</v>
+        <v>206.359</v>
       </c>
       <c r="H15">
         <v>210.733</v>
       </c>
       <c r="I15">
         <v>212.398</v>
       </c>
       <c r="J15">
-        <v>210.63900000000001</v>
+        <v>210.639</v>
       </c>
       <c r="K15">
         <v>208.733</v>
       </c>
       <c r="L15">
-        <v>205.75399999999999</v>
+        <v>205.754</v>
       </c>
       <c r="M15">
         <v>203.971</v>
       </c>
       <c r="N15">
-        <v>202.016999999999996</v>
+        <v>202.017</v>
       </c>
       <c r="O15">
         <v>200.411</v>
       </c>
       <c r="P15">
-        <v>199.11799999999999</v>
+        <v>199.118</v>
       </c>
       <c r="Q15">
         <v>196.755</v>
       </c>
       <c r="R15">
         <v>194.667</v>
       </c>
       <c r="S15">
-        <v>194.99299999999999</v>
+        <v>194.993</v>
       </c>
       <c r="T15">
-        <v>205.074999999999989</v>
+        <v>205.075</v>
       </c>
       <c r="U15">
-        <v>215.55799999999999</v>
+        <v>215.558</v>
       </c>
       <c r="V15">
         <v>223.654</v>
       </c>
       <c r="W15">
         <v>228.357</v>
       </c>
       <c r="X15">
         <v>232.518</v>
       </c>
       <c r="Y15">
-        <v>237.47300000000001</v>
+        <v>237.473</v>
       </c>
       <c r="Z15">
         <v>242.649</v>
       </c>
       <c r="AA15">
-        <v>245.35400000000001</v>
+        <v>245.354</v>
       </c>
       <c r="AB15">
-        <v>248.75800000000001</v>
+        <v>248.758</v>
       </c>
       <c r="AC15">
         <v>253.477</v>
       </c>
       <c r="AD15">
-        <v>257.37299999999999</v>
+        <v>257.373</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>5</v>
       </c>
       <c r="C16">
-        <v>198.79900000000001</v>
+        <v>198.799</v>
       </c>
       <c r="D16">
-        <v>198.70400000000001</v>
+        <v>198.704</v>
       </c>
       <c r="E16">
         <v>200.126</v>
       </c>
       <c r="F16">
-        <v>202.091000000000008</v>
+        <v>202.091</v>
       </c>
       <c r="G16">
-        <v>207.12700000000001</v>
+        <v>207.127</v>
       </c>
       <c r="H16">
         <v>210.822</v>
       </c>
       <c r="I16">
         <v>212.274</v>
       </c>
       <c r="J16">
-        <v>210.50800000000001</v>
+        <v>210.508</v>
       </c>
       <c r="K16">
-        <v>208.52699999999999</v>
+        <v>208.527</v>
       </c>
       <c r="L16">
-        <v>205.59200000000001</v>
+        <v>205.592</v>
       </c>
       <c r="M16">
-        <v>204.060000000000002</v>
+        <v>204.06</v>
       </c>
       <c r="N16">
-        <v>202.11699999999999</v>
+        <v>202.117</v>
       </c>
       <c r="O16">
         <v>200.386</v>
       </c>
       <c r="P16">
-        <v>199.045999999999992</v>
+        <v>199.046</v>
       </c>
       <c r="Q16">
         <v>196.755</v>
       </c>
       <c r="R16">
-        <v>194.61600000000001</v>
+        <v>194.616</v>
       </c>
       <c r="S16">
-        <v>195.42400000000001</v>
+        <v>195.424</v>
       </c>
       <c r="T16">
-        <v>205.96899999999999</v>
+        <v>205.969</v>
       </c>
       <c r="U16">
-        <v>216.29400000000001</v>
+        <v>216.294</v>
       </c>
       <c r="V16">
-        <v>224.12899999999999</v>
+        <v>224.129</v>
       </c>
       <c r="W16">
-        <v>228.72900000000001</v>
+        <v>228.729</v>
       </c>
       <c r="X16">
         <v>232.857</v>
       </c>
       <c r="Y16">
-        <v>237.89099999999999</v>
+        <v>237.891</v>
       </c>
       <c r="Z16">
-        <v>243.025000000000006</v>
+        <v>243.025</v>
       </c>
       <c r="AA16">
-        <v>245.81399999999999</v>
+        <v>245.814</v>
       </c>
       <c r="AB16">
-        <v>249.17699999999999</v>
+        <v>249.177</v>
       </c>
       <c r="AC16">
-        <v>253.81100000000001</v>
+        <v>253.811</v>
       </c>
       <c r="AD16">
-        <v>257.76400000000001</v>
+        <v>257.764</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17">
-        <v>198.51499999999999</v>
+        <v>198.515</v>
       </c>
       <c r="D17">
         <v>198.821</v>
       </c>
       <c r="E17">
         <v>200.148</v>
       </c>
       <c r="F17">
         <v>202.66</v>
       </c>
       <c r="G17">
         <v>207.91</v>
       </c>
       <c r="H17">
-        <v>211.10400000000001</v>
+        <v>211.104</v>
       </c>
       <c r="I17">
         <v>212.119</v>
       </c>
       <c r="J17">
         <v>210.227</v>
       </c>
       <c r="K17">
-        <v>208.36000000000001</v>
+        <v>208.36</v>
       </c>
       <c r="L17">
         <v>205.84</v>
       </c>
       <c r="M17">
-        <v>203.97999999999999</v>
+        <v>203.98</v>
       </c>
       <c r="N17">
-        <v>202.046999999999997</v>
+        <v>202.047</v>
       </c>
       <c r="O17">
         <v>200.375</v>
       </c>
       <c r="P17">
         <v>198.863</v>
       </c>
       <c r="Q17">
-        <v>196.60400000000001</v>
+        <v>196.604</v>
       </c>
       <c r="R17">
         <v>194.488</v>
       </c>
       <c r="S17">
-        <v>196.044999999999987</v>
+        <v>196.045</v>
       </c>
       <c r="T17">
-        <v>206.93199999999999</v>
+        <v>206.932</v>
       </c>
       <c r="U17">
-        <v>217.12899999999999</v>
+        <v>217.129</v>
       </c>
       <c r="V17">
-        <v>224.84299999999999</v>
+        <v>224.843</v>
       </c>
       <c r="W17">
         <v>229.197</v>
       </c>
       <c r="X17">
-        <v>233.18000000000001</v>
+        <v>233.18</v>
       </c>
       <c r="Y17">
-        <v>238.37700000000001</v>
+        <v>238.377</v>
       </c>
       <c r="Z17">
         <v>243.489</v>
       </c>
       <c r="AA17">
-        <v>246.26300000000001</v>
+        <v>246.263</v>
       </c>
       <c r="AB17">
-        <v>249.70400000000001</v>
+        <v>249.704</v>
       </c>
       <c r="AC17">
-        <v>254.37700000000001</v>
+        <v>254.377</v>
       </c>
       <c r="AD17">
-        <v>258.14499999999998</v>
+        <v>258.145</v>
       </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18">
         <v>198.316</v>
       </c>
       <c r="D18">
-        <v>199.16499999999999</v>
+        <v>199.165</v>
       </c>
       <c r="E18">
         <v>200.387</v>
       </c>
       <c r="F18">
-        <v>203.0029999999999859</v>
+        <v>203.003</v>
       </c>
       <c r="G18">
-        <v>209.068999999999988</v>
+        <v>209.069</v>
       </c>
       <c r="H18">
-        <v>211.72399999999999</v>
+        <v>211.724</v>
       </c>
       <c r="I18">
-        <v>212.036000000000001</v>
+        <v>212.036</v>
       </c>
       <c r="J18">
-        <v>210.18700000000001</v>
+        <v>210.187</v>
       </c>
       <c r="K18">
-        <v>208.11000000000001</v>
+        <v>208.11</v>
       </c>
       <c r="L18">
-        <v>205.89699999999999</v>
+        <v>205.897</v>
       </c>
       <c r="M18">
         <v>203.845</v>
       </c>
       <c r="N18">
-        <v>201.81200000000001</v>
+        <v>201.812</v>
       </c>
       <c r="O18">
-        <v>200.49199999999999</v>
+        <v>200.492</v>
       </c>
       <c r="P18">
-        <v>198.70099999999999</v>
+        <v>198.701</v>
       </c>
       <c r="Q18">
         <v>196.62</v>
       </c>
       <c r="R18">
-        <v>194.63999999999999</v>
+        <v>194.64</v>
       </c>
       <c r="S18">
-        <v>196.40600000000001</v>
+        <v>196.406</v>
       </c>
       <c r="T18">
-        <v>207.83000000000001</v>
+        <v>207.83</v>
       </c>
       <c r="U18">
-        <v>217.78100000000001</v>
+        <v>217.781</v>
       </c>
       <c r="V18">
-        <v>225.34999999999999</v>
+        <v>225.35</v>
       </c>
       <c r="W18">
         <v>229.745</v>
       </c>
       <c r="X18">
         <v>233.506</v>
       </c>
       <c r="Y18">
-        <v>239.014999999999986</v>
+        <v>239.015</v>
       </c>
       <c r="Z18">
-        <v>242.99000000000001</v>
+        <v>242.99</v>
       </c>
       <c r="AA18">
-        <v>246.64099999999999</v>
+        <v>246.641</v>
       </c>
       <c r="AB18">
         <v>250.221</v>
       </c>
       <c r="AC18">
-        <v>254.74700000000001</v>
+        <v>254.747</v>
       </c>
       <c r="AD18">
-        <v>258.26299999999998</v>
+        <v>258.263</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>15</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19">
-        <v>198.44999999999999</v>
+        <v>198.45</v>
       </c>
       <c r="D19">
         <v>199.315</v>
       </c>
       <c r="E19">
-        <v>200.46899999999999</v>
+        <v>200.469</v>
       </c>
       <c r="F19">
-        <v>203.076999999999998</v>
+        <v>203.077</v>
       </c>
       <c r="G19">
-        <v>208.81899999999999</v>
+        <v>208.819</v>
       </c>
       <c r="H19">
         <v>211.995</v>
       </c>
       <c r="I19">
-        <v>211.94999999999999</v>
+        <v>211.95</v>
       </c>
       <c r="J19">
         <v>210.102</v>
       </c>
       <c r="K19">
-        <v>207.85499999999999</v>
+        <v>207.855</v>
       </c>
       <c r="L19">
         <v>205.5</v>
       </c>
       <c r="M19">
-        <v>203.59899999999999</v>
+        <v>203.599</v>
       </c>
       <c r="N19">
-        <v>201.59399999999999</v>
+        <v>201.594</v>
       </c>
       <c r="O19">
-        <v>200.46799999999999</v>
+        <v>200.468</v>
       </c>
       <c r="P19">
         <v>198.642</v>
       </c>
       <c r="Q19">
         <v>196.249</v>
       </c>
       <c r="R19">
         <v>194.697</v>
       </c>
       <c r="S19">
-        <v>196.74199999999999</v>
+        <v>196.742</v>
       </c>
       <c r="T19">
-        <v>208.80000000000001</v>
+        <v>208.8</v>
       </c>
       <c r="U19">
-        <v>218.85499999999999</v>
+        <v>218.855</v>
       </c>
       <c r="V19">
         <v>225.928</v>
       </c>
       <c r="W19">
-        <v>230.23099999999999</v>
+        <v>230.231</v>
       </c>
       <c r="X19">
         <v>233.946</v>
       </c>
       <c r="Y19">
-        <v>239.61199999999999</v>
+        <v>239.612</v>
       </c>
       <c r="Z19">
         <v>243.227</v>
       </c>
       <c r="AA19">
-        <v>247.032000000000011</v>
+        <v>247.032</v>
       </c>
       <c r="AB19">
-        <v>250.53299999999999</v>
+        <v>250.533</v>
       </c>
       <c r="AC19">
         <v>254.988</v>
       </c>
       <c r="AD19">
         <v>258.589</v>
       </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>15</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20">
-        <v>198.36099999999999</v>
+        <v>198.361</v>
       </c>
       <c r="D20">
         <v>199.47</v>
       </c>
       <c r="E20">
-        <v>200.67699999999999</v>
+        <v>200.677</v>
       </c>
       <c r="F20">
-        <v>203.090000000000003</v>
+        <v>203.09</v>
       </c>
       <c r="G20">
-        <v>209.24000000000001</v>
+        <v>209.24</v>
       </c>
       <c r="H20">
-        <v>212.02000000000001</v>
+        <v>212.02</v>
       </c>
       <c r="I20">
-        <v>211.71199999999999</v>
+        <v>211.712</v>
       </c>
       <c r="J20">
-        <v>210.051999999999992</v>
+        <v>210.052</v>
       </c>
       <c r="K20">
-        <v>207.69300000000001</v>
+        <v>207.693</v>
       </c>
       <c r="L20">
-        <v>205.30799999999999</v>
+        <v>205.308</v>
       </c>
       <c r="M20">
         <v>203.351</v>
       </c>
       <c r="N20">
-        <v>201.44800000000001</v>
+        <v>201.448</v>
       </c>
       <c r="O20">
         <v>200.393</v>
       </c>
       <c r="P20">
-        <v>198.50299999999999</v>
+        <v>198.503</v>
       </c>
       <c r="Q20">
-        <v>196.090000000000003</v>
+        <v>196.09</v>
       </c>
       <c r="R20">
-        <v>194.75999999999999</v>
+        <v>194.76</v>
       </c>
       <c r="S20">
-        <v>197.86199999999999</v>
+        <v>197.862</v>
       </c>
       <c r="T20">
-        <v>209.45400000000001</v>
+        <v>209.454</v>
       </c>
       <c r="U20">
-        <v>219.67099999999999</v>
+        <v>219.671</v>
       </c>
       <c r="V20">
-        <v>226.39599999999999</v>
+        <v>226.396</v>
       </c>
       <c r="W20">
         <v>230.642</v>
       </c>
       <c r="X20">
         <v>234.483</v>
       </c>
       <c r="Y20">
-        <v>240.15600000000001</v>
+        <v>240.156</v>
       </c>
       <c r="Z20">
         <v>242.87</v>
       </c>
       <c r="AA20">
-        <v>247.23400000000001</v>
+        <v>247.234</v>
       </c>
       <c r="AB20">
         <v>250.886</v>
       </c>
       <c r="AC20">
         <v>255.518</v>
       </c>
       <c r="AD20">
-        <v>258.93700000000001</v>
+        <v>258.937</v>
       </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>15</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21">
-        <v>198.38399999999999</v>
+        <v>198.384</v>
       </c>
       <c r="D21">
-        <v>199.68100000000001</v>
+        <v>199.681</v>
       </c>
       <c r="E21">
-        <v>200.70699999999999</v>
+        <v>200.707</v>
       </c>
       <c r="F21">
-        <v>203.019000000000005</v>
+        <v>203.019</v>
       </c>
       <c r="G21">
         <v>209.613</v>
       </c>
       <c r="H21">
-        <v>211.95400000000001</v>
+        <v>211.954</v>
       </c>
       <c r="I21">
         <v>211.244</v>
       </c>
       <c r="J21">
-        <v>209.91499999999999</v>
+        <v>209.915</v>
       </c>
       <c r="K21">
         <v>207.429</v>
       </c>
       <c r="L21">
-        <v>204.96100000000001</v>
+        <v>204.961</v>
       </c>
       <c r="M21">
         <v>202.982</v>
       </c>
       <c r="N21">
         <v>201.137</v>
       </c>
       <c r="O21">
-        <v>200.24600000000001</v>
+        <v>200.246</v>
       </c>
       <c r="P21">
-        <v>198.18700000000001</v>
+        <v>198.187</v>
       </c>
       <c r="Q21">
         <v>195.505</v>
       </c>
       <c r="R21">
-        <v>194.52600000000001</v>
+        <v>194.526</v>
       </c>
       <c r="S21">
-        <v>199.02000000000001</v>
+        <v>199.02</v>
       </c>
       <c r="T21">
-        <v>210.41999999999999</v>
+        <v>210.42</v>
       </c>
       <c r="U21">
-        <v>219.94900000000001</v>
+        <v>219.949</v>
       </c>
       <c r="V21">
         <v>226.405</v>
       </c>
       <c r="W21">
-        <v>230.81100000000001</v>
+        <v>230.811</v>
       </c>
       <c r="X21">
-        <v>234.81700000000001</v>
+        <v>234.817</v>
       </c>
       <c r="Y21">
         <v>240.577</v>
       </c>
       <c r="Z21">
         <v>243.172</v>
       </c>
       <c r="AA21">
-        <v>247.16999999999999</v>
+        <v>247.17</v>
       </c>
       <c r="AB21">
-        <v>251.038000000000011</v>
+        <v>251.038</v>
       </c>
       <c r="AC21">
-        <v>255.62100000000001</v>
+        <v>255.621</v>
       </c>
       <c r="AD21">
-        <v>259.11000000000001</v>
+        <v>259.11</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>15</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22">
-        <v>198.20699999999999</v>
+        <v>198.207</v>
       </c>
       <c r="D22">
-        <v>199.63200000000001</v>
+        <v>199.632</v>
       </c>
       <c r="E22">
-        <v>200.57900000000001</v>
+        <v>200.579</v>
       </c>
       <c r="F22">
-        <v>203.11099999999999</v>
+        <v>203.111</v>
       </c>
       <c r="G22">
-        <v>209.77199999999999</v>
+        <v>209.772</v>
       </c>
       <c r="H22">
-        <v>211.80000000000001</v>
+        <v>211.8</v>
       </c>
       <c r="I22">
         <v>210.899</v>
       </c>
       <c r="J22">
-        <v>209.63499999999999</v>
+        <v>209.635</v>
       </c>
       <c r="K22">
-        <v>206.92500000000001</v>
+        <v>206.925</v>
       </c>
       <c r="L22">
-        <v>204.54499999999999</v>
+        <v>204.545</v>
       </c>
       <c r="M22">
         <v>202.685</v>
       </c>
       <c r="N22">
         <v>200.88</v>
       </c>
       <c r="O22">
-        <v>199.73099999999999</v>
+        <v>199.731</v>
       </c>
       <c r="P22">
-        <v>198.072000000000003</v>
+        <v>198.072</v>
       </c>
       <c r="Q22">
-        <v>195.20400000000001</v>
+        <v>195.204</v>
       </c>
       <c r="R22">
-        <v>194.51300000000001</v>
+        <v>194.513</v>
       </c>
       <c r="S22">
-        <v>199.93600000000001</v>
+        <v>199.936</v>
       </c>
       <c r="T22">
         <v>211.446</v>
       </c>
       <c r="U22">
-        <v>220.45699999999999</v>
+        <v>220.457</v>
       </c>
       <c r="V22">
         <v>226.755</v>
       </c>
       <c r="W22">
-        <v>230.99199999999999</v>
+        <v>230.992</v>
       </c>
       <c r="X22">
-        <v>235.057999999999993</v>
+        <v>235.058</v>
       </c>
       <c r="Y22">
         <v>240.852</v>
       </c>
       <c r="Z22">
         <v>243.297</v>
       </c>
       <c r="AA22">
-        <v>247.19499999999999</v>
+        <v>247.195</v>
       </c>
       <c r="AB22">
         <v>251.25</v>
       </c>
       <c r="AC22">
         <v>255.66</v>
       </c>
       <c r="AD22">
-        <v>259.33199999999999</v>
+        <v>259.332</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23">
-        <v>197.94800000000001</v>
+        <v>197.948</v>
       </c>
       <c r="D23">
         <v>199.523</v>
       </c>
       <c r="E23">
-        <v>201.027999999999992</v>
+        <v>201.028</v>
       </c>
       <c r="F23">
         <v>203.316</v>
       </c>
       <c r="G23">
         <v>209.245</v>
       </c>
       <c r="H23">
         <v>212.459</v>
       </c>
       <c r="I23">
         <v>210.846</v>
       </c>
       <c r="J23">
-        <v>209.55500000000001</v>
+        <v>209.555</v>
       </c>
       <c r="K23">
-        <v>206.68600000000001</v>
+        <v>206.686</v>
       </c>
       <c r="L23">
-        <v>204.40199999999999</v>
+        <v>204.402</v>
       </c>
       <c r="M23">
-        <v>202.60499999999999</v>
+        <v>202.605</v>
       </c>
       <c r="N23">
         <v>200.959</v>
       </c>
       <c r="O23">
-        <v>199.45699999999999</v>
+        <v>199.457</v>
       </c>
       <c r="P23">
-        <v>197.79599999999999</v>
+        <v>197.796</v>
       </c>
       <c r="Q23">
-        <v>194.92099999999999</v>
+        <v>194.921</v>
       </c>
       <c r="R23">
         <v>194.648</v>
       </c>
       <c r="S23">
-        <v>201.074000000000012</v>
+        <v>201.074</v>
       </c>
       <c r="T23">
-        <v>212.29900000000001</v>
+        <v>212.299</v>
       </c>
       <c r="U23">
-        <v>221.026999999999987</v>
+        <v>221.027</v>
       </c>
       <c r="V23">
-        <v>227.034999999999997</v>
+        <v>227.035</v>
       </c>
       <c r="W23">
         <v>231.167</v>
       </c>
       <c r="X23">
-        <v>235.52500000000001</v>
+        <v>235.525</v>
       </c>
       <c r="Y23">
-        <v>241.19300000000001</v>
+        <v>241.193</v>
       </c>
       <c r="Z23">
-        <v>243.58500000000001</v>
+        <v>243.585</v>
       </c>
       <c r="AA23">
         <v>247.273</v>
       </c>
       <c r="AB23">
         <v>251.374</v>
       </c>
       <c r="AC23">
-        <v>255.57300000000001</v>
+        <v>255.573</v>
       </c>
       <c r="AD23">
-        <v>259.69600000000003</v>
+        <v>259.696</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>15</v>
       </c>
       <c r="B24" t="s">
         <v>13</v>
       </c>
       <c r="C24">
-        <v>197.71700000000001</v>
+        <v>197.717</v>
       </c>
       <c r="D24">
-        <v>199.51900000000001</v>
+        <v>199.519</v>
       </c>
       <c r="E24">
-        <v>200.89099999999999</v>
+        <v>200.891</v>
       </c>
       <c r="F24">
         <v>203.875</v>
       </c>
       <c r="G24">
         <v>209.779</v>
       </c>
       <c r="H24">
-        <v>212.54300000000001</v>
+        <v>212.543</v>
       </c>
       <c r="I24">
-        <v>210.88800000000001</v>
+        <v>210.888</v>
       </c>
       <c r="J24">
-        <v>209.40600000000001</v>
+        <v>209.406</v>
       </c>
       <c r="K24">
         <v>206.327</v>
       </c>
       <c r="L24">
-        <v>204.27699999999999</v>
+        <v>204.277</v>
       </c>
       <c r="M24">
-        <v>202.34200000000001</v>
+        <v>202.342</v>
       </c>
       <c r="N24">
         <v>200.828</v>
       </c>
       <c r="O24">
-        <v>199.33199999999999</v>
+        <v>199.332</v>
       </c>
       <c r="P24">
-        <v>197.12799999999999</v>
+        <v>197.128</v>
       </c>
       <c r="Q24">
-        <v>194.85599999999999</v>
+        <v>194.856</v>
       </c>
       <c r="R24">
         <v>194.863</v>
       </c>
       <c r="S24">
-        <v>202.038999999999987</v>
+        <v>202.039</v>
       </c>
       <c r="T24">
-        <v>213.13300000000001</v>
+        <v>213.133</v>
       </c>
       <c r="U24">
         <v>221.572</v>
       </c>
       <c r="V24">
         <v>227.268</v>
       </c>
       <c r="W24">
-        <v>231.42599999999999</v>
+        <v>231.426</v>
       </c>
       <c r="X24">
-        <v>236.019000000000005</v>
+        <v>236.019</v>
       </c>
       <c r="Y24">
-        <v>241.56299999999999</v>
+        <v>241.563</v>
       </c>
       <c r="Z24">
-        <v>243.90299999999999</v>
+        <v>243.903</v>
       </c>
       <c r="AA24">
         <v>247.411</v>
       </c>
       <c r="AB24">
-        <v>251.53899999999999</v>
+        <v>251.539</v>
       </c>
       <c r="AC24">
-        <v>255.76499999999999</v>
+        <v>255.765</v>
       </c>
       <c r="AD24">
-        <v>259.88799999999998</v>
+        <v>259.888</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>15</v>
       </c>
       <c r="B25" t="s">
         <v>14</v>
       </c>
       <c r="C25">
-        <v>198.12700000000001</v>
+        <v>198.127</v>
       </c>
       <c r="D25">
         <v>199.751</v>
       </c>
       <c r="E25">
         <v>201.142</v>
       </c>
       <c r="F25">
-        <v>204.60599999999999</v>
+        <v>204.606</v>
       </c>
       <c r="G25">
-        <v>210.10499999999999</v>
+        <v>210.105</v>
       </c>
       <c r="H25">
         <v>212.511</v>
       </c>
       <c r="I25">
-        <v>210.87200000000001</v>
+        <v>210.872</v>
       </c>
       <c r="J25">
         <v>209.286</v>
       </c>
       <c r="K25">
         <v>206.422</v>
       </c>
       <c r="L25">
-        <v>204.30600000000001</v>
+        <v>204.306</v>
       </c>
       <c r="M25">
         <v>202.304</v>
       </c>
       <c r="N25">
         <v>200.733</v>
       </c>
       <c r="O25">
         <v>199.167</v>
       </c>
       <c r="P25">
-        <v>197.044000000000011</v>
+        <v>197.044</v>
       </c>
       <c r="Q25">
         <v>194.833</v>
       </c>
       <c r="R25">
-        <v>194.90199999999999</v>
+        <v>194.902</v>
       </c>
       <c r="S25">
-        <v>203.0049999999999955</v>
+        <v>203.005</v>
       </c>
       <c r="T25">
-        <v>214.18199999999999</v>
+        <v>214.182</v>
       </c>
       <c r="U25">
-        <v>222.19300000000001</v>
+        <v>222.193</v>
       </c>
       <c r="V25">
         <v>227.625</v>
       </c>
       <c r="W25">
-        <v>231.80000000000001</v>
+        <v>231.8</v>
       </c>
       <c r="X25">
-        <v>236.53299999999999</v>
+        <v>236.533</v>
       </c>
       <c r="Y25">
-        <v>241.64099999999999</v>
+        <v>241.641</v>
       </c>
       <c r="Z25">
-        <v>244.22499999999999</v>
+        <v>244.225</v>
       </c>
       <c r="AA25">
-        <v>247.77500000000001</v>
+        <v>247.775</v>
       </c>
       <c r="AB25">
-        <v>252.030000000000001</v>
+        <v>252.03</v>
       </c>
       <c r="AC25">
-        <v>256.023000000000025</v>
+        <v>256.023</v>
       </c>
       <c r="AD25">
-        <v>260.22500000000002</v>
+        <v>260.225</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>16</v>
       </c>
       <c r="B26" t="s">
         <v>3</v>
       </c>
       <c r="C26">
-        <v>360.31200000000001</v>
+        <v>360.312</v>
       </c>
       <c r="D26">
         <v>359.476</v>
       </c>
       <c r="E26">
-        <v>362.71499999999997</v>
+        <v>362.715</v>
       </c>
       <c r="F26">
-        <v>366.16500000000002</v>
+        <v>366.165</v>
       </c>
       <c r="G26">
-        <v>373.33699999999999</v>
+        <v>373.337</v>
       </c>
       <c r="H26">
-        <v>385.40100000000001</v>
+        <v>385.401</v>
       </c>
       <c r="I26">
-        <v>387.18900000000002</v>
+        <v>387.189</v>
       </c>
       <c r="J26">
-        <v>383.098000000000013</v>
+        <v>383.098</v>
       </c>
       <c r="K26">
-        <v>379.021999999999991</v>
+        <v>379.022</v>
       </c>
       <c r="L26">
         <v>374.94</v>
       </c>
       <c r="M26">
-        <v>372.65600000000001</v>
+        <v>372.656</v>
       </c>
       <c r="N26">
-        <v>371.82299999999998</v>
+        <v>371.823</v>
       </c>
       <c r="O26">
-        <v>369.92500000000001</v>
+        <v>369.925</v>
       </c>
       <c r="P26">
-        <v>366.84800000000001</v>
+        <v>366.848</v>
       </c>
       <c r="Q26">
-        <v>362.52800000000002</v>
+        <v>362.528</v>
       </c>
       <c r="R26">
-        <v>358.49200000000002</v>
+        <v>358.492</v>
       </c>
       <c r="S26">
-        <v>359.85599999999999</v>
+        <v>359.856</v>
       </c>
       <c r="T26">
-        <v>375.086000000000013</v>
+        <v>375.086</v>
       </c>
       <c r="U26">
-        <v>391.88299999999998</v>
+        <v>391.883</v>
       </c>
       <c r="V26">
-        <v>405.32400000000001</v>
+        <v>405.324</v>
       </c>
       <c r="W26">
-        <v>414.29500000000002</v>
+        <v>414.295</v>
       </c>
       <c r="X26">
-        <v>421.81700000000001</v>
+        <v>421.817</v>
       </c>
       <c r="Y26">
-        <v>429.75400000000002</v>
+        <v>429.754</v>
       </c>
       <c r="Z26">
-        <v>438.95100000000002</v>
+        <v>438.951</v>
       </c>
       <c r="AA26">
-        <v>444.02600000000001</v>
+        <v>444.026</v>
       </c>
       <c r="AB26">
-        <v>450.028999999999996</v>
+        <v>450.029</v>
       </c>
       <c r="AC26">
-        <v>459.13999999999999</v>
+        <v>459.14</v>
       </c>
       <c r="AD26">
-        <v>466.95699999999999</v>
+        <v>466.957</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27">
-        <v>359.99099999999999</v>
+        <v>359.991</v>
       </c>
       <c r="D27">
-        <v>360.24200000000002</v>
+        <v>360.242</v>
       </c>
       <c r="E27">
-        <v>362.92200000000003</v>
+        <v>362.922</v>
       </c>
       <c r="F27">
-        <v>366.35399999999998</v>
+        <v>366.354</v>
       </c>
       <c r="G27">
         <v>374.642</v>
       </c>
       <c r="H27">
-        <v>385.47399999999999</v>
+        <v>385.474</v>
       </c>
       <c r="I27">
         <v>386.75</v>
       </c>
       <c r="J27">
-        <v>382.66500000000002</v>
+        <v>382.665</v>
       </c>
       <c r="K27">
-        <v>378.47399999999999</v>
+        <v>378.474</v>
       </c>
       <c r="L27">
         <v>374.541</v>
       </c>
       <c r="M27">
-        <v>372.58999999999997</v>
+        <v>372.59</v>
       </c>
       <c r="N27">
-        <v>371.48599999999999</v>
+        <v>371.486</v>
       </c>
       <c r="O27">
-        <v>369.44900000000001</v>
+        <v>369.449</v>
       </c>
       <c r="P27">
-        <v>366.71300000000002</v>
+        <v>366.713</v>
       </c>
       <c r="Q27">
-        <v>362.28100000000001</v>
+        <v>362.281</v>
       </c>
       <c r="R27">
-        <v>358.67099999999999</v>
+        <v>358.671</v>
       </c>
       <c r="S27">
         <v>359.976</v>
       </c>
       <c r="T27">
-        <v>376.83100000000002</v>
+        <v>376.831</v>
       </c>
       <c r="U27">
-        <v>393.052999999999997</v>
+        <v>393.053</v>
       </c>
       <c r="V27">
-        <v>406.63900000000001</v>
+        <v>406.639</v>
       </c>
       <c r="W27">
-        <v>415.10399999999998</v>
+        <v>415.104</v>
       </c>
       <c r="X27">
-        <v>422.16800000000001</v>
+        <v>422.168</v>
       </c>
       <c r="Y27">
-        <v>430.18900000000002</v>
+        <v>430.189</v>
       </c>
       <c r="Z27">
-        <v>439.65800000000002</v>
+        <v>439.658</v>
       </c>
       <c r="AA27">
-        <v>444.70499999999998</v>
+        <v>444.705</v>
       </c>
       <c r="AB27">
-        <v>450.80000000000001</v>
+        <v>450.8</v>
       </c>
       <c r="AC27">
         <v>460.38</v>
       </c>
       <c r="AD27">
-        <v>468.25900000000001</v>
+        <v>468.259</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>16</v>
       </c>
       <c r="B28" t="s">
         <v>5</v>
       </c>
       <c r="C28">
-        <v>360.086000000000013</v>
+        <v>360.086</v>
       </c>
       <c r="D28">
-        <v>359.99400000000003</v>
+        <v>359.994</v>
       </c>
       <c r="E28">
-        <v>363.17099999999999</v>
+        <v>363.171</v>
       </c>
       <c r="F28">
-        <v>367.24700000000001</v>
+        <v>367.247</v>
       </c>
       <c r="G28">
         <v>376.173</v>
       </c>
       <c r="H28">
-        <v>385.61399999999998</v>
+        <v>385.614</v>
       </c>
       <c r="I28">
-        <v>386.60500000000002</v>
+        <v>386.605</v>
       </c>
       <c r="J28">
-        <v>382.28199999999998</v>
+        <v>382.282</v>
       </c>
       <c r="K28">
         <v>378.149</v>
       </c>
       <c r="L28">
-        <v>374.37099999999998</v>
+        <v>374.371</v>
       </c>
       <c r="M28">
         <v>372.959</v>
       </c>
       <c r="N28">
-        <v>372.0020000000000095</v>
+        <v>372.002</v>
       </c>
       <c r="O28">
-        <v>369.42099999999999</v>
+        <v>369.421</v>
       </c>
       <c r="P28">
-        <v>366.53199999999998</v>
+        <v>366.532</v>
       </c>
       <c r="Q28">
         <v>362.149</v>
       </c>
       <c r="R28">
-        <v>358.68400000000003</v>
+        <v>358.684</v>
       </c>
       <c r="S28">
-        <v>360.63299999999998</v>
+        <v>360.633</v>
       </c>
       <c r="T28">
         <v>378.267</v>
       </c>
       <c r="U28">
         <v>394.298</v>
       </c>
       <c r="V28">
-        <v>407.67200000000003</v>
+        <v>407.672</v>
       </c>
       <c r="W28">
-        <v>415.73899999999998</v>
+        <v>415.739</v>
       </c>
       <c r="X28">
-        <v>422.82100000000003</v>
+        <v>422.821</v>
       </c>
       <c r="Y28">
-        <v>430.92399999999998</v>
+        <v>430.924</v>
       </c>
       <c r="Z28">
-        <v>440.28699999999998</v>
+        <v>440.287</v>
       </c>
       <c r="AA28">
-        <v>445.55000000000001</v>
+        <v>445.55</v>
       </c>
       <c r="AB28">
-        <v>451.59899999999999</v>
+        <v>451.599</v>
       </c>
       <c r="AC28">
-        <v>461.08499999999998</v>
+        <v>461.085</v>
       </c>
       <c r="AD28">
-        <v>468.88400000000001</v>
+        <v>468.884</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>16</v>
       </c>
       <c r="B29" t="s">
         <v>6</v>
       </c>
       <c r="C29">
-        <v>359.42000000000002</v>
+        <v>359.42</v>
       </c>
       <c r="D29">
-        <v>360.31599999999997</v>
+        <v>360.316</v>
       </c>
       <c r="E29">
-        <v>363.15600000000001</v>
+        <v>363.156</v>
       </c>
       <c r="F29">
         <v>367.94</v>
       </c>
       <c r="G29">
-        <v>377.76799999999997</v>
+        <v>377.768</v>
       </c>
       <c r="H29">
-        <v>386.14100000000002</v>
+        <v>386.141</v>
       </c>
       <c r="I29">
-        <v>386.21499999999997</v>
+        <v>386.215</v>
       </c>
       <c r="J29">
-        <v>381.71300000000002</v>
+        <v>381.713</v>
       </c>
       <c r="K29">
         <v>377.964</v>
       </c>
       <c r="L29">
-        <v>374.52100000000002</v>
+        <v>374.521</v>
       </c>
       <c r="M29">
-        <v>373.11099999999999</v>
+        <v>373.111</v>
       </c>
       <c r="N29">
-        <v>372.04000000000002</v>
+        <v>372.04</v>
       </c>
       <c r="O29">
-        <v>369.37299999999999</v>
+        <v>369.373</v>
       </c>
       <c r="P29">
         <v>366.178</v>
       </c>
       <c r="Q29">
-        <v>361.94299999999998</v>
+        <v>361.943</v>
       </c>
       <c r="R29">
-        <v>358.58600000000001</v>
+        <v>358.586</v>
       </c>
       <c r="S29">
-        <v>361.72500000000002</v>
+        <v>361.725</v>
       </c>
       <c r="T29">
-        <v>379.76299999999998</v>
+        <v>379.763</v>
       </c>
       <c r="U29">
         <v>395.608</v>
       </c>
       <c r="V29">
-        <v>408.97199999999998</v>
+        <v>408.972</v>
       </c>
       <c r="W29">
-        <v>416.63900000000001</v>
+        <v>416.639</v>
       </c>
       <c r="X29">
-        <v>423.29300000000001</v>
+        <v>423.293</v>
       </c>
       <c r="Y29">
-        <v>431.68900000000002</v>
+        <v>431.689</v>
       </c>
       <c r="Z29">
-        <v>441.19600000000003</v>
+        <v>441.196</v>
       </c>
       <c r="AA29">
-        <v>446.31799999999998</v>
+        <v>446.318</v>
       </c>
       <c r="AB29">
-        <v>452.59300000000002</v>
+        <v>452.593</v>
       </c>
       <c r="AC29">
         <v>462.113</v>
       </c>
       <c r="AD29">
-        <v>469.63099999999997</v>
+        <v>469.631</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>16</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30">
-        <v>358.98000000000002</v>
+        <v>358.98</v>
       </c>
       <c r="D30">
-        <v>361.13799999999998</v>
+        <v>361.138</v>
       </c>
       <c r="E30">
-        <v>363.75599999999997</v>
+        <v>363.756</v>
       </c>
       <c r="F30">
-        <v>368.49000000000001</v>
+        <v>368.49</v>
       </c>
       <c r="G30">
-        <v>380.34199999999998</v>
+        <v>380.342</v>
       </c>
       <c r="H30">
-        <v>387.20499999999998</v>
+        <v>387.205</v>
       </c>
       <c r="I30">
-        <v>385.96100000000001</v>
+        <v>385.961</v>
       </c>
       <c r="J30">
-        <v>381.56700000000001</v>
+        <v>381.567</v>
       </c>
       <c r="K30">
-        <v>377.53199999999998</v>
+        <v>377.532</v>
       </c>
       <c r="L30">
-        <v>374.90800000000002</v>
+        <v>374.908</v>
       </c>
       <c r="M30">
-        <v>372.95600000000002</v>
+        <v>372.956</v>
       </c>
       <c r="N30">
-        <v>371.84399999999999</v>
+        <v>371.844</v>
       </c>
       <c r="O30">
-        <v>369.56999999999999</v>
+        <v>369.57</v>
       </c>
       <c r="P30">
-        <v>365.77199999999999</v>
+        <v>365.772</v>
       </c>
       <c r="Q30">
-        <v>361.89999999999998</v>
+        <v>361.9</v>
       </c>
       <c r="R30">
-        <v>358.88600000000002</v>
+        <v>358.886</v>
       </c>
       <c r="S30">
         <v>362.31</v>
       </c>
       <c r="T30">
-        <v>381.12200000000001</v>
+        <v>381.122</v>
       </c>
       <c r="U30">
-        <v>396.69900000000001</v>
+        <v>396.699</v>
       </c>
       <c r="V30">
-        <v>409.85899999999998</v>
+        <v>409.859</v>
       </c>
       <c r="W30">
-        <v>417.56999999999999</v>
+        <v>417.57</v>
       </c>
       <c r="X30">
-        <v>423.77800000000002</v>
+        <v>423.778</v>
       </c>
       <c r="Y30">
-        <v>432.89299999999997</v>
+        <v>432.893</v>
       </c>
       <c r="Z30">
-        <v>440.41699999999997</v>
+        <v>440.417</v>
       </c>
       <c r="AA30">
-        <v>446.95699999999999</v>
+        <v>446.957</v>
       </c>
       <c r="AB30">
-        <v>453.53100000000001</v>
+        <v>453.531</v>
       </c>
       <c r="AC30">
         <v>462.767</v>
       </c>
       <c r="AD30">
-        <v>469.85700000000003</v>
+        <v>469.857</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>16</v>
       </c>
       <c r="B31" t="s">
         <v>8</v>
       </c>
       <c r="C31">
         <v>358.899</v>
       </c>
       <c r="D31">
-        <v>361.30000000000001</v>
+        <v>361.3</v>
       </c>
       <c r="E31">
-        <v>363.93200000000002</v>
+        <v>363.932</v>
       </c>
       <c r="F31">
-        <v>368.71300000000002</v>
+        <v>368.713</v>
       </c>
       <c r="G31">
-        <v>379.84500000000003</v>
+        <v>379.845</v>
       </c>
       <c r="H31">
         <v>387.483</v>
       </c>
       <c r="I31">
-        <v>385.82100000000003</v>
+        <v>385.821</v>
       </c>
       <c r="J31">
-        <v>381.25299999999999</v>
+        <v>381.253</v>
       </c>
       <c r="K31">
         <v>377.149</v>
       </c>
       <c r="L31">
-        <v>374.34800000000001</v>
+        <v>374.348</v>
       </c>
       <c r="M31">
-        <v>372.63099999999997</v>
+        <v>372.631</v>
       </c>
       <c r="N31">
         <v>371.536</v>
       </c>
       <c r="O31">
-        <v>369.44799999999998</v>
+        <v>369.448</v>
       </c>
       <c r="P31">
-        <v>365.64800000000002</v>
+        <v>365.648</v>
       </c>
       <c r="Q31">
-        <v>361.19799999999998</v>
+        <v>361.198</v>
       </c>
       <c r="R31">
-        <v>359.029999999999973</v>
+        <v>359.03</v>
       </c>
       <c r="S31">
-        <v>362.84399999999999</v>
+        <v>362.844</v>
       </c>
       <c r="T31">
         <v>382.75</v>
       </c>
       <c r="U31">
-        <v>398.34300000000002</v>
+        <v>398.343</v>
       </c>
       <c r="V31">
         <v>410.863</v>
       </c>
       <c r="W31">
-        <v>418.36900000000003</v>
+        <v>418.369</v>
       </c>
       <c r="X31">
-        <v>424.45999999999998</v>
+        <v>424.46</v>
       </c>
       <c r="Y31">
         <v>433.916</v>
       </c>
       <c r="Z31">
-        <v>440.53699999999998</v>
+        <v>440.537</v>
       </c>
       <c r="AA31">
-        <v>447.57499999999999</v>
+        <v>447.575</v>
       </c>
       <c r="AB31">
-        <v>454.007000000000005</v>
+        <v>454.007</v>
       </c>
       <c r="AC31">
-        <v>463.20699999999999</v>
+        <v>463.207</v>
       </c>
       <c r="AD31">
-        <v>470.43599999999998</v>
+        <v>470.436</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>16</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32">
-        <v>358.83600000000001</v>
+        <v>358.836</v>
       </c>
       <c r="D32">
-        <v>361.67099999999999</v>
+        <v>361.671</v>
       </c>
       <c r="E32">
-        <v>364.37299999999999</v>
+        <v>364.373</v>
       </c>
       <c r="F32">
-        <v>368.58600000000001</v>
+        <v>368.586</v>
       </c>
       <c r="G32">
-        <v>380.72000000000003</v>
+        <v>380.72</v>
       </c>
       <c r="H32">
-        <v>387.44400000000002</v>
+        <v>387.444</v>
       </c>
       <c r="I32">
-        <v>385.27600000000001</v>
+        <v>385.276</v>
       </c>
       <c r="J32">
-        <v>381.033999999999992</v>
+        <v>381.034</v>
       </c>
       <c r="K32">
-        <v>377.017999999999972</v>
+        <v>377.018</v>
       </c>
       <c r="L32">
-        <v>374.031000000000006</v>
+        <v>374.031</v>
       </c>
       <c r="M32">
-        <v>372.40699999999998</v>
+        <v>372.407</v>
       </c>
       <c r="N32">
-        <v>371.28199999999998</v>
+        <v>371.282</v>
       </c>
       <c r="O32">
         <v>369.327</v>
       </c>
       <c r="P32">
-        <v>365.31099999999998</v>
+        <v>365.311</v>
       </c>
       <c r="Q32">
-        <v>360.84100000000001</v>
+        <v>360.841</v>
       </c>
       <c r="R32">
-        <v>359.22699999999998</v>
+        <v>359.227</v>
       </c>
       <c r="S32">
-        <v>364.76400000000001</v>
+        <v>364.764</v>
       </c>
       <c r="T32">
         <v>383.803</v>
       </c>
       <c r="U32">
-        <v>399.48399999999998</v>
+        <v>399.484</v>
       </c>
       <c r="V32">
-        <v>411.69099999999997</v>
+        <v>411.691</v>
       </c>
       <c r="W32">
-        <v>419.13099999999997</v>
+        <v>419.131</v>
       </c>
       <c r="X32">
-        <v>425.18200000000002</v>
+        <v>425.182</v>
       </c>
       <c r="Y32">
         <v>434.935</v>
       </c>
       <c r="Z32">
-        <v>439.63600000000002</v>
+        <v>439.636</v>
       </c>
       <c r="AA32">
-        <v>447.95299999999997</v>
+        <v>447.953</v>
       </c>
       <c r="AB32">
-        <v>454.55099999999999</v>
+        <v>454.551</v>
       </c>
       <c r="AC32">
-        <v>464.098000000000013</v>
+        <v>464.098</v>
       </c>
       <c r="AD32">
-        <v>471.0029999999999859</v>
+        <v>471.003</v>
       </c>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>16</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33">
-        <v>358.87599999999998</v>
+        <v>358.876</v>
       </c>
       <c r="D33">
-        <v>362.30700000000002</v>
+        <v>362.307</v>
       </c>
       <c r="E33">
-        <v>364.38600000000002</v>
+        <v>364.386</v>
       </c>
       <c r="F33">
-        <v>368.32100000000003</v>
+        <v>368.321</v>
       </c>
       <c r="G33">
-        <v>381.43099999999998</v>
+        <v>381.431</v>
       </c>
       <c r="H33">
-        <v>387.23700000000002</v>
+        <v>387.237</v>
       </c>
       <c r="I33">
         <v>384.113</v>
       </c>
       <c r="J33">
-        <v>380.67599999999999</v>
+        <v>380.676</v>
       </c>
       <c r="K33">
-        <v>376.53899999999999</v>
+        <v>376.539</v>
       </c>
       <c r="L33">
-        <v>373.40499999999997</v>
+        <v>373.405</v>
       </c>
       <c r="M33">
         <v>371.935</v>
       </c>
       <c r="N33">
         <v>370.654</v>
       </c>
       <c r="O33">
-        <v>368.94499999999999</v>
+        <v>368.945</v>
       </c>
       <c r="P33">
-        <v>364.67899999999997</v>
+        <v>364.679</v>
       </c>
       <c r="Q33">
-        <v>359.70800000000003</v>
+        <v>359.708</v>
       </c>
       <c r="R33">
-        <v>358.78399999999999</v>
+        <v>358.784</v>
       </c>
       <c r="S33">
-        <v>366.91699999999997</v>
+        <v>366.917</v>
       </c>
       <c r="T33">
         <v>385.233</v>
       </c>
       <c r="U33">
-        <v>399.83100000000002</v>
+        <v>399.831</v>
       </c>
       <c r="V33">
-        <v>411.56700000000001</v>
+        <v>411.567</v>
       </c>
       <c r="W33">
-        <v>419.33999999999997</v>
+        <v>419.34</v>
       </c>
       <c r="X33">
-        <v>425.70299999999997</v>
+        <v>425.703</v>
       </c>
       <c r="Y33">
         <v>435.625</v>
       </c>
       <c r="Z33">
         <v>440.327</v>
       </c>
       <c r="AA33">
-        <v>447.79500000000002</v>
+        <v>447.795</v>
       </c>
       <c r="AB33">
-        <v>454.91199999999998</v>
+        <v>454.912</v>
       </c>
       <c r="AC33">
-        <v>464.36000000000001</v>
+        <v>464.36</v>
       </c>
       <c r="AD33">
-        <v>471.39699999999999</v>
+        <v>471.397</v>
       </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>16</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34">
         <v>358.404</v>
       </c>
       <c r="D34">
         <v>362.108</v>
       </c>
       <c r="E34">
-        <v>364.050000000000011</v>
+        <v>364.05</v>
       </c>
       <c r="F34">
-        <v>368.41199999999998</v>
+        <v>368.412</v>
       </c>
       <c r="G34">
-        <v>381.68299999999999</v>
+        <v>381.683</v>
       </c>
       <c r="H34">
         <v>386.899</v>
       </c>
       <c r="I34">
         <v>383.399</v>
       </c>
       <c r="J34">
-        <v>380.09699999999998</v>
+        <v>380.097</v>
       </c>
       <c r="K34">
-        <v>375.67700000000002</v>
+        <v>375.677</v>
       </c>
       <c r="L34">
-        <v>372.68200000000002</v>
+        <v>372.682</v>
       </c>
       <c r="M34">
-        <v>371.54000000000002</v>
+        <v>371.54</v>
       </c>
       <c r="N34">
         <v>370.233</v>
       </c>
       <c r="O34">
         <v>367.947</v>
       </c>
       <c r="P34">
-        <v>364.42500000000001</v>
+        <v>364.425</v>
       </c>
       <c r="Q34">
-        <v>359.10399999999998</v>
+        <v>359.104</v>
       </c>
       <c r="R34">
-        <v>358.77499999999998</v>
+        <v>358.775</v>
       </c>
       <c r="S34">
-        <v>368.45299999999997</v>
+        <v>368.453</v>
       </c>
       <c r="T34">
-        <v>386.67700000000002</v>
+        <v>386.677</v>
       </c>
       <c r="U34">
-        <v>400.66699999999997</v>
+        <v>400.667</v>
       </c>
       <c r="V34">
-        <v>412.11799999999999</v>
+        <v>412.118</v>
       </c>
       <c r="W34">
-        <v>419.61900000000003</v>
+        <v>419.619</v>
       </c>
       <c r="X34">
-        <v>426.12700000000001</v>
+        <v>426.127</v>
       </c>
       <c r="Y34">
-        <v>436.10599999999999</v>
+        <v>436.106</v>
       </c>
       <c r="Z34">
-        <v>440.52499999999998</v>
+        <v>440.525</v>
       </c>
       <c r="AA34">
-        <v>447.84500000000003</v>
+        <v>447.845</v>
       </c>
       <c r="AB34">
-        <v>455.21600000000001</v>
+        <v>455.216</v>
       </c>
       <c r="AC34">
-        <v>464.46499999999997</v>
+        <v>464.465</v>
       </c>
       <c r="AD34">
-        <v>471.79199999999997</v>
+        <v>471.792</v>
       </c>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>12</v>
       </c>
       <c r="C35">
         <v>357.964</v>
       </c>
       <c r="D35">
-        <v>361.70400000000001</v>
+        <v>361.704</v>
       </c>
       <c r="E35">
-        <v>364.95600000000002</v>
+        <v>364.956</v>
       </c>
       <c r="F35">
-        <v>368.75299999999999</v>
+        <v>368.753</v>
       </c>
       <c r="G35">
-        <v>382.94600000000003</v>
+        <v>382.946</v>
       </c>
       <c r="H35">
-        <v>386.86099999999999</v>
+        <v>386.861</v>
       </c>
       <c r="I35">
-        <v>383.29500000000002</v>
+        <v>383.295</v>
       </c>
       <c r="J35">
-        <v>379.86799999999999</v>
+        <v>379.868</v>
       </c>
       <c r="K35">
-        <v>375.34399999999999</v>
+        <v>375.344</v>
       </c>
       <c r="L35">
-        <v>372.58600000000001</v>
+        <v>372.586</v>
       </c>
       <c r="M35">
-        <v>371.72199999999998</v>
+        <v>371.722</v>
       </c>
       <c r="N35">
-        <v>370.36900000000003</v>
+        <v>370.369</v>
       </c>
       <c r="O35">
-        <v>367.37299999999999</v>
+        <v>367.373</v>
       </c>
       <c r="P35">
         <v>363.959</v>
       </c>
       <c r="Q35">
-        <v>358.63200000000001</v>
+        <v>358.632</v>
       </c>
       <c r="R35">
-        <v>359.021000000000015</v>
+        <v>359.021</v>
       </c>
       <c r="S35">
-        <v>370.29700000000003</v>
+        <v>370.297</v>
       </c>
       <c r="T35">
-        <v>387.98599999999999</v>
+        <v>387.986</v>
       </c>
       <c r="U35">
-        <v>401.54399999999998</v>
+        <v>401.544</v>
       </c>
       <c r="V35">
-        <v>412.61799999999999</v>
+        <v>412.618</v>
       </c>
       <c r="W35">
-        <v>419.87400000000002</v>
+        <v>419.874</v>
       </c>
       <c r="X35">
         <v>426.81</v>
       </c>
       <c r="Y35">
-        <v>436.73000000000002</v>
+        <v>436.73</v>
       </c>
       <c r="Z35">
-        <v>441.14699999999999</v>
+        <v>441.147</v>
       </c>
       <c r="AA35">
-        <v>448.007000000000005</v>
+        <v>448.007</v>
       </c>
       <c r="AB35">
-        <v>455.53500000000003</v>
+        <v>455.535</v>
       </c>
       <c r="AC35">
-        <v>464.41000000000003</v>
+        <v>464.41</v>
       </c>
       <c r="AD35">
-        <v>472.49700000000001</v>
+        <v>472.497</v>
       </c>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
         <v>13</v>
       </c>
       <c r="C36">
-        <v>357.41899999999998</v>
+        <v>357.419</v>
       </c>
       <c r="D36">
-        <v>361.56599999999997</v>
+        <v>361.566</v>
       </c>
       <c r="E36">
         <v>364.666</v>
       </c>
       <c r="F36">
-        <v>369.84800000000001</v>
+        <v>369.848</v>
       </c>
       <c r="G36">
         <v>383.846</v>
       </c>
       <c r="H36">
-        <v>386.99299999999999</v>
+        <v>386.993</v>
       </c>
       <c r="I36">
-        <v>383.29500000000002</v>
+        <v>383.295</v>
       </c>
       <c r="J36">
         <v>379.697</v>
       </c>
       <c r="K36">
-        <v>374.82999999999998</v>
+        <v>374.83</v>
       </c>
       <c r="L36">
-        <v>372.60599999999999</v>
+        <v>372.606</v>
       </c>
       <c r="M36">
-        <v>371.45299999999997</v>
+        <v>371.453</v>
       </c>
       <c r="N36">
-        <v>370.20100000000002</v>
+        <v>370.201</v>
       </c>
       <c r="O36">
         <v>367.13</v>
       </c>
       <c r="P36">
-        <v>362.77600000000001</v>
+        <v>362.776</v>
       </c>
       <c r="Q36">
-        <v>358.67200000000003</v>
+        <v>358.672</v>
       </c>
       <c r="R36">
-        <v>359.42500000000001</v>
+        <v>359.425</v>
       </c>
       <c r="S36">
-        <v>371.84699999999998</v>
+        <v>371.847</v>
       </c>
       <c r="T36">
-        <v>389.18900000000002</v>
+        <v>389.189</v>
       </c>
       <c r="U36">
         <v>402.471</v>
       </c>
       <c r="V36">
-        <v>413.031999999999982</v>
+        <v>413.032</v>
       </c>
       <c r="W36">
-        <v>420.36399999999998</v>
+        <v>420.364</v>
       </c>
       <c r="X36">
-        <v>427.69600000000003</v>
+        <v>427.696</v>
       </c>
       <c r="Y36">
-        <v>437.39299999999997</v>
+        <v>437.393</v>
       </c>
       <c r="Z36">
-        <v>441.80599999999998</v>
+        <v>441.806</v>
       </c>
       <c r="AA36">
-        <v>448.32900000000001</v>
+        <v>448.329</v>
       </c>
       <c r="AB36">
-        <v>456.081999999999994</v>
+        <v>456.082</v>
       </c>
       <c r="AC36">
-        <v>465.060000000000002</v>
+        <v>465.06</v>
       </c>
       <c r="AD36">
-        <v>472.90499999999997</v>
+        <v>472.905</v>
       </c>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>16</v>
       </c>
       <c r="B37" t="s">
         <v>14</v>
       </c>
       <c r="C37">
         <v>358.505</v>
       </c>
       <c r="D37">
-        <v>362.081999999999994</v>
+        <v>362.082</v>
       </c>
       <c r="E37">
-        <v>365.23099999999999</v>
+        <v>365.231</v>
       </c>
       <c r="F37">
         <v>371.303</v>
       </c>
       <c r="G37">
-        <v>384.42500000000001</v>
+        <v>384.425</v>
       </c>
       <c r="H37">
-        <v>387.0040000000000191</v>
+        <v>387.004</v>
       </c>
       <c r="I37">
-        <v>383.22300000000001</v>
+        <v>383.223</v>
       </c>
       <c r="J37">
-        <v>379.53800000000001</v>
+        <v>379.538</v>
       </c>
       <c r="K37">
         <v>375.411</v>
       </c>
       <c r="L37">
-        <v>372.76999999999998</v>
+        <v>372.77</v>
       </c>
       <c r="M37">
-        <v>371.72800000000001</v>
+        <v>371.728</v>
       </c>
       <c r="N37">
-        <v>369.92000000000002</v>
+        <v>369.92</v>
       </c>
       <c r="O37">
         <v>366.839</v>
       </c>
       <c r="P37">
-        <v>362.73700000000002</v>
+        <v>362.737</v>
       </c>
       <c r="Q37">
-        <v>358.69099999999997</v>
+        <v>358.691</v>
       </c>
       <c r="R37">
-        <v>359.58600000000001</v>
+        <v>359.586</v>
       </c>
       <c r="S37">
-        <v>373.40199999999999</v>
+        <v>373.402</v>
       </c>
       <c r="T37">
-        <v>390.88400000000001</v>
+        <v>390.884</v>
       </c>
       <c r="U37">
-        <v>403.68700000000001</v>
+        <v>403.687</v>
       </c>
       <c r="V37">
-        <v>413.61200000000002</v>
+        <v>413.612</v>
       </c>
       <c r="W37">
-        <v>421.033000000000015</v>
+        <v>421.033</v>
       </c>
       <c r="X37">
-        <v>428.55500000000001</v>
+        <v>428.555</v>
       </c>
       <c r="Y37">
-        <v>437.74099999999999</v>
+        <v>437.741</v>
       </c>
       <c r="Z37">
-        <v>442.54399999999998</v>
+        <v>442.544</v>
       </c>
       <c r="AA37">
         <v>448.952</v>
       </c>
       <c r="AB37">
-        <v>457.18099999999998</v>
+        <v>457.181</v>
       </c>
       <c r="AC37">
-        <v>465.65600000000001</v>
+        <v>465.656</v>
       </c>
       <c r="AD37">
-        <v>473.62700000000001</v>
+        <v>473.627</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>