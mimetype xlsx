--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Edad</t>
   </si>
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>0 a 21</t>
   </si>
   <si>
     <t>Varones</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>22 a 54</t>
   </si>
   <si>
     <t>55 a 59</t>
   </si>
   <si>
     <t>60 a 64</t>
   </si>
   <si>
     <t>65 y más años</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -385,57 +385,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>1993</v>
       </c>
       <c r="D1">
         <v>1994</v>
       </c>
       <c r="E1">
         <v>1995</v>
       </c>
       <c r="F1">
         <v>1996</v>
       </c>
       <c r="G1">
@@ -1153,54 +1153,54 @@
       </c>
       <c r="AD8">
         <v>3.778</v>
       </c>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>4</v>
       </c>
       <c r="C9">
         <v>12.634</v>
       </c>
       <c r="D9">
         <v>11.442</v>
       </c>
       <c r="E9">
         <v>12.46</v>
       </c>
       <c r="F9">
         <v>14.581</v>
       </c>
       <c r="G9">
-        <v>16.018000000000001</v>
+        <v>16.018</v>
       </c>
       <c r="H9">
-        <v>16.050000000000001</v>
+        <v>16.05</v>
       </c>
       <c r="I9">
         <v>14.127</v>
       </c>
       <c r="J9">
         <v>11.567</v>
       </c>
       <c r="K9">
         <v>8.729</v>
       </c>
       <c r="L9">
         <v>6.658</v>
       </c>
       <c r="M9">
         <v>5.915</v>
       </c>
       <c r="N9">
         <v>5.347</v>
       </c>
       <c r="O9">
         <v>5.057</v>
       </c>
       <c r="P9">
         <v>4.656</v>
       </c>
@@ -1245,90 +1245,90 @@
       </c>
       <c r="AD9">
         <v>5.689</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>5</v>
       </c>
       <c r="C10">
         <v>16.597</v>
       </c>
       <c r="D10">
         <v>15.339</v>
       </c>
       <c r="E10">
         <v>16.731</v>
       </c>
       <c r="F10">
         <v>19.332</v>
       </c>
       <c r="G10">
-        <v>21.027999999999999</v>
+        <v>21.028</v>
       </c>
       <c r="H10">
-        <v>21.0010000000000012</v>
+        <v>21.001</v>
       </c>
       <c r="I10">
         <v>18.454</v>
       </c>
       <c r="J10">
         <v>15.36</v>
       </c>
       <c r="K10">
         <v>12.073</v>
       </c>
       <c r="L10">
         <v>9.8</v>
       </c>
       <c r="M10">
         <v>8.956</v>
       </c>
       <c r="N10">
         <v>8.249</v>
       </c>
       <c r="O10">
         <v>7.738</v>
       </c>
       <c r="P10">
         <v>7.158</v>
       </c>
       <c r="Q10">
         <v>6.39</v>
       </c>
       <c r="R10">
         <v>5.828</v>
       </c>
       <c r="S10">
         <v>5.61</v>
       </c>
       <c r="T10">
-        <v>6.0049999999999999</v>
+        <v>6.005</v>
       </c>
       <c r="U10">
         <v>6.922</v>
       </c>
       <c r="V10">
         <v>7.829</v>
       </c>
       <c r="W10">
         <v>8.344</v>
       </c>
       <c r="X10">
         <v>8.584</v>
       </c>
       <c r="Y10">
         <v>9.035</v>
       </c>
       <c r="Z10">
         <v>9.579</v>
       </c>
       <c r="AA10">
         <v>9.556</v>
       </c>
       <c r="AB10">
         <v>9.337</v>
       </c>
@@ -1340,51 +1340,51 @@
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>3</v>
       </c>
       <c r="C11">
         <v>17.525</v>
       </c>
       <c r="D11">
         <v>17.35</v>
       </c>
       <c r="E11">
         <v>19.697</v>
       </c>
       <c r="F11">
         <v>22.953</v>
       </c>
       <c r="G11">
         <v>24.483</v>
       </c>
       <c r="H11">
-        <v>25.053999999999998</v>
+        <v>25.054</v>
       </c>
       <c r="I11">
         <v>23.581</v>
       </c>
       <c r="J11">
         <v>21.294</v>
       </c>
       <c r="K11">
         <v>19.387</v>
       </c>
       <c r="L11">
         <v>18.543</v>
       </c>
       <c r="M11">
         <v>18.985</v>
       </c>
       <c r="N11">
         <v>19.431</v>
       </c>
       <c r="O11">
         <v>18.766</v>
       </c>
       <c r="P11">
         <v>17.786</v>
       </c>
@@ -1429,488 +1429,488 @@
       </c>
       <c r="AD11">
         <v>31.6</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12">
         <v>32.96</v>
       </c>
       <c r="D12">
         <v>31.712</v>
       </c>
       <c r="E12">
         <v>31.358</v>
       </c>
       <c r="F12">
         <v>31.837</v>
       </c>
       <c r="G12">
-        <v>31.033000000000001</v>
+        <v>31.033</v>
       </c>
       <c r="H12">
         <v>30.594</v>
       </c>
       <c r="I12">
         <v>30.304</v>
       </c>
       <c r="J12">
         <v>29.624</v>
       </c>
       <c r="K12">
         <v>28.932</v>
       </c>
       <c r="L12">
         <v>27.489</v>
       </c>
       <c r="M12">
         <v>25.429</v>
       </c>
       <c r="N12">
         <v>23.22</v>
       </c>
       <c r="O12">
-        <v>21.059999999999999</v>
+        <v>21.06</v>
       </c>
       <c r="P12">
         <v>19.173</v>
       </c>
       <c r="Q12">
         <v>17.893</v>
       </c>
       <c r="R12">
         <v>17.643</v>
       </c>
       <c r="S12">
         <v>19.105</v>
       </c>
       <c r="T12">
         <v>23.794</v>
       </c>
       <c r="U12">
-        <v>27.079999999999998</v>
+        <v>27.08</v>
       </c>
       <c r="V12">
         <v>28.91</v>
       </c>
       <c r="W12">
         <v>29.305</v>
       </c>
       <c r="X12">
         <v>29.338</v>
       </c>
       <c r="Y12">
-        <v>30.088999999999999</v>
+        <v>30.089</v>
       </c>
       <c r="Z12">
         <v>31.166</v>
       </c>
       <c r="AA12">
         <v>32.333</v>
       </c>
       <c r="AB12">
         <v>33.073</v>
       </c>
       <c r="AC12">
         <v>34.493</v>
       </c>
       <c r="AD12">
         <v>35.172</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>5</v>
       </c>
       <c r="C13">
         <v>50.486</v>
       </c>
       <c r="D13">
-        <v>49.063000000000002</v>
+        <v>49.063</v>
       </c>
       <c r="E13">
-        <v>51.054000000000002</v>
+        <v>51.054</v>
       </c>
       <c r="F13">
         <v>54.79</v>
       </c>
       <c r="G13">
         <v>55.515</v>
       </c>
       <c r="H13">
         <v>55.648</v>
       </c>
       <c r="I13">
         <v>53.886</v>
       </c>
       <c r="J13">
         <v>50.918</v>
       </c>
       <c r="K13">
         <v>48.319</v>
       </c>
       <c r="L13">
-        <v>46.033000000000001</v>
+        <v>46.033</v>
       </c>
       <c r="M13">
         <v>44.414</v>
       </c>
       <c r="N13">
         <v>42.651</v>
       </c>
       <c r="O13">
         <v>39.826</v>
       </c>
       <c r="P13">
         <v>36.958</v>
       </c>
       <c r="Q13">
-        <v>35.069000000000003</v>
+        <v>35.069</v>
       </c>
       <c r="R13">
         <v>34.606</v>
       </c>
       <c r="S13">
         <v>36.958</v>
       </c>
       <c r="T13">
         <v>44.529</v>
       </c>
       <c r="U13">
         <v>49.709</v>
       </c>
       <c r="V13">
-        <v>53.0090000000000003</v>
+        <v>53.009</v>
       </c>
       <c r="W13">
         <v>53.882</v>
       </c>
       <c r="X13">
         <v>53.886</v>
       </c>
       <c r="Y13">
         <v>55.241</v>
       </c>
       <c r="Z13">
         <v>57.616</v>
       </c>
       <c r="AA13">
-        <v>60.095999999999997</v>
+        <v>60.096</v>
       </c>
       <c r="AB13">
         <v>61.617</v>
       </c>
       <c r="AC13">
         <v>65.233</v>
       </c>
       <c r="AD13">
-        <v>66.77200000000001</v>
+        <v>66.772</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
-        <v>135.80799999999999</v>
+        <v>135.808</v>
       </c>
       <c r="D14">
-        <v>137.36199999999999</v>
+        <v>137.362</v>
       </c>
       <c r="E14">
-        <v>135.85400000000001</v>
+        <v>135.854</v>
       </c>
       <c r="F14">
-        <v>133.62299999999999</v>
+        <v>133.623</v>
       </c>
       <c r="G14">
-        <v>137.27000000000001</v>
+        <v>137.27</v>
       </c>
       <c r="H14">
-        <v>140.63300000000001</v>
+        <v>140.633</v>
       </c>
       <c r="I14">
-        <v>141.88300000000001</v>
+        <v>141.883</v>
       </c>
       <c r="J14">
         <v>142.959</v>
       </c>
       <c r="K14">
         <v>143.886</v>
       </c>
       <c r="L14">
-        <v>144.35900000000001</v>
+        <v>144.359</v>
       </c>
       <c r="M14">
-        <v>144.38499999999999</v>
+        <v>144.385</v>
       </c>
       <c r="N14">
-        <v>144.76900000000001</v>
+        <v>144.769</v>
       </c>
       <c r="O14">
         <v>144.756</v>
       </c>
       <c r="P14">
-        <v>144.063999999999993</v>
+        <v>144.064</v>
       </c>
       <c r="Q14">
-        <v>142.84700000000001</v>
+        <v>142.847</v>
       </c>
       <c r="R14">
-        <v>142.78200000000001</v>
+        <v>142.782</v>
       </c>
       <c r="S14">
         <v>144.72</v>
       </c>
       <c r="T14">
-        <v>148.33699999999999</v>
+        <v>148.337</v>
       </c>
       <c r="U14">
-        <v>151.18799999999999</v>
+        <v>151.188</v>
       </c>
       <c r="V14">
         <v>154.423</v>
       </c>
       <c r="W14">
-        <v>157.092999999999989</v>
+        <v>157.093</v>
       </c>
       <c r="X14">
-        <v>159.55699999999999</v>
+        <v>159.557</v>
       </c>
       <c r="Y14">
-        <v>162.24299999999999</v>
+        <v>162.243</v>
       </c>
       <c r="Z14">
         <v>163.59</v>
       </c>
       <c r="AA14">
         <v>165.328</v>
       </c>
       <c r="AB14">
-        <v>167.87299999999999</v>
+        <v>167.873</v>
       </c>
       <c r="AC14">
-        <v>170.27099999999999</v>
+        <v>170.271</v>
       </c>
       <c r="AD14">
-        <v>173.29499999999999</v>
+        <v>173.295</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15">
-        <v>148.015999999999991</v>
+        <v>148.016</v>
       </c>
       <c r="D15">
-        <v>151.57400000000001</v>
+        <v>151.574</v>
       </c>
       <c r="E15">
-        <v>151.72399999999999</v>
+        <v>151.724</v>
       </c>
       <c r="F15">
         <v>150.881</v>
       </c>
       <c r="G15">
-        <v>155.54900000000001</v>
+        <v>155.549</v>
       </c>
       <c r="H15">
-        <v>159.34200000000001</v>
+        <v>159.342</v>
       </c>
       <c r="I15">
-        <v>161.96100000000001</v>
+        <v>161.961</v>
       </c>
       <c r="J15">
         <v>164.416</v>
       </c>
       <c r="K15">
-        <v>166.27099999999999</v>
+        <v>166.271</v>
       </c>
       <c r="L15">
         <v>167.845</v>
       </c>
       <c r="M15">
-        <v>169.086000000000013</v>
+        <v>169.086</v>
       </c>
       <c r="N15">
-        <v>170.45099999999999</v>
+        <v>170.451</v>
       </c>
       <c r="O15">
-        <v>171.77799999999999</v>
+        <v>171.778</v>
       </c>
       <c r="P15">
-        <v>172.46600000000001</v>
+        <v>172.466</v>
       </c>
       <c r="Q15">
         <v>171.97</v>
       </c>
       <c r="R15">
         <v>171.459</v>
       </c>
       <c r="S15">
         <v>173.566</v>
       </c>
       <c r="T15">
-        <v>179.47200000000001</v>
+        <v>179.472</v>
       </c>
       <c r="U15">
         <v>184.923</v>
       </c>
       <c r="V15">
-        <v>189.19399999999999</v>
+        <v>189.194</v>
       </c>
       <c r="W15">
-        <v>192.68299999999999</v>
+        <v>192.683</v>
       </c>
       <c r="X15">
-        <v>196.47399999999999</v>
+        <v>196.474</v>
       </c>
       <c r="Y15">
-        <v>200.47399999999999</v>
+        <v>200.474</v>
       </c>
       <c r="Z15">
         <v>202.477</v>
       </c>
       <c r="AA15">
-        <v>204.91900000000001</v>
+        <v>204.919</v>
       </c>
       <c r="AB15">
-        <v>208.19800000000001</v>
+        <v>208.198</v>
       </c>
       <c r="AC15">
-        <v>211.24100000000001</v>
+        <v>211.241</v>
       </c>
       <c r="AD15">
-        <v>214.58000000000001</v>
+        <v>214.58</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>5</v>
       </c>
       <c r="C16">
-        <v>283.82400000000001</v>
+        <v>283.824</v>
       </c>
       <c r="D16">
         <v>288.935</v>
       </c>
       <c r="E16">
-        <v>287.57799999999997</v>
+        <v>287.578</v>
       </c>
       <c r="F16">
-        <v>284.50400000000002</v>
+        <v>284.504</v>
       </c>
       <c r="G16">
-        <v>292.81900000000002</v>
+        <v>292.819</v>
       </c>
       <c r="H16">
-        <v>299.97500000000002</v>
+        <v>299.975</v>
       </c>
       <c r="I16">
-        <v>303.84399999999999</v>
+        <v>303.844</v>
       </c>
       <c r="J16">
         <v>307.375</v>
       </c>
       <c r="K16">
-        <v>310.15699999999998</v>
+        <v>310.157</v>
       </c>
       <c r="L16">
-        <v>312.20299999999997</v>
+        <v>312.203</v>
       </c>
       <c r="M16">
         <v>313.471</v>
       </c>
       <c r="N16">
-        <v>315.22000000000003</v>
+        <v>315.22</v>
       </c>
       <c r="O16">
-        <v>316.53399999999999</v>
+        <v>316.534</v>
       </c>
       <c r="P16">
-        <v>316.53100000000001</v>
+        <v>316.531</v>
       </c>
       <c r="Q16">
-        <v>314.81700000000001</v>
+        <v>314.817</v>
       </c>
       <c r="R16">
-        <v>314.24099999999999</v>
+        <v>314.241</v>
       </c>
       <c r="S16">
-        <v>318.28699999999998</v>
+        <v>318.287</v>
       </c>
       <c r="T16">
-        <v>327.80799999999999</v>
+        <v>327.808</v>
       </c>
       <c r="U16">
-        <v>336.11000000000001</v>
+        <v>336.11</v>
       </c>
       <c r="V16">
-        <v>343.61700000000002</v>
+        <v>343.617</v>
       </c>
       <c r="W16">
-        <v>349.77699999999999</v>
+        <v>349.777</v>
       </c>
       <c r="X16">
-        <v>356.031000000000006</v>
+        <v>356.031</v>
       </c>
       <c r="Y16">
-        <v>362.71699999999998</v>
+        <v>362.717</v>
       </c>
       <c r="Z16">
-        <v>366.065999999999974</v>
+        <v>366.066</v>
       </c>
       <c r="AA16">
-        <v>370.24700000000001</v>
+        <v>370.247</v>
       </c>
       <c r="AB16">
-        <v>376.069999999999993</v>
+        <v>376.07</v>
       </c>
       <c r="AC16">
         <v>381.512</v>
       </c>
       <c r="AD16">
-        <v>387.87599999999998</v>
+        <v>387.876</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>