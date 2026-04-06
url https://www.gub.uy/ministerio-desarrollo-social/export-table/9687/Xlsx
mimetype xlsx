--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>BPC</t>
   </si>
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>Menos de 1 BPC</t>
   </si>
   <si>
@@ -50,51 +50,51 @@
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>De 1 a 3 BPC</t>
   </si>
   <si>
     <t>De 3 a 6 BPC</t>
   </si>
   <si>
     <t>De 6 a 10 BPC</t>
   </si>
   <si>
     <t>De 10 a 15 BPC</t>
   </si>
   <si>
     <t>De 15 BPC y más</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -388,57 +388,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1">
         <v>1993</v>
       </c>
       <c r="D1">
         <v>1994</v>
       </c>
       <c r="E1">
         <v>1995</v>
       </c>
       <c r="F1">
         <v>1996</v>
       </c>
       <c r="G1">
@@ -595,51 +595,51 @@
       </c>
       <c r="AA2">
         <v>1.786</v>
       </c>
       <c r="AB2">
         <v>1.801</v>
       </c>
       <c r="AC2">
         <v>1.862</v>
       </c>
       <c r="AD2">
         <v>1.927</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
         <v>4.504</v>
       </c>
       <c r="D3">
-        <v>4.0010000000000003</v>
+        <v>4.001</v>
       </c>
       <c r="E3">
         <v>3.781</v>
       </c>
       <c r="F3">
         <v>3.392</v>
       </c>
       <c r="G3">
         <v>3.074</v>
       </c>
       <c r="H3">
         <v>3.744</v>
       </c>
       <c r="I3">
         <v>2.769</v>
       </c>
       <c r="J3">
         <v>2.663</v>
       </c>
       <c r="K3">
         <v>2.738</v>
       </c>
       <c r="L3">
         <v>2.27</v>
       </c>
@@ -726,51 +726,51 @@
       <c r="I4">
         <v>4.725</v>
       </c>
       <c r="J4">
         <v>4.456</v>
       </c>
       <c r="K4">
         <v>4.664</v>
       </c>
       <c r="L4">
         <v>3.812</v>
       </c>
       <c r="M4">
         <v>4.239</v>
       </c>
       <c r="N4">
         <v>13.777</v>
       </c>
       <c r="O4">
         <v>18.325</v>
       </c>
       <c r="P4">
         <v>14.995</v>
       </c>
       <c r="Q4">
-        <v>13.079000000000001</v>
+        <v>13.079</v>
       </c>
       <c r="R4">
         <v>7.057</v>
       </c>
       <c r="S4">
         <v>5.714</v>
       </c>
       <c r="T4">
         <v>4.344</v>
       </c>
       <c r="U4">
         <v>3.978</v>
       </c>
       <c r="V4">
         <v>3.659</v>
       </c>
       <c r="W4">
         <v>3.532</v>
       </c>
       <c r="X4">
         <v>3.496</v>
       </c>
       <c r="Y4">
         <v>3.434</v>
       </c>
@@ -791,324 +791,324 @@
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5">
         <v>82.676</v>
       </c>
       <c r="D5">
         <v>72.452</v>
       </c>
       <c r="E5">
         <v>70.574</v>
       </c>
       <c r="F5">
         <v>70.748</v>
       </c>
       <c r="G5">
         <v>69.396</v>
       </c>
       <c r="H5">
-        <v>73.69199999999999</v>
+        <v>73.692</v>
       </c>
       <c r="I5">
-        <v>72.15300000000001</v>
+        <v>72.153</v>
       </c>
       <c r="J5">
         <v>71.593</v>
       </c>
       <c r="K5">
         <v>71.199</v>
       </c>
       <c r="L5">
-        <v>67.061999999999998</v>
+        <v>67.062</v>
       </c>
       <c r="M5">
-        <v>71.67700000000001</v>
+        <v>71.677</v>
       </c>
       <c r="N5">
-        <v>76.46299999999999</v>
+        <v>76.463</v>
       </c>
       <c r="O5">
         <v>78.539</v>
       </c>
       <c r="P5">
         <v>77.871</v>
       </c>
       <c r="Q5">
         <v>77.721</v>
       </c>
       <c r="R5">
         <v>76.59</v>
       </c>
       <c r="S5">
-        <v>75.55200000000001</v>
+        <v>75.552</v>
       </c>
       <c r="T5">
         <v>68.279</v>
       </c>
       <c r="U5">
-        <v>70.010999999999996</v>
+        <v>70.011</v>
       </c>
       <c r="V5">
         <v>68.789</v>
       </c>
       <c r="W5">
-        <v>65.072000000000003</v>
+        <v>65.072</v>
       </c>
       <c r="X5">
         <v>46.829</v>
       </c>
       <c r="Y5">
         <v>45.789</v>
       </c>
       <c r="Z5">
         <v>46.369</v>
       </c>
       <c r="AA5">
         <v>45.411</v>
       </c>
       <c r="AB5">
         <v>44.739</v>
       </c>
       <c r="AC5">
         <v>30.635</v>
       </c>
       <c r="AD5">
         <v>16.396</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6">
-        <v>127.91500000000001</v>
+        <v>127.915</v>
       </c>
       <c r="D6">
         <v>110.913</v>
       </c>
       <c r="E6">
         <v>109.11</v>
       </c>
       <c r="F6">
         <v>109.633</v>
       </c>
       <c r="G6">
-        <v>108.10899999999999</v>
+        <v>108.109</v>
       </c>
       <c r="H6">
-        <v>114.40000000000001</v>
+        <v>114.4</v>
       </c>
       <c r="I6">
-        <v>112.29300000000001</v>
+        <v>112.293</v>
       </c>
       <c r="J6">
-        <v>112.16500000000001</v>
+        <v>112.165</v>
       </c>
       <c r="K6">
         <v>111.723</v>
       </c>
       <c r="L6">
         <v>104.625</v>
       </c>
       <c r="M6">
         <v>110.233</v>
       </c>
       <c r="N6">
-        <v>114.36499999999999</v>
+        <v>114.365</v>
       </c>
       <c r="O6">
         <v>115.571</v>
       </c>
       <c r="P6">
         <v>115.185</v>
       </c>
       <c r="Q6">
         <v>115.121</v>
       </c>
       <c r="R6">
         <v>115.636</v>
       </c>
       <c r="S6">
         <v>116.586</v>
       </c>
       <c r="T6">
         <v>114.163</v>
       </c>
       <c r="U6">
         <v>117.824</v>
       </c>
       <c r="V6">
         <v>110.169</v>
       </c>
       <c r="W6">
         <v>109.732</v>
       </c>
       <c r="X6">
         <v>96.122</v>
       </c>
       <c r="Y6">
         <v>95.762</v>
       </c>
       <c r="Z6">
-        <v>98.96899999999999</v>
+        <v>98.969</v>
       </c>
       <c r="AA6">
         <v>98.499</v>
       </c>
       <c r="AB6">
         <v>98.946</v>
       </c>
       <c r="AC6">
         <v>76.155</v>
       </c>
       <c r="AD6">
         <v>55.876</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>5</v>
       </c>
       <c r="C7">
-        <v>210.59100000000001</v>
+        <v>210.591</v>
       </c>
       <c r="D7">
-        <v>183.36500000000001</v>
+        <v>183.365</v>
       </c>
       <c r="E7">
-        <v>179.68299999999999</v>
+        <v>179.683</v>
       </c>
       <c r="F7">
         <v>180.381</v>
       </c>
       <c r="G7">
         <v>177.505</v>
       </c>
       <c r="H7">
-        <v>188.092000000000013</v>
+        <v>188.092</v>
       </c>
       <c r="I7">
         <v>184.446</v>
       </c>
       <c r="J7">
-        <v>183.75800000000001</v>
+        <v>183.758</v>
       </c>
       <c r="K7">
         <v>182.922</v>
       </c>
       <c r="L7">
-        <v>171.68700000000001</v>
+        <v>171.687</v>
       </c>
       <c r="M7">
         <v>181.91</v>
       </c>
       <c r="N7">
         <v>190.828</v>
       </c>
       <c r="O7">
-        <v>194.11000000000001</v>
+        <v>194.11</v>
       </c>
       <c r="P7">
-        <v>193.056000000000012</v>
+        <v>193.056</v>
       </c>
       <c r="Q7">
-        <v>192.84100000000001</v>
+        <v>192.841</v>
       </c>
       <c r="R7">
         <v>192.226</v>
       </c>
       <c r="S7">
-        <v>192.13800000000001</v>
+        <v>192.138</v>
       </c>
       <c r="T7">
-        <v>182.44200000000001</v>
+        <v>182.442</v>
       </c>
       <c r="U7">
-        <v>187.83500000000001</v>
+        <v>187.835</v>
       </c>
       <c r="V7">
         <v>178.958</v>
       </c>
       <c r="W7">
         <v>174.804</v>
       </c>
       <c r="X7">
-        <v>142.95099999999999</v>
+        <v>142.951</v>
       </c>
       <c r="Y7">
-        <v>141.55099999999999</v>
+        <v>141.551</v>
       </c>
       <c r="Z7">
-        <v>145.33799999999999</v>
+        <v>145.338</v>
       </c>
       <c r="AA7">
         <v>143.91</v>
       </c>
       <c r="AB7">
-        <v>143.68600000000001</v>
+        <v>143.686</v>
       </c>
       <c r="AC7">
-        <v>106.79000000000001</v>
+        <v>106.79</v>
       </c>
       <c r="AD7">
-        <v>72.27200000000001</v>
+        <v>72.272</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>3</v>
       </c>
       <c r="C8">
         <v>42.35</v>
       </c>
       <c r="D8">
         <v>43.469</v>
       </c>
       <c r="E8">
         <v>43.229</v>
       </c>
       <c r="F8">
         <v>41.688</v>
       </c>
       <c r="G8">
-        <v>44.058999999999997</v>
+        <v>44.059</v>
       </c>
       <c r="H8">
         <v>43.067</v>
       </c>
       <c r="I8">
         <v>42.725</v>
       </c>
       <c r="J8">
         <v>41.595</v>
       </c>
       <c r="K8">
         <v>40.767</v>
       </c>
       <c r="L8">
         <v>43.781</v>
       </c>
       <c r="M8">
         <v>40.451</v>
       </c>
       <c r="N8">
         <v>41.064</v>
       </c>
       <c r="O8">
         <v>41.874</v>
       </c>
@@ -1147,218 +1147,218 @@
       </c>
       <c r="AA8">
         <v>82.782</v>
       </c>
       <c r="AB8">
         <v>84.343</v>
       </c>
       <c r="AC8">
         <v>100.887</v>
       </c>
       <c r="AD8">
         <v>117.542</v>
       </c>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>4</v>
       </c>
       <c r="C9">
         <v>46.537</v>
       </c>
       <c r="D9">
-        <v>58.0060000000000002</v>
+        <v>58.006</v>
       </c>
       <c r="E9">
         <v>58.602</v>
       </c>
       <c r="F9">
         <v>57.948</v>
       </c>
       <c r="G9">
         <v>61.475</v>
       </c>
       <c r="H9">
         <v>57.49</v>
       </c>
       <c r="I9">
         <v>58.144</v>
       </c>
       <c r="J9">
-        <v>56.018000000000001</v>
+        <v>56.018</v>
       </c>
       <c r="K9">
         <v>53.748</v>
       </c>
       <c r="L9">
         <v>57.661</v>
       </c>
       <c r="M9">
         <v>50.431</v>
       </c>
       <c r="N9">
         <v>44.803</v>
       </c>
       <c r="O9">
         <v>42.418</v>
       </c>
       <c r="P9">
         <v>42.367</v>
       </c>
       <c r="Q9">
         <v>41.481</v>
       </c>
       <c r="R9">
         <v>42.103</v>
       </c>
       <c r="S9">
-        <v>43.020000000000003</v>
+        <v>43.02</v>
       </c>
       <c r="T9">
         <v>53.83</v>
       </c>
       <c r="U9">
         <v>57.753</v>
       </c>
       <c r="V9">
         <v>68.911</v>
       </c>
       <c r="W9">
-        <v>70.099000000000004</v>
+        <v>70.099</v>
       </c>
       <c r="X9">
-        <v>85.087000000000003</v>
+        <v>85.087</v>
       </c>
       <c r="Y9">
         <v>87.371</v>
       </c>
       <c r="Z9">
-        <v>86.47799999999999</v>
+        <v>86.478</v>
       </c>
       <c r="AA9">
-        <v>87.53100000000001</v>
+        <v>87.531</v>
       </c>
       <c r="AB9">
         <v>88.437</v>
       </c>
       <c r="AC9">
         <v>113.742</v>
       </c>
       <c r="AD9">
         <v>136.249</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>5</v>
       </c>
       <c r="C10">
         <v>88.886</v>
       </c>
       <c r="D10">
-        <v>101.47499999999999</v>
+        <v>101.475</v>
       </c>
       <c r="E10">
         <v>101.831</v>
       </c>
       <c r="F10">
-        <v>99.63500000000001</v>
+        <v>99.635</v>
       </c>
       <c r="G10">
-        <v>105.53400000000001</v>
+        <v>105.534</v>
       </c>
       <c r="H10">
         <v>100.557</v>
       </c>
       <c r="I10">
         <v>100.869</v>
       </c>
       <c r="J10">
         <v>97.613</v>
       </c>
       <c r="K10">
         <v>94.515</v>
       </c>
       <c r="L10">
         <v>101.441</v>
       </c>
       <c r="M10">
-        <v>90.88200000000001</v>
+        <v>90.882</v>
       </c>
       <c r="N10">
         <v>85.866</v>
       </c>
       <c r="O10">
         <v>84.292</v>
       </c>
       <c r="P10">
         <v>84.488</v>
       </c>
       <c r="Q10">
-        <v>83.45099999999999</v>
+        <v>83.451</v>
       </c>
       <c r="R10">
         <v>84.881</v>
       </c>
       <c r="S10">
         <v>86.821</v>
       </c>
       <c r="T10">
         <v>108.206</v>
       </c>
       <c r="U10">
-        <v>113.71299999999999</v>
+        <v>113.713</v>
       </c>
       <c r="V10">
         <v>127.114</v>
       </c>
       <c r="W10">
         <v>131.262</v>
       </c>
       <c r="X10">
-        <v>164.35499999999999</v>
+        <v>164.355</v>
       </c>
       <c r="Y10">
         <v>167.864</v>
       </c>
       <c r="Z10">
         <v>168.232</v>
       </c>
       <c r="AA10">
-        <v>170.31200000000001</v>
+        <v>170.312</v>
       </c>
       <c r="AB10">
         <v>172.78</v>
       </c>
       <c r="AC10">
-        <v>214.62899999999999</v>
+        <v>214.629</v>
       </c>
       <c r="AD10">
         <v>253.791</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>3</v>
       </c>
       <c r="C11">
         <v>23.118</v>
       </c>
       <c r="D11">
         <v>28.727</v>
       </c>
       <c r="E11">
         <v>30.771</v>
       </c>
       <c r="F11">
         <v>32.595</v>
       </c>
       <c r="G11">
@@ -1367,51 +1367,51 @@
       <c r="H11">
         <v>36.624</v>
       </c>
       <c r="I11">
         <v>36.749</v>
       </c>
       <c r="J11">
         <v>36.143</v>
       </c>
       <c r="K11">
         <v>35.563</v>
       </c>
       <c r="L11">
         <v>35.295</v>
       </c>
       <c r="M11">
         <v>35.171</v>
       </c>
       <c r="N11">
         <v>32.318</v>
       </c>
       <c r="O11">
         <v>30.226</v>
       </c>
       <c r="P11">
-        <v>30.062999999999999</v>
+        <v>30.063</v>
       </c>
       <c r="Q11">
         <v>29.275</v>
       </c>
       <c r="R11">
         <v>29.83</v>
       </c>
       <c r="S11">
         <v>30.158</v>
       </c>
       <c r="T11">
         <v>30.325</v>
       </c>
       <c r="U11">
         <v>30.754</v>
       </c>
       <c r="V11">
         <v>31.952</v>
       </c>
       <c r="W11">
         <v>32.855</v>
       </c>
       <c r="X11">
         <v>33.532</v>
       </c>
@@ -1456,72 +1456,72 @@
       <c r="G12">
         <v>23.408</v>
       </c>
       <c r="H12">
         <v>23.899</v>
       </c>
       <c r="I12">
         <v>25.242</v>
       </c>
       <c r="J12">
         <v>25.456</v>
       </c>
       <c r="K12">
         <v>25.494</v>
       </c>
       <c r="L12">
         <v>25.848</v>
       </c>
       <c r="M12">
         <v>25.531</v>
       </c>
       <c r="N12">
         <v>22.535</v>
       </c>
       <c r="O12">
-        <v>21.016999999999999</v>
+        <v>21.017</v>
       </c>
       <c r="P12">
         <v>21.309</v>
       </c>
       <c r="Q12">
         <v>21.038</v>
       </c>
       <c r="R12">
         <v>21.729</v>
       </c>
       <c r="S12">
         <v>22.747</v>
       </c>
       <c r="T12">
         <v>23.854</v>
       </c>
       <c r="U12">
         <v>24.802</v>
       </c>
       <c r="V12">
-        <v>26.059999999999999</v>
+        <v>26.06</v>
       </c>
       <c r="W12">
         <v>27.225</v>
       </c>
       <c r="X12">
         <v>28.108</v>
       </c>
       <c r="Y12">
         <v>29.391</v>
       </c>
       <c r="Z12">
         <v>30.179</v>
       </c>
       <c r="AA12">
         <v>31.38</v>
       </c>
       <c r="AB12">
         <v>32.279</v>
       </c>
       <c r="AC12">
         <v>32.882</v>
       </c>
       <c r="AD12">
         <v>33.797</v>
       </c>
@@ -1536,137 +1536,137 @@
       <c r="C13">
         <v>36.998</v>
       </c>
       <c r="D13">
         <v>46.36</v>
       </c>
       <c r="E13">
         <v>49.9</v>
       </c>
       <c r="F13">
         <v>53.422</v>
       </c>
       <c r="G13">
         <v>58.996</v>
       </c>
       <c r="H13">
         <v>60.524</v>
       </c>
       <c r="I13">
         <v>61.991</v>
       </c>
       <c r="J13">
         <v>61.6</v>
       </c>
       <c r="K13">
-        <v>61.057000000000002</v>
+        <v>61.057</v>
       </c>
       <c r="L13">
         <v>61.143</v>
       </c>
       <c r="M13">
         <v>60.703</v>
       </c>
       <c r="N13">
         <v>54.853</v>
       </c>
       <c r="O13">
         <v>51.243</v>
       </c>
       <c r="P13">
         <v>51.371</v>
       </c>
       <c r="Q13">
         <v>50.313</v>
       </c>
       <c r="R13">
         <v>51.559</v>
       </c>
       <c r="S13">
         <v>52.904</v>
       </c>
       <c r="T13">
         <v>54.18</v>
       </c>
       <c r="U13">
         <v>55.556</v>
       </c>
       <c r="V13">
         <v>58.012</v>
       </c>
       <c r="W13">
-        <v>60.079999999999998</v>
+        <v>60.08</v>
       </c>
       <c r="X13">
         <v>61.64</v>
       </c>
       <c r="Y13">
         <v>64.246</v>
       </c>
       <c r="Z13">
-        <v>65.89400000000001</v>
+        <v>65.894</v>
       </c>
       <c r="AA13">
         <v>68.336</v>
       </c>
       <c r="AB13">
         <v>70.105</v>
       </c>
       <c r="AC13">
         <v>71.608</v>
       </c>
       <c r="AD13">
         <v>73.419</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
         <v>5.795</v>
       </c>
       <c r="D14">
         <v>9.81</v>
       </c>
       <c r="E14">
         <v>11.132</v>
       </c>
       <c r="F14">
         <v>12.447</v>
       </c>
       <c r="G14">
         <v>13.911</v>
       </c>
       <c r="H14">
         <v>13.382</v>
       </c>
       <c r="I14">
-        <v>14.023999999999999</v>
+        <v>14.024</v>
       </c>
       <c r="J14">
         <v>14.21</v>
       </c>
       <c r="K14">
         <v>14.228</v>
       </c>
       <c r="L14">
         <v>15.301</v>
       </c>
       <c r="M14">
         <v>14.854</v>
       </c>
       <c r="N14">
         <v>11.093</v>
       </c>
       <c r="O14">
         <v>8.962</v>
       </c>
       <c r="P14">
         <v>9.19</v>
       </c>
       <c r="Q14">
         <v>9.217</v>
       </c>
@@ -1726,185 +1726,185 @@
       <c r="E15">
         <v>6.948</v>
       </c>
       <c r="F15">
         <v>7.63</v>
       </c>
       <c r="G15">
         <v>8.42</v>
       </c>
       <c r="H15">
         <v>8.279</v>
       </c>
       <c r="I15">
         <v>8.935</v>
       </c>
       <c r="J15">
         <v>9.325</v>
       </c>
       <c r="K15">
         <v>9.526</v>
       </c>
       <c r="L15">
         <v>10.086</v>
       </c>
       <c r="M15">
-        <v>10.039999999999999</v>
+        <v>10.04</v>
       </c>
       <c r="N15">
-        <v>8.085000000000001</v>
+        <v>8.085</v>
       </c>
       <c r="O15">
         <v>6.927</v>
       </c>
       <c r="P15">
         <v>7.146</v>
       </c>
       <c r="Q15">
         <v>7.141</v>
       </c>
       <c r="R15">
         <v>7.767</v>
       </c>
       <c r="S15">
         <v>9.08</v>
       </c>
       <c r="T15">
         <v>11.223</v>
       </c>
       <c r="U15">
         <v>12.374</v>
       </c>
       <c r="V15">
         <v>14.258</v>
       </c>
       <c r="W15">
-        <v>16.094999999999999</v>
+        <v>16.095</v>
       </c>
       <c r="X15">
         <v>15.268</v>
       </c>
       <c r="Y15">
         <v>16.184</v>
       </c>
       <c r="Z15">
         <v>16.53</v>
       </c>
       <c r="AA15">
         <v>17.393</v>
       </c>
       <c r="AB15">
         <v>18.168</v>
       </c>
       <c r="AC15">
         <v>18.999</v>
       </c>
       <c r="AD15">
         <v>19.401</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>5</v>
       </c>
       <c r="C16">
         <v>9.876</v>
       </c>
       <c r="D16">
-        <v>16.059999999999999</v>
+        <v>16.06</v>
       </c>
       <c r="E16">
-        <v>18.079999999999998</v>
+        <v>18.08</v>
       </c>
       <c r="F16">
-        <v>20.077000000000002</v>
+        <v>20.077</v>
       </c>
       <c r="G16">
         <v>22.331</v>
       </c>
       <c r="H16">
         <v>21.661</v>
       </c>
       <c r="I16">
         <v>22.958</v>
       </c>
       <c r="J16">
         <v>23.535</v>
       </c>
       <c r="K16">
         <v>23.754</v>
       </c>
       <c r="L16">
         <v>25.387</v>
       </c>
       <c r="M16">
         <v>24.893</v>
       </c>
       <c r="N16">
         <v>19.178</v>
       </c>
       <c r="O16">
         <v>15.89</v>
       </c>
       <c r="P16">
         <v>16.337</v>
       </c>
       <c r="Q16">
         <v>16.358</v>
       </c>
       <c r="R16">
-        <v>18.036000000000001</v>
+        <v>18.036</v>
       </c>
       <c r="S16">
         <v>21.787</v>
       </c>
       <c r="T16">
         <v>27.13</v>
       </c>
       <c r="U16">
         <v>29.791</v>
       </c>
       <c r="V16">
         <v>34.54</v>
       </c>
       <c r="W16">
         <v>39.34</v>
       </c>
       <c r="X16">
-        <v>35.024999999999999</v>
+        <v>35.025</v>
       </c>
       <c r="Y16">
-        <v>36.052999999999997</v>
+        <v>36.053</v>
       </c>
       <c r="Z16">
         <v>36.424</v>
       </c>
       <c r="AA16">
-        <v>38.061999999999998</v>
+        <v>38.062</v>
       </c>
       <c r="AB16">
         <v>39.268</v>
       </c>
       <c r="AC16">
         <v>40.85</v>
       </c>
       <c r="AD16">
         <v>41.486</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>3</v>
       </c>
       <c r="C17">
         <v>2.631</v>
       </c>
       <c r="D17">
         <v>3.939</v>
       </c>
       <c r="E17">
@@ -2088,84 +2088,84 @@
       <c r="C19">
         <v>4.093</v>
       </c>
       <c r="D19">
         <v>6.378</v>
       </c>
       <c r="E19">
         <v>7.473</v>
       </c>
       <c r="F19">
         <v>8.657</v>
       </c>
       <c r="G19">
         <v>9.919</v>
       </c>
       <c r="H19">
         <v>9.366</v>
       </c>
       <c r="I19">
         <v>10.107</v>
       </c>
       <c r="J19">
         <v>10.163</v>
       </c>
       <c r="K19">
-        <v>10.015000000000001</v>
+        <v>10.015</v>
       </c>
       <c r="L19">
         <v>10.339</v>
       </c>
       <c r="M19">
         <v>9.68</v>
       </c>
       <c r="N19">
         <v>6.614</v>
       </c>
       <c r="O19">
         <v>4.87</v>
       </c>
       <c r="P19">
         <v>4.884</v>
       </c>
       <c r="Q19">
         <v>4.595</v>
       </c>
       <c r="R19">
         <v>5.172</v>
       </c>
       <c r="S19">
         <v>5.888</v>
       </c>
       <c r="T19">
         <v>6.831</v>
       </c>
       <c r="U19">
         <v>7.258</v>
       </c>
       <c r="V19">
-        <v>8.047000000000001</v>
+        <v>8.047</v>
       </c>
       <c r="W19">
         <v>9.073</v>
       </c>
       <c r="X19">
         <v>17.402</v>
       </c>
       <c r="Y19">
         <v>20.844</v>
       </c>
       <c r="Z19">
         <v>21.301</v>
       </c>
       <c r="AA19">
         <v>23.135</v>
       </c>
       <c r="AB19">
         <v>24.778</v>
       </c>
       <c r="AC19">
         <v>25.888</v>
       </c>
       <c r="AD19">
         <v>26.221</v>
       </c>