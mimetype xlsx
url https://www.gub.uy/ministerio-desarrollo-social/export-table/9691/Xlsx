--- v0 (2026-01-14)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>enero</t>
   </si>
   <si>
     <t>febrero</t>
   </si>
   <si>
@@ -59,51 +59,51 @@
   <si>
     <t>.</t>
   </si>
   <si>
     <t>julio</t>
   </si>
   <si>
     <t>agosto</t>
   </si>
   <si>
     <t>septiembre</t>
   </si>
   <si>
     <t>octubre</t>
   </si>
   <si>
     <t>noviembre</t>
   </si>
   <si>
     <t>diciembre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -397,57 +397,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1">
         <v>1985</v>
       </c>
       <c r="C1">
         <v>1986</v>
       </c>
       <c r="D1">
         <v>1987</v>
       </c>
       <c r="E1">
         <v>1988</v>
       </c>
       <c r="F1">
         <v>1989</v>
       </c>
       <c r="G1">
@@ -697,108 +697,108 @@
       <c r="K3">
         <v>8.49</v>
       </c>
       <c r="L3">
         <v>9.359</v>
       </c>
       <c r="M3">
         <v>8.194</v>
       </c>
       <c r="N3">
         <v>8.387</v>
       </c>
       <c r="O3">
         <v>8.928</v>
       </c>
       <c r="P3">
         <v>8.285</v>
       </c>
       <c r="Q3">
         <v>9.504</v>
       </c>
       <c r="R3">
         <v>9.278</v>
       </c>
       <c r="S3">
-        <v>8.082000000000001</v>
+        <v>8.082</v>
       </c>
       <c r="T3">
         <v>7.387</v>
       </c>
       <c r="U3">
         <v>7.595</v>
       </c>
       <c r="V3">
         <v>7.767</v>
       </c>
       <c r="W3">
         <v>9.569</v>
       </c>
       <c r="X3">
         <v>11.343</v>
       </c>
       <c r="Y3">
         <v>11.401</v>
       </c>
       <c r="Z3">
         <v>14.074</v>
       </c>
       <c r="AA3">
         <v>16.202</v>
       </c>
       <c r="AB3">
         <v>19.545</v>
       </c>
       <c r="AC3">
         <v>25.615</v>
       </c>
       <c r="AD3">
         <v>27.605</v>
       </c>
       <c r="AE3">
         <v>32.527</v>
       </c>
       <c r="AF3">
         <v>32.628</v>
       </c>
       <c r="AG3">
         <v>31.582</v>
       </c>
       <c r="AH3">
-        <v>29.056000000000001</v>
+        <v>29.056</v>
       </c>
       <c r="AI3">
-        <v>28.018000000000001</v>
+        <v>28.018</v>
       </c>
       <c r="AJ3">
         <v>28.187</v>
       </c>
       <c r="AK3">
         <v>27.954</v>
       </c>
       <c r="AL3">
-        <v>52.088999999999999</v>
+        <v>52.089</v>
       </c>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
         <v>5.222</v>
       </c>
       <c r="C4">
         <v>7.603</v>
       </c>
       <c r="D4">
         <v>8.982</v>
       </c>
       <c r="E4">
         <v>9.437</v>
       </c>
       <c r="F4">
         <v>9.755</v>
       </c>
       <c r="G4">
         <v>10.94</v>
       </c>
       <c r="H4">
@@ -864,51 +864,51 @@
       <c r="AB4">
         <v>19.351</v>
       </c>
       <c r="AC4">
         <v>28.172</v>
       </c>
       <c r="AD4">
         <v>29.099</v>
       </c>
       <c r="AE4">
         <v>29.621</v>
       </c>
       <c r="AF4">
         <v>32.239</v>
       </c>
       <c r="AG4">
         <v>30.564</v>
       </c>
       <c r="AH4">
         <v>26.588</v>
       </c>
       <c r="AI4">
         <v>27.469</v>
       </c>
       <c r="AJ4">
-        <v>25.004999999999999</v>
+        <v>25.005</v>
       </c>
       <c r="AK4">
         <v>48.917</v>
       </c>
       <c r="AL4">
         <v>77.52</v>
       </c>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
         <v>5.558</v>
       </c>
       <c r="C5">
         <v>9.233</v>
       </c>
       <c r="D5">
         <v>7.981</v>
       </c>
       <c r="E5">
         <v>11.381</v>
       </c>
       <c r="F5">
@@ -926,99 +926,99 @@
       <c r="J5">
         <v>9.775</v>
       </c>
       <c r="K5">
         <v>10.161</v>
       </c>
       <c r="L5">
         <v>8.757</v>
       </c>
       <c r="M5">
         <v>8.566</v>
       </c>
       <c r="N5">
         <v>9.476</v>
       </c>
       <c r="O5">
         <v>9.892</v>
       </c>
       <c r="P5">
         <v>9.444</v>
       </c>
       <c r="Q5">
         <v>10.565</v>
       </c>
       <c r="R5">
-        <v>9.037000000000001</v>
+        <v>9.037</v>
       </c>
       <c r="S5">
-        <v>8.047000000000001</v>
+        <v>8.047</v>
       </c>
       <c r="T5">
         <v>6.984</v>
       </c>
       <c r="U5">
         <v>7.579</v>
       </c>
       <c r="V5">
-        <v>9.0099999999999998</v>
+        <v>9.01</v>
       </c>
       <c r="W5">
         <v>9.44</v>
       </c>
       <c r="X5">
         <v>10.565</v>
       </c>
       <c r="Y5">
-        <v>13.0099999999999998</v>
+        <v>13.01</v>
       </c>
       <c r="Z5">
         <v>12.268</v>
       </c>
       <c r="AA5">
         <v>15.36</v>
       </c>
       <c r="AB5">
         <v>20.552</v>
       </c>
       <c r="AC5">
         <v>27.43</v>
       </c>
       <c r="AD5">
         <v>31.511</v>
       </c>
       <c r="AE5">
         <v>30.791</v>
       </c>
       <c r="AF5">
         <v>30.99</v>
       </c>
       <c r="AG5">
         <v>34.647</v>
       </c>
       <c r="AH5">
-        <v>31.062999999999999</v>
+        <v>31.063</v>
       </c>
       <c r="AI5">
         <v>29.217</v>
       </c>
       <c r="AJ5">
         <v>29.119</v>
       </c>
       <c r="AK5">
         <v>53.157</v>
       </c>
       <c r="AL5">
         <v>106.276</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
         <v>6.968</v>
       </c>
       <c r="C6">
         <v>8.924</v>
       </c>
       <c r="D6">
@@ -1027,66 +1027,66 @@
       <c r="E6">
         <v>11.58</v>
       </c>
       <c r="F6">
         <v>11.919</v>
       </c>
       <c r="G6">
         <v>10.775</v>
       </c>
       <c r="H6">
         <v>10.834</v>
       </c>
       <c r="I6">
         <v>11.23</v>
       </c>
       <c r="J6">
         <v>10.917</v>
       </c>
       <c r="K6">
         <v>10.073</v>
       </c>
       <c r="L6">
         <v>9.494</v>
       </c>
       <c r="M6">
-        <v>9.048999999999999</v>
+        <v>9.049</v>
       </c>
       <c r="N6">
         <v>10.123</v>
       </c>
       <c r="O6">
         <v>10.403</v>
       </c>
       <c r="P6">
         <v>9.093</v>
       </c>
       <c r="Q6">
         <v>10.859</v>
       </c>
       <c r="R6">
-        <v>10.026999999999999</v>
+        <v>10.027</v>
       </c>
       <c r="S6">
         <v>8.855</v>
       </c>
       <c r="T6">
         <v>7.726</v>
       </c>
       <c r="U6">
         <v>7.965</v>
       </c>
       <c r="V6">
         <v>8.283</v>
       </c>
       <c r="W6">
         <v>9.681</v>
       </c>
       <c r="X6">
         <v>12.155</v>
       </c>
       <c r="Y6">
         <v>13.567</v>
       </c>
       <c r="Z6">
         <v>14.853</v>
       </c>
@@ -1102,68 +1102,68 @@
       <c r="AD6">
         <v>33.298</v>
       </c>
       <c r="AE6">
         <v>33.177</v>
       </c>
       <c r="AF6">
         <v>37.815</v>
       </c>
       <c r="AG6">
         <v>32.23</v>
       </c>
       <c r="AH6">
         <v>28.494</v>
       </c>
       <c r="AI6">
         <v>30.541</v>
       </c>
       <c r="AJ6">
         <v>26.391</v>
       </c>
       <c r="AK6">
         <v>41.685</v>
       </c>
       <c r="AL6">
-        <v>105.019000000000005</v>
+        <v>105.019</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6.74</v>
       </c>
       <c r="C7">
         <v>7.91</v>
       </c>
       <c r="D7">
         <v>11.781</v>
       </c>
       <c r="E7">
-        <v>12.074999999999999</v>
+        <v>12.075</v>
       </c>
       <c r="F7">
         <v>13.147</v>
       </c>
       <c r="G7">
         <v>12.084</v>
       </c>
       <c r="H7">
         <v>11.77</v>
       </c>
       <c r="I7">
         <v>12.62</v>
       </c>
       <c r="J7">
         <v>12.812</v>
       </c>
       <c r="K7">
         <v>10.367</v>
       </c>
       <c r="L7">
         <v>9.861</v>
       </c>
       <c r="M7">
         <v>9.74</v>
       </c>
@@ -1215,80 +1215,80 @@
       <c r="AC7">
         <v>30.455</v>
       </c>
       <c r="AD7">
         <v>40.217</v>
       </c>
       <c r="AE7">
         <v>34.459</v>
       </c>
       <c r="AF7">
         <v>35.304</v>
       </c>
       <c r="AG7">
         <v>39.967</v>
       </c>
       <c r="AH7">
         <v>31.215</v>
       </c>
       <c r="AI7">
         <v>30.384</v>
       </c>
       <c r="AJ7">
         <v>28.896</v>
       </c>
       <c r="AK7">
-        <v>42.085999999999999</v>
+        <v>42.086</v>
       </c>
       <c r="AL7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
         <v>7.437</v>
       </c>
       <c r="C8">
         <v>9.589</v>
       </c>
       <c r="D8">
         <v>10.94</v>
       </c>
       <c r="E8">
         <v>13.221</v>
       </c>
       <c r="F8">
         <v>13.699</v>
       </c>
       <c r="G8">
         <v>13.152</v>
       </c>
       <c r="H8">
-        <v>13.098000000000001</v>
+        <v>13.098</v>
       </c>
       <c r="I8">
         <v>14.272</v>
       </c>
       <c r="J8">
         <v>11.428</v>
       </c>
       <c r="K8">
         <v>10.219</v>
       </c>
       <c r="L8">
         <v>11.793</v>
       </c>
       <c r="M8">
         <v>10.407</v>
       </c>
       <c r="N8">
         <v>11.404</v>
       </c>
       <c r="O8">
         <v>13.26</v>
       </c>
       <c r="P8">
         <v>12.548</v>
       </c>
@@ -1304,54 +1304,54 @@
       <c r="T8">
         <v>8.782</v>
       </c>
       <c r="U8">
         <v>9.161</v>
       </c>
       <c r="V8">
         <v>9.718</v>
       </c>
       <c r="W8">
         <v>11.298</v>
       </c>
       <c r="X8">
         <v>13.262</v>
       </c>
       <c r="Y8">
         <v>14.769</v>
       </c>
       <c r="Z8">
         <v>16.613</v>
       </c>
       <c r="AA8">
         <v>18.996</v>
       </c>
       <c r="AB8">
-        <v>30.036000000000001</v>
+        <v>30.036</v>
       </c>
       <c r="AC8">
-        <v>37.036999999999999</v>
+        <v>37.037</v>
       </c>
       <c r="AD8">
         <v>38.538</v>
       </c>
       <c r="AE8">
         <v>38.585</v>
       </c>
       <c r="AF8">
         <v>39.286</v>
       </c>
       <c r="AG8">
         <v>40.111</v>
       </c>
       <c r="AH8">
         <v>41.56</v>
       </c>
       <c r="AI8">
         <v>33.718</v>
       </c>
       <c r="AJ8">
         <v>34.486</v>
       </c>
       <c r="AK8">
         <v>49.9</v>
       </c>
@@ -1432,77 +1432,77 @@
       <c r="X9">
         <v>16.198</v>
       </c>
       <c r="Y9">
         <v>14.471</v>
       </c>
       <c r="Z9">
         <v>22.044</v>
       </c>
       <c r="AA9">
         <v>20.937</v>
       </c>
       <c r="AB9">
         <v>28.897</v>
       </c>
       <c r="AC9">
         <v>39.308</v>
       </c>
       <c r="AD9">
         <v>39.864</v>
       </c>
       <c r="AE9">
         <v>41.97</v>
       </c>
       <c r="AF9">
-        <v>41.043999999999997</v>
+        <v>41.044</v>
       </c>
       <c r="AG9">
         <v>36.227</v>
       </c>
       <c r="AH9">
         <v>33.754</v>
       </c>
       <c r="AI9">
         <v>33.836</v>
       </c>
       <c r="AJ9">
         <v>33.634</v>
       </c>
       <c r="AK9">
         <v>46.511</v>
       </c>
       <c r="AL9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
-        <v>8.076000000000001</v>
+        <v>8.076</v>
       </c>
       <c r="C10">
         <v>9.982</v>
       </c>
       <c r="D10">
         <v>10.123</v>
       </c>
       <c r="E10">
         <v>12.224</v>
       </c>
       <c r="F10">
         <v>12.209</v>
       </c>
       <c r="G10">
         <v>10.956</v>
       </c>
       <c r="H10">
         <v>12.456</v>
       </c>
       <c r="I10">
         <v>12.611</v>
       </c>
       <c r="J10">
         <v>10.853</v>
       </c>
@@ -1512,90 +1512,90 @@
       <c r="L10">
         <v>9.919</v>
       </c>
       <c r="M10">
         <v>9.699</v>
       </c>
       <c r="N10">
         <v>11.081</v>
       </c>
       <c r="O10">
         <v>11.609</v>
       </c>
       <c r="P10">
         <v>10.404</v>
       </c>
       <c r="Q10">
         <v>11.241</v>
       </c>
       <c r="R10">
         <v>10.472</v>
       </c>
       <c r="S10">
         <v>8.479</v>
       </c>
       <c r="T10">
-        <v>8.098000000000001</v>
+        <v>8.098</v>
       </c>
       <c r="U10">
         <v>8.676</v>
       </c>
       <c r="V10">
         <v>10.983</v>
       </c>
       <c r="W10">
         <v>12.084</v>
       </c>
       <c r="X10">
-        <v>13.090999999999999</v>
+        <v>13.091</v>
       </c>
       <c r="Y10">
         <v>15.199</v>
       </c>
       <c r="Z10">
         <v>18.374</v>
       </c>
       <c r="AA10">
-        <v>21.048999999999999</v>
+        <v>21.049</v>
       </c>
       <c r="AB10">
         <v>27.569</v>
       </c>
       <c r="AC10">
         <v>32.362</v>
       </c>
       <c r="AD10">
         <v>37.255</v>
       </c>
       <c r="AE10">
         <v>38.714</v>
       </c>
       <c r="AF10">
         <v>37.794</v>
       </c>
       <c r="AG10">
-        <v>32.093000000000004</v>
+        <v>32.093</v>
       </c>
       <c r="AH10">
         <v>32.447</v>
       </c>
       <c r="AI10">
         <v>35.256</v>
       </c>
       <c r="AJ10">
         <v>34.132</v>
       </c>
       <c r="AK10">
         <v>42.941</v>
       </c>
       <c r="AL10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
         <v>7.758</v>
       </c>
       <c r="C11">
@@ -1908,51 +1908,51 @@
       <c r="AB13">
         <v>26.24</v>
       </c>
       <c r="AC13">
         <v>28.281</v>
       </c>
       <c r="AD13">
         <v>32.219</v>
       </c>
       <c r="AE13">
         <v>35.291</v>
       </c>
       <c r="AF13">
         <v>33.95</v>
       </c>
       <c r="AG13">
         <v>31.52</v>
       </c>
       <c r="AH13">
         <v>32.289</v>
       </c>
       <c r="AI13">
         <v>31.563</v>
       </c>
       <c r="AJ13">
-        <v>29.015000000000001</v>
+        <v>29.015</v>
       </c>
       <c r="AK13">
         <v>58.137</v>
       </c>
       <c r="AL13" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>